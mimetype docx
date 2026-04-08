--- v0 (2025-10-18)
+++ v1 (2026-04-08)
@@ -1,1520 +1,1459 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00F21DCC" w:rsidRDefault="00F21DCC" w:rsidP="00F21DCC">
-[...11 lines deleted...]
-          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    <w:p w14:paraId="7C213004" w14:textId="77777777" w:rsidR="00E33404" w:rsidRPr="00C02B40" w:rsidRDefault="007539B4" w:rsidP="00DF03EF">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="1F497D"/>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:color w:val="FFFFFF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C02B40">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
-          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:color w:val="FFFFFF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Información general institucional, histórica y económica de la entidad</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007539B4" w:rsidRDefault="007539B4" w:rsidP="00382F11">
+    <w:p w14:paraId="203BF786" w14:textId="77777777" w:rsidR="007539B4" w:rsidRPr="00DF03EF" w:rsidRDefault="007539B4" w:rsidP="00382F11">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="1F2A48"/>
-          <w:sz w:val="32"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="007539B4" w:rsidRDefault="00E33404" w:rsidP="00E33404">
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3793A313" w14:textId="77777777" w:rsidR="007539B4" w:rsidRDefault="00E33404" w:rsidP="00441775">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:before="93" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-6"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E33404">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Con la denominación de ‘’GUAGUAS MUNICIPALES</w:t>
+      </w:r>
+      <w:r w:rsidR="007539B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E33404">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> S.A.’’, el Excmo. Ayuntamiento de Las Palmas de Gran Canaria constituyó esta Sociedad Municipal, bajo la forma de Sociedad Anónima. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35E3F01C" w14:textId="77777777" w:rsidR="00E33404" w:rsidRDefault="00E33404" w:rsidP="00441775">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:before="93" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-6"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E33404">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>La Sociedad se r</w:t>
+      </w:r>
+      <w:r w:rsidR="00271425">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ige </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E33404">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">por lo dispuesto en sus Estatutos Sociales y, en cuanto en ellos no estuviera previsto, por lo dispuesto en la Ley de Sociedades de Capital y por las Disposiciones que le sean específicamente aplicables. Esta Sociedad Municipal tiene la consideración de medio propio personificado y servicio técnico del Ayuntamiento de Las Palmas de Gran Canaria y de las demás entidades y organismos autónomos dependientes del mismo, de forma exclusiva, pudiendo estos conferirle directamente los encargos o adjudicarle los contratos que sean precisos, siempre en el ámbito del objeto social de la Sociedad, sin más limitaciones que las que vengan establecidas por la normativa estatal básica en materia de contratación pública y por la normativa comunitaria europea directamente aplicable. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="047F44B5" w14:textId="77777777" w:rsidR="00271425" w:rsidRDefault="00271425" w:rsidP="00E33404">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="93" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="115"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E33404">
+    </w:p>
+    <w:p w14:paraId="217B81C3" w14:textId="77777777" w:rsidR="00E33404" w:rsidRPr="00C02B40" w:rsidRDefault="00271425" w:rsidP="00C02B40">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="1F497D"/>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:color w:val="FFFFFF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C02B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:color w:val="FFFFFF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Actividad </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A2DDD8D" w14:textId="77777777" w:rsidR="00E33404" w:rsidRDefault="00E33404" w:rsidP="00441775">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:before="152" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-6"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t>Con la denominación de ‘’GUAGUAS MUNICIPALES</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007539B4">
+      </w:pPr>
+      <w:r w:rsidRPr="00E33404">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E33404">
+        <w:t>La Empresa Munici</w:t>
+      </w:r>
+      <w:r w:rsidR="00271425">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> S.A</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>pal GUAGUAS MUNICIPALES, S.A. tiene</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E33404">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t>.’’</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00E33404">
+        <w:t xml:space="preserve"> por objeto la explotación, organización y prestación del Servicio Públ</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">, el Excmo. Ayuntamiento de Las Palmas de Gran Canaria constituyó esta Sociedad Municipal, bajo la forma de Sociedad Anónima. </w:t>
-[...7 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>ico de Transporte Colectivo de V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E33404">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00E33404">
+        <w:t>iajeros que, dentro del Término Municipal, se realiza con la actual red de autobuses</w:t>
+      </w:r>
+      <w:r w:rsidR="00271425">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t>La Sociedad se r</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00271425">
+        <w:t xml:space="preserve"> (2</w:t>
+      </w:r>
+      <w:r w:rsidR="00C31873">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">ige </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E33404">
+        <w:t>75</w:t>
+      </w:r>
+      <w:r w:rsidR="00271425">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">por lo dispuesto en sus Estatutos Sociales y, en cuanto en ellos no estuviera previsto, por lo dispuesto en la Ley de Sociedades de Capital y por las Disposiciones que le sean específicamente aplicables. Esta Sociedad Municipal tiene la consideración de medio propio personificado y servicio técnico del Ayuntamiento de Las Palmas de Gran Canaria y de las demás entidades y organismos autónomos dependientes del mismo, de forma exclusiva, pudiendo estos conferirle directamente los encargos o adjudicarle los contratos que sean precisos, siempre en el ámbito del objeto social de la Sociedad, sin más limitaciones que las que vengan establecidas por la normativa estatal básica en materia de contratación pública y por la normativa comunitaria europea directamente aplicable. </w:t>
-[...7 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>) qu</w:t>
+      </w:r>
+      <w:r w:rsidR="00230B21">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:t>e conforman la red de líneas (4</w:t>
+      </w:r>
+      <w:r w:rsidR="00C31873">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00271425">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E33404">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>, y de aquellos que se creen, rescaten, se incorporen o reviertan, dentro de la competencia que el Ayuntamiento tiene atribuida en materia de transporte público, sea cualquiera el tipo de vehículo o su medio de tracción o emplazamiento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C99172D" w14:textId="77777777" w:rsidR="007539B4" w:rsidRPr="00E33404" w:rsidRDefault="00C02B40" w:rsidP="00441775">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:before="152" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-6"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C45B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>La longitud total de la red alcanza cerca de 8</w:t>
+      </w:r>
+      <w:r w:rsidR="00C31873" w:rsidRPr="000C45B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C45B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kilómetros y disponemos de 8</w:t>
+      </w:r>
+      <w:r w:rsidR="00C31873" w:rsidRPr="000C45B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>36</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C45B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> paradas distribuidas por los cinco distritos del municipio. Nuestra compañía de transporte presta servicio los 365 días del año durante las 24 horas. Nuestros vehículos recorren cada año algo más de 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00C31873" w:rsidRPr="000C45B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C45B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> millones de kilómetros, facilitando la movilidad a </w:t>
+      </w:r>
+      <w:r w:rsidR="00C31873" w:rsidRPr="000C45B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">casi 55 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C45B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>millones de clientes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="481B18F3" w14:textId="77777777" w:rsidR="00E33404" w:rsidRPr="00E33404" w:rsidRDefault="00E33404" w:rsidP="00441775">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:before="161" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-6"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E33404">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>El objeto social se realiza mediante la forma de gestión directa por parte del Ayuntamiento y en régimen de monopolio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52990901" w14:textId="77777777" w:rsidR="00E33404" w:rsidRPr="00E33404" w:rsidRDefault="00E33404" w:rsidP="00E33404">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53FB4653" w14:textId="77777777" w:rsidR="00A104ED" w:rsidRPr="00C02B40" w:rsidRDefault="00396A56" w:rsidP="00C02B40">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="1F497D"/>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:color w:val="FFFFFF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C02B40">
-[...2 lines deleted...]
-          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:color w:val="FFFFFF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Actividad </w:t>
-[...225 lines deleted...]
-          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:t>Los hitos que han marcado nuestra h</w:t>
+      </w:r>
+      <w:r w:rsidR="007539B4" w:rsidRPr="00C02B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:color w:val="FFFFFF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-      </w:pPr>
-[...15 lines deleted...]
-        </w:rPr>
         <w:t>istoria</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F12538" w:rsidRPr="00F12538" w:rsidRDefault="00F12538" w:rsidP="00F12538">
+    <w:p w14:paraId="69C5CB9F" w14:textId="77777777" w:rsidR="00F12538" w:rsidRPr="00F12538" w:rsidRDefault="00F12538" w:rsidP="00F12538">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F12538">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>1929</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F12538" w:rsidRDefault="00F12538" w:rsidP="007539B4">
+    <w:p w14:paraId="64217B0F" w14:textId="77777777" w:rsidR="00F12538" w:rsidRDefault="00F12538" w:rsidP="007539B4">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F12538">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Nuestros orígenes: Jardineras Guaguas</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F12538" w:rsidRPr="007E307E" w:rsidRDefault="00F12538" w:rsidP="007539B4">
+    <w:p w14:paraId="737AE8A8" w14:textId="77777777" w:rsidR="00F12538" w:rsidRPr="007E307E" w:rsidRDefault="00F12538" w:rsidP="007539B4">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F12538">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>En 1929 se crea el Gremio Patronal de Jardineras Guaguas, transformándose en 1935 en Asociación Patronal. El término ‘jardinera’ viene a definir al vehículo con carrocería de mimbre y descubierto.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F12538" w:rsidRPr="00F12538" w:rsidRDefault="00F12538" w:rsidP="00F12538">
+    <w:p w14:paraId="4D3C58AF" w14:textId="77777777" w:rsidR="00F12538" w:rsidRPr="00F12538" w:rsidRDefault="00F12538" w:rsidP="00F12538">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F12538">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>1937</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F12538" w:rsidRPr="00F12538" w:rsidRDefault="00F12538" w:rsidP="007539B4">
+    <w:p w14:paraId="1F2321E5" w14:textId="77777777" w:rsidR="00F12538" w:rsidRPr="00F12538" w:rsidRDefault="00F12538" w:rsidP="007539B4">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F12538">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Contrato Patronal – Ayuntamiento</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F12538" w:rsidRPr="00F12538" w:rsidRDefault="00F12538" w:rsidP="007539B4">
+    <w:p w14:paraId="21D80C62" w14:textId="77777777" w:rsidR="00F12538" w:rsidRPr="00F12538" w:rsidRDefault="00F12538" w:rsidP="007539B4">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F12538">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">En 1937, la Patronal y el Ayuntamiento capitalino firman un contrato de prestación de servicio de transporte de viajeros permanente entre ‘Las Palmas’ y el “Puerto”, con sus 155 vehículos. Al día </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F12538">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>En 1937, la Patronal y el Ayuntamiento capitalino firman un contrato de prestación de servicio de transporte de viajeros permanente entre ‘Las Palmas’ y el “Puerto”, con sus 155 vehículos. Al día siguiente de la firma de este contrato el tranvía suspendió sus servicios. En principio, la Patronal prestaba sus servicios solo en la zona baja de la Ciudad. Más tarde prolongaría sus itinerarios a las zonas altas y a los núcleos poblacionales del extrarradio. La adquisición de vehículos alemanes y españoles supuso un avance en la tecnificación de la empresa que los usuarios valoraron muchísimo.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00F12538" w:rsidRPr="00F12538" w:rsidRDefault="00F12538" w:rsidP="00F12538">
+        <w:t>siguiente de la firma de este contrato el tranvía suspendió sus servicios. En principio, la Patronal prestaba sus servicios solo en la zona baja de la Ciudad. Más tarde prolongaría sus itinerarios a las zonas altas y a los núcleos poblacionales del extrarradio. La adquisición de vehículos alemanes y españoles supuso un avance en la tecnificación de la empresa que los usuarios valoraron muchísimo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="785FDC4C" w14:textId="77777777" w:rsidR="00F12538" w:rsidRPr="00F12538" w:rsidRDefault="00F12538" w:rsidP="00F12538">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F12538">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>1979</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F12538" w:rsidRDefault="00F12538" w:rsidP="007539B4">
+    <w:p w14:paraId="10934181" w14:textId="77777777" w:rsidR="00F12538" w:rsidRDefault="00F12538" w:rsidP="007539B4">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Municipalización</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F12538" w:rsidRPr="00F12538" w:rsidRDefault="00F12538" w:rsidP="007539B4">
+    <w:p w14:paraId="7C44A8EF" w14:textId="77777777" w:rsidR="00F12538" w:rsidRPr="00F12538" w:rsidRDefault="00F12538" w:rsidP="007539B4">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F12538">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>En 1979 el Ayuntamiento municipaliza el servicio, convirtiéndose en su propietario y en 1983 adquiere la concesión de las líneas de ‘Transportes Guanarteme’, convirtiéndose Jardineras Guaguas en la única empresa de transporte urbano de la ciudad.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F12538" w:rsidRPr="00F12538" w:rsidRDefault="00F12538" w:rsidP="00F12538">
+    <w:p w14:paraId="7111C611" w14:textId="77777777" w:rsidR="00F12538" w:rsidRPr="00F12538" w:rsidRDefault="00F12538" w:rsidP="00F12538">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F12538">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>1986</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F12538" w:rsidRDefault="00F12538" w:rsidP="007539B4">
+    <w:p w14:paraId="51E87415" w14:textId="77777777" w:rsidR="00F12538" w:rsidRDefault="00F12538" w:rsidP="007539B4">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Nace Guaguas Municipales</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F12538" w:rsidRPr="00F12538" w:rsidRDefault="00F12538" w:rsidP="007539B4">
+    <w:p w14:paraId="5DBA37D9" w14:textId="77777777" w:rsidR="00F12538" w:rsidRPr="00F12538" w:rsidRDefault="00F12538" w:rsidP="007539B4">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F12538">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>En 1986 se transforma en la sociedad anónima ‘Guaguas Municipales’, adopta un nuevo logotipo y sus guaguas lucen un nuevo color exterior. En julio de 1995 se firma el primer contrato-programa entre el Gobierno de Canarias, el Ayuntamiento de Las Palmas de Gran Canaria y Guaguas Municipales. El compromiso rubricado supone subvencionar a la empresa grancanaria con tres mil millones de pesetas entre 1995 y 1998.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F12538" w:rsidRPr="00F12538" w:rsidRDefault="00F12538" w:rsidP="00F12538">
+    <w:p w14:paraId="4BFD6117" w14:textId="77777777" w:rsidR="00F12538" w:rsidRPr="00F12538" w:rsidRDefault="00F12538" w:rsidP="00F12538">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F12538">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>1999</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F12538" w:rsidRDefault="00F12538" w:rsidP="007539B4">
+    <w:p w14:paraId="5282805A" w14:textId="77777777" w:rsidR="00F12538" w:rsidRDefault="00F12538" w:rsidP="007539B4">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Presentación SAE y creación de la AUTGC</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F12538" w:rsidRPr="00F12538" w:rsidRDefault="00F12538" w:rsidP="007539B4">
+    <w:p w14:paraId="7382E418" w14:textId="77777777" w:rsidR="00F12538" w:rsidRPr="00F12538" w:rsidRDefault="00F12538" w:rsidP="007539B4">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F12538">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>En Junio de 1999 se presenta en público el Sistema de Ayuda a la Explotación (SAE). Este es un sistema integral de control que se aplica a la red de vehículos de transporte colectivo. Proporciona los medios para conocer, regular y gestionar en tiempo real el funcionamiento y los recursos disponibles. Facilita a los responsables, trabajadores y viajeros información puntual y útil. En Enero de 1999, el Ayuntamiento de Las Palmas de Gran Canaria acuerda constituir junto con el Cabildo Insular de Gran Canaria un consorcio que regirá la coordinación de las empresas de transporte regular colectivo de viajeros en la isla de Gran Canaria, entidad que recibe el nombre de Autoridad Única del Transporte.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00F12538" w:rsidRPr="00F12538" w:rsidRDefault="00F12538" w:rsidP="00F12538">
+        <w:t xml:space="preserve">En </w:t>
+      </w:r>
+      <w:r w:rsidR="004D499D" w:rsidRPr="00F12538">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>junio</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F12538">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de 1999 se presenta en público el Sistema de Ayuda a la Explotación (SAE). Este es un sistema integral de control que se aplica a la red de vehículos de transporte colectivo. Proporciona los medios para conocer, regular y gestionar en tiempo real el funcionamiento y los recursos disponibles. Facilita a los responsables, trabajadores y viajeros información puntual y útil. En </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F12538">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Enero</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F12538">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de 1999, el Ayuntamiento de Las Palmas de Gran Canaria acuerda constituir junto con el Cabildo Insular de Gran Canaria un consorcio que regirá la coordinación de las empresas de transporte regular colectivo de viajeros en la isla de Gran Canaria, entidad que recibe el nombre de Autoridad Única del Transporte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F756008" w14:textId="77777777" w:rsidR="00F12538" w:rsidRPr="00F12538" w:rsidRDefault="00F12538" w:rsidP="00F12538">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F12538">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>2002</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F12538" w:rsidRDefault="00F12538" w:rsidP="007539B4">
+    <w:p w14:paraId="54F201B9" w14:textId="77777777" w:rsidR="00F12538" w:rsidRDefault="00F12538" w:rsidP="007539B4">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Inauguración de la sede central</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F12538" w:rsidRPr="00E72213" w:rsidRDefault="00E72213" w:rsidP="007539B4">
+    <w:p w14:paraId="633908EC" w14:textId="77777777" w:rsidR="00F12538" w:rsidRPr="00E72213" w:rsidRDefault="00E72213" w:rsidP="007539B4">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E72213">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>En 2002 se inaugura la nueva sede de Guaguas Municipales. El edificio se levanta sobre el solar donde la empresa estuvo desde 1985, una parcela de 13.000 metros cuadrados situada en la cabecera de la Urbanización Industrial El Sebadal, junto al acuartelamiento de Lomas Coloradas. El edificio cuenta con dos bloques: uno de cinco plantas para oficinas y otro de tres destinado a garaje y talleres de mantenimiento y donde se puede estacionar la totalidad de los vehículos de la flota.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F12538" w:rsidRPr="00E72213" w:rsidRDefault="00E72213" w:rsidP="00E72213">
+    <w:p w14:paraId="1A0F11CA" w14:textId="77777777" w:rsidR="00E1257B" w:rsidRDefault="00E1257B" w:rsidP="00E72213">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E72213">
-[...58 lines deleted...]
-    <w:p w:rsidR="00E72213" w:rsidRPr="00E72213" w:rsidRDefault="00E72213" w:rsidP="00E72213">
+    </w:p>
+    <w:p w14:paraId="23482910" w14:textId="77777777" w:rsidR="00E1257B" w:rsidRDefault="00E1257B" w:rsidP="00E72213">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E72213">
-[...49 lines deleted...]
-    <w:p w:rsidR="00E72213" w:rsidRPr="00E72213" w:rsidRDefault="00E72213" w:rsidP="00E72213">
+    </w:p>
+    <w:p w14:paraId="1E182319" w14:textId="4F2A428E" w:rsidR="00F12538" w:rsidRPr="00E72213" w:rsidRDefault="00E72213" w:rsidP="00E72213">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E72213">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>2007</w:t>
-[...12 lines deleted...]
-      </w:pPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>2004</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F073600" w14:textId="77777777" w:rsidR="00E72213" w:rsidRDefault="00E72213" w:rsidP="007539B4">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>25º aniversario</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72AF4F26" w14:textId="77777777" w:rsidR="00F12538" w:rsidRDefault="00E72213" w:rsidP="007539B4">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Conmemoramos el 25ª aniversario de l</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E72213">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
-          <w:b/>
-[...25 lines deleted...]
-    <w:p w:rsidR="00E72213" w:rsidRPr="00E72213" w:rsidRDefault="00E72213" w:rsidP="00E72213">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a municipalización de Guaguas Municipales con un acto solemne, celebrado el 22 de octubre, en el Auditorio Alfredo Kraus. Además, ese mismo año, se incorporan a nuestra gama dos nuevos títulos de viaje: Familia numerosa general y Familia numerosa especial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A7C6B00" w14:textId="77777777" w:rsidR="00E72213" w:rsidRPr="00E72213" w:rsidRDefault="00E72213" w:rsidP="00E72213">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E72213">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>2008</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00E72213" w:rsidRDefault="00E72213" w:rsidP="007539B4">
+        <w:t>2005</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2221C521" w14:textId="77777777" w:rsidR="00E72213" w:rsidRPr="00E72213" w:rsidRDefault="00E72213" w:rsidP="007539B4">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E72213">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Diagnóstico de red de líneas</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00E72213" w:rsidRDefault="00E72213" w:rsidP="007539B4">
+        <w:t>Proyecto tarjeta sin contacto</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04944C92" w14:textId="77777777" w:rsidR="00F12538" w:rsidRDefault="00E72213" w:rsidP="007539B4">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E72213">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Presentamos el primer Diagnóstico de Empresa donde se pone de manifiesto la necesidad de reestructurar la red de líneas para poder ofrecer un mejor servicio de transporte público a la ciudad.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00E72213" w:rsidRPr="00E72213" w:rsidRDefault="00E72213" w:rsidP="00E72213">
+        <w:t xml:space="preserve">A finales de 2005, Guaguas Municipales presenta el proyecto de tarjeta inteligente, un título de viaje que incluye un </w:t>
+      </w:r>
+      <w:r w:rsidR="004D499D" w:rsidRPr="00E72213">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>microchip</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E72213">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que permite su utilización con el sistema llamado “sin contacto”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="484A3EC0" w14:textId="77777777" w:rsidR="00E72213" w:rsidRPr="00E72213" w:rsidRDefault="00E72213" w:rsidP="00E72213">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E72213">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>2011</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E72213" w:rsidRDefault="00E72213" w:rsidP="007539B4">
+    <w:p w14:paraId="6356310D" w14:textId="77777777" w:rsidR="00E72213" w:rsidRDefault="00E72213" w:rsidP="007539B4">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E72213">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Elaboración del PMUS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F12538" w:rsidRPr="006265FB" w:rsidRDefault="00E72213" w:rsidP="007539B4">
+    <w:p w14:paraId="7CA4AFBD" w14:textId="77777777" w:rsidR="00F12538" w:rsidRPr="006265FB" w:rsidRDefault="00E72213" w:rsidP="007539B4">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E72213">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>El Ayuntamiento de Las Palmas de Gran Canaria y la Autoridad Única del Transporte ponen en marcha la elaboración del Plan de Movilidad Urbana Sostenible (PMUS), base sobre la que se apoyará la nueva red de Guaguas Municipales.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E72213" w:rsidRPr="00E72213" w:rsidRDefault="00E72213" w:rsidP="00E72213">
+    <w:p w14:paraId="54F6D4B4" w14:textId="77777777" w:rsidR="00E72213" w:rsidRPr="00E72213" w:rsidRDefault="00E72213" w:rsidP="00E72213">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E72213">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>2013</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E72213" w:rsidRDefault="00E72213" w:rsidP="007539B4">
+    <w:p w14:paraId="1C4ADEBA" w14:textId="77777777" w:rsidR="00E72213" w:rsidRDefault="00E72213" w:rsidP="007539B4">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Implantación de la nueva red de líneas</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E72213" w:rsidRDefault="00E72213" w:rsidP="007539B4">
+    <w:p w14:paraId="7F4F372B" w14:textId="77777777" w:rsidR="00E72213" w:rsidRDefault="00E72213" w:rsidP="007539B4">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E72213">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Guaguas Municipales implanta una nueva red de líneas en el mes de marzo que le permite no solo detener la caída de pasajeros sino aumentarla a un ritmo de un millón de nuevos clientes del transporte público colectivo por año desde entonces. Al finalizar 2014, la compañía sobrepasa la barrera de los 30,5 millones de viajeros, cifra que no alcanzaba desde 2009. La gestión que lleva a cabo Guaguas Municipales no s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="00E72213">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>lo permite invertir la tendencia negativa en el número de clientes de los últimos años, sino crecer también en materia económica. Como consecuencia, la empresa puede invertir en infraestructura y renovación de flota, además de en personal propio. Desde este momento se ejecuta la adquisición de nuevas guaguas con los últimos ad</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>elantos en confort y seguridad (</w:t>
       </w:r>
       <w:r w:rsidRPr="00E72213">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">algunas de ellas han </w:t>
+        <w:t>algunas de ellas han sido nombradas guagua del año en España</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E72213">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...15 lines deleted...]
-        </w:rPr>
         <w:t>. La contratación de personal cualificado y la ampliación de la red de líneas convierten a Guaguas Municipales en una empresa moderna que ha logrado colocarse entre las primeras del país. Todo esto ha redundado en una mejora del servicio para el cliente.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E72213" w:rsidRPr="00E72213" w:rsidRDefault="00E72213" w:rsidP="00E72213">
+    <w:p w14:paraId="1D047644" w14:textId="77777777" w:rsidR="00E72213" w:rsidRPr="00E72213" w:rsidRDefault="00E72213" w:rsidP="00E72213">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E72213">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>2015</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E72213" w:rsidRPr="00E72213" w:rsidRDefault="00E72213" w:rsidP="007539B4">
+    <w:p w14:paraId="4F39DC1A" w14:textId="77777777" w:rsidR="00E72213" w:rsidRPr="00E72213" w:rsidRDefault="00E72213" w:rsidP="007539B4">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E72213">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Incorporación del sistema sin contacto en todos los títulos</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E72213" w:rsidRDefault="00E72213" w:rsidP="007539B4">
+    <w:p w14:paraId="79BDC3A2" w14:textId="77777777" w:rsidR="00E72213" w:rsidRDefault="00E72213" w:rsidP="007539B4">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E72213">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>En el año 2015 Guaguas Municipales ya ha logrado la migración total de sus títulos de viaje al sistema de tarjetas sin contacto, lo que permite mejorar la velocidad comercial de sus línea, así como incrementar los datos de viajeros por parada y comportamientos de movilidad de sus distintos tipos de clientes. En estos años se siguen introduciendo mejoras en la red de líneas a fin seguir mejorando el servicio y en respuesta a las necesidades de la población que van surgiendo con el desarrollo económico y social de la ciudad.</w:t>
-[...12 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">En el año 2015 Guaguas Municipales ya ha logrado la migración total de sus títulos de viaje al sistema de tarjetas sin contacto, lo que permite mejorar la velocidad comercial de </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E72213">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sus línea</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E72213">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, así como incrementar los datos de viajeros por parada y comportamientos de movilidad de sus distintos tipos de clientes. En estos años se siguen introduciendo mejoras en la red de líneas a fin seguir mejorando el </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E72213">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>servicio y en respuesta a las necesidades de la población que van surgiendo con el desarrollo económico y social de la ciudad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0007172A" w14:textId="77777777" w:rsidR="00E72213" w:rsidRPr="00E72213" w:rsidRDefault="00E72213" w:rsidP="007539B4">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E72213">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Creación de nuevas líneas</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E72213" w:rsidRDefault="00E72213" w:rsidP="007539B4">
+    <w:p w14:paraId="2B105CBB" w14:textId="77777777" w:rsidR="00E72213" w:rsidRDefault="00E72213" w:rsidP="007539B4">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E72213">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>En septiembre de 2015 se pon en marcha la línea 32, que une el Guiniguada con Auditorio (Las Arenas) para conectar el distrito de Ciudad Alta con la zona comercial de Las Arenas y la Playa de Las Canteras, así como una conexión más rápida y directa de este distrito con el centro de la ciudad (Alameda de Colón). También en ese mismo año se crea la línea 53, Cono Sur- Mercado de Vegueta, que conecta de forma directa todos los barrios del Cono Sur con el Mercado de Vegueta.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E72213" w:rsidRPr="00E72213" w:rsidRDefault="00E72213" w:rsidP="007539B4">
+    <w:p w14:paraId="2DC24DCC" w14:textId="77777777" w:rsidR="00E72213" w:rsidRPr="00E72213" w:rsidRDefault="00E72213" w:rsidP="007539B4">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E72213">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Mejora de cobertura de líneas</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2DCA" w:rsidRPr="006265FB" w:rsidRDefault="007A2DCA" w:rsidP="007539B4">
+    <w:p w14:paraId="122F66C0" w14:textId="77777777" w:rsidR="007A2DCA" w:rsidRPr="006265FB" w:rsidRDefault="007A2DCA" w:rsidP="007539B4">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A2DCA">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Se mejora la cobertura de líneas como la 45, 48 y la 9, en función de la demanda de movilidad. Se aumenta la dotación de servicios de la línea 91 y se instaura ya de forma definitiva el refuerzo de verano en las líneas 12 y 33 de cara a la temporada de playa, que opera desde el fin de semana anterior a la Semana Santa hasta el mes de septiembre. Se mejora la correspondencia y conectividad con el centro hospitalario Doctor Negrín, centro de referencia de la ciudad y uno de los principales centros atractores de viajeros.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E72213" w:rsidRPr="00E72213" w:rsidRDefault="00E72213" w:rsidP="007539B4">
+    <w:p w14:paraId="3F858CD9" w14:textId="77777777" w:rsidR="00E72213" w:rsidRPr="00E72213" w:rsidRDefault="00E72213" w:rsidP="007539B4">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E72213">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Mejora de la accesibilidad</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E72213" w:rsidRDefault="007A2DCA" w:rsidP="007539B4">
+    <w:p w14:paraId="0179240C" w14:textId="77777777" w:rsidR="00E72213" w:rsidRDefault="007A2DCA" w:rsidP="007539B4">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A2DCA">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>La accesibilidad se constituye también como un elemento clave en el trabajo desarrollado por Guaguas Municipales, adaptando no solo las paradas dobles a los discapacitados visuales sino también adaptando la aplicación móvil GuaguasLPA, en coordinación con la ONCE.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2DCA" w:rsidRPr="007A2DCA" w:rsidRDefault="007A2DCA" w:rsidP="007A2DCA">
+    <w:p w14:paraId="1F689137" w14:textId="77777777" w:rsidR="007A2DCA" w:rsidRPr="007A2DCA" w:rsidRDefault="007A2DCA" w:rsidP="007A2DCA">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A2DCA">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>2016</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2DCA" w:rsidRPr="007A2DCA" w:rsidRDefault="007A2DCA" w:rsidP="007539B4">
+    <w:p w14:paraId="0997AEF2" w14:textId="77777777" w:rsidR="007A2DCA" w:rsidRPr="007A2DCA" w:rsidRDefault="007A2DCA" w:rsidP="007539B4">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A2DCA">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Proyecto MetroGuagua</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E72213" w:rsidRDefault="007A2DCA" w:rsidP="007539B4">
+    <w:p w14:paraId="1B1F2F3A" w14:textId="77777777" w:rsidR="00E72213" w:rsidRDefault="007A2DCA" w:rsidP="007539B4">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A2DCA">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">El año 2016 resulta clave en el posicionamiento de la empresa como actor protagonista </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">en la mejora del modelo de </w:t>
       </w:r>
@@ -1566,1214 +1505,1045 @@
         </w:rPr>
         <w:t>entre</w:t>
       </w:r>
       <w:r w:rsidRPr="007A2DCA">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">los distintos </w:t>
       </w:r>
       <w:r w:rsidRPr="007A2DCA">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">grupos políticos en el Ayuntamiento y que permite la puesta en marcha en 2021 de una línea de alta capacidad en la zona baja de la ciudad, tal y como solicita el Plan de Movilidad Urbana Sostenible de 2011. Desde </w:t>
+        <w:t>grupos políticos en el Ayuntamiento y que permite la puesta en marcha en 2021 de una línea de alta capacidad en la zona baja de la ciudad, tal y como solicita el Plan de Movilidad Urbana Sostenible de 2011. Desde el Consistorio y Guaguas Municipales se apuesta por un modelo que, por medio de guaguas articuladas carriles exclusivos y una frecuencia de paso de cuatro minutos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="007A2DCA">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>el Consistorio y Guaguas Municipales se apuesta por un modelo que, por medio de guaguas articuladas carriles exclusivos y una frecuencia de paso de cuatro minutos</w:t>
+        <w:t xml:space="preserve"> está llamado a contribuir significativamente a la mejora de la movilidad, el progreso económico y la cohesión social de la capital grancanaria. Como parte de este proyecto, Guaguas Municipales logra acogerse al programa Civitas Destinations, dirigido a ciudades europeas que prevén implantar soluciones innovadoras de movilidad sostenible y turismo. Este programa se convierte en una de las tres vías de financiación de la MetroGuagua, junto </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>,</w:t>
+        <w:t xml:space="preserve">a un préstamo concedido por el </w:t>
       </w:r>
       <w:r w:rsidRPr="007A2DCA">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> está llamado a contribuir significativamente a la mejora de la movilidad, el progreso económico y la cohesión social de la capital grancanaria. Como parte de este proyecto, Guaguas Municipales logra acogerse al programa Civitas Destinations, dirigido a ciudades europeas que prevén implantar soluciones innovadoras de movilidad sostenible y turismo. Este programa se convierte en una de las tres vías de financiación de la MetroGuagua, junto </w:t>
+        <w:t>Banco Europeo de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">a un préstamo concedido por el </w:t>
+        <w:t xml:space="preserve"> Inversiones y la</w:t>
       </w:r>
       <w:r w:rsidRPr="007A2DCA">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Banco Europeo de</w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> aportación de los distintos organismos públicos, de ámbito municipal, regional y estatal.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B14C94" w:rsidRPr="00B14C94" w:rsidRDefault="00B14C94" w:rsidP="00B14C94">
+    <w:p w14:paraId="4313D68F" w14:textId="77777777" w:rsidR="00E1257B" w:rsidRDefault="00E1257B" w:rsidP="009A7810">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B14C94">
-[...49 lines deleted...]
-    <w:p w:rsidR="00B14C94" w:rsidRPr="00B14C94" w:rsidRDefault="00B14C94" w:rsidP="009A7810">
+    </w:p>
+    <w:p w14:paraId="03B4AAD9" w14:textId="77777777" w:rsidR="00E1257B" w:rsidRDefault="00E1257B" w:rsidP="009A7810">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B14C94">
-[...65 lines deleted...]
-    <w:p w:rsidR="009A7810" w:rsidRPr="009A7810" w:rsidRDefault="009A7810" w:rsidP="009A7810">
+    </w:p>
+    <w:p w14:paraId="166393D6" w14:textId="6B1AF1A1" w:rsidR="009A7810" w:rsidRPr="009A7810" w:rsidRDefault="009A7810" w:rsidP="009A7810">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A7810">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>2019</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A7810" w:rsidRPr="009A7810" w:rsidRDefault="009A7810" w:rsidP="007539B4">
-[...5 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="052B26B7" w14:textId="77777777" w:rsidR="009A7810" w:rsidRPr="009A7810" w:rsidRDefault="00CE304E" w:rsidP="007539B4">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="009A7810" w:rsidRPr="009A7810">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>écord de viajeros</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6378EB85" w14:textId="77777777" w:rsidR="009A7810" w:rsidRDefault="009A7810" w:rsidP="007539B4">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A7810">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
-          <w:b/>
-[...15 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La puesta en operación durante 2018 de los nuevos títulos Bono Wawa Joven y Bono Residente Canario, auspiciados por el Cabildo </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Insular y Gobierno de Canarias</w:t>
+      </w:r>
       <w:r w:rsidRPr="009A7810">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">La puesta en operación durante 2018 de los nuevos títulos Bono Wawa Joven y Bono Residente Canario, auspiciados por el Cabildo </w:t>
-[...59 lines deleted...]
-    <w:p w:rsidR="009A7810" w:rsidRPr="009A7810" w:rsidRDefault="009A7810" w:rsidP="009A7810">
+        <w:t xml:space="preserve">, marcan dos hitos importantes en la vida de la sociedad municipal. Los nuevos abonos de transporte integrados posibilitan a los clientes viajar con una misma tarjeta en diferentes operadores a un mismo precio y un mayor número de ventajas, lo que multiplica las opciones de movilidad de los ciudadanos. El Bono de Residente Canario permite por cada recarga de 40 euros viajes ilimitados durante 30 días a partir de la primera cancelación, al tiempo que posibilita transbordar en toda la red de líneas de Guaguas Municipales. Por su parte, el Bono Wawa Joven da opción al viajero más joven de viajes ilimitados durante 30 días a partir de la primera cancelación por 28 euros. Durante el otoño de 2018, Guaguas Municipales también pone en marcha “Live”, la tarjeta de transporte público destinado a los turistas de Las Palmas de Gran Canaria. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30F035E1" w14:textId="77777777" w:rsidR="009A7810" w:rsidRPr="009A7810" w:rsidRDefault="009A7810" w:rsidP="009A7810">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A7810">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>2020-2021</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A7810" w:rsidRDefault="009A7810" w:rsidP="007539B4">
+    <w:p w14:paraId="0A4FD1C2" w14:textId="77777777" w:rsidR="009A7810" w:rsidRDefault="009A7810" w:rsidP="007539B4">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A7810">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Una nueva etapa</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00396A56" w:rsidRDefault="009A7810" w:rsidP="007539B4">
+    <w:p w14:paraId="332EAADC" w14:textId="77777777" w:rsidR="00396A56" w:rsidRDefault="009A7810" w:rsidP="007539B4">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00396A56">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">En 2021, aparcada poco a poco la incertidumbre generada por la pandemia, Guaguas Municipales afianza su proyecto de empresa para consolidar su función de servicio público eficaz y eficiente para los ciudadanos de la capital grancanaria, al tiempo que garantiza la estabilidad de su personal, tras la firma de un nuevo convenio colectivo. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00396A56" w:rsidRDefault="009A7810" w:rsidP="007539B4">
+    <w:p w14:paraId="205D9A48" w14:textId="77777777" w:rsidR="00396A56" w:rsidRDefault="009A7810" w:rsidP="007539B4">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00396A56">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>En este sentido, después de un proceso de limitaciones interminable, Guaguas Municipales ha restablecido</w:t>
+        <w:t xml:space="preserve">En este sentido, después de un proceso de limitaciones interminable, Guaguas Municipales </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE304E">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>restablece</w:t>
       </w:r>
       <w:r w:rsidR="00396A56" w:rsidRPr="00396A56">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> buena parte los horarios de sus líneas regulares, tras la plena incorporación de nuevos conductores a la plantilla, que han posibilitado la recuperación de un elevado porcentaje de la oferta de servicios. </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00396A56" w:rsidRDefault="00396A56" w:rsidP="007539B4">
+        <w:t xml:space="preserve"> buena parte los horarios de sus líneas regulares, tras la plena incorporación de nuevos cond</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE304E">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>uctores a la plantilla, que posibilitaron</w:t>
+      </w:r>
+      <w:r w:rsidR="00396A56" w:rsidRPr="00396A56">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la recuperación de un elevado porcentaje de la oferta de servicios. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41F48643" w14:textId="77777777" w:rsidR="00396A56" w:rsidRDefault="00396A56" w:rsidP="007539B4">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00396A56">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">De esta manera, la compañía municipal de transporte ha incrementado su dotación de personal al objeto de cubrir las bajas por jubilación o enfermedad que se han producido desde 2020, cuando se agotó la anterior bolsa de empleo –convocada en 2016-. Esta ampliación de la oferta de servicio ha venido, además, de la mano de mejoras significativas en el área de nuevas tecnologías con la puesta en marcha de la recarga online del BonoGuagua y también con la adquisición de vehículos con tecnología híbrida, más respetuosos con el medio ambiente. </w:t>
-[...11 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">En el verano de 2021, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE304E">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tuvieron</w:t>
+      </w:r>
       <w:r w:rsidRPr="00396A56">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">En el verano de 2021, también han tenido lugar dos acontecimientos históricos y de simbólica relevancia para la compañía: la imposición de la Medalla de Oro de la ciudad, por los servicios prestados durante más de 40 años, y la adhesión al Pacto Mundial de Naciones Unidas, la mayor red planetaria de empresas sostenibles. </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00396A56" w:rsidRDefault="00396A56" w:rsidP="007539B4">
+        <w:t xml:space="preserve"> lugar dos acontecimientos históricos y de simbólica relevancia para la compañía: la imposición de la Medalla de Oro de la ciudad, por los servicios prestados durante más de 40 años, y la adhesión al Pacto Mundial de Naciones Unidas, la mayor red planetaria de empresas sostenibles. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CCF8477" w14:textId="77777777" w:rsidR="00396A56" w:rsidRDefault="00396A56" w:rsidP="007539B4">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00396A56">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>En este mismo periodo, el proyecto de la MetroGuagua, el eje central del futuro de la empresa, ya empieza a ser visible para la ciudadanía con la reapertura de la rambla de Mesa y López o la renovación integral del Paseo Blas Cabrera Felipe, un nuevo espacio en el corazón del Cono Sur.</w:t>
-[...11 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">En este mismo periodo, el proyecto de la MetroGuagua, el eje central del futuro de la </w:t>
+      </w:r>
+      <w:r w:rsidR="004D499D" w:rsidRPr="00396A56">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>empresa</w:t>
+      </w:r>
       <w:r w:rsidRPr="00396A56">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Previo a la pandemia que asoló de manera global al mundo en 2020, el extraordinario incremento de viajeros en 2019, que superó la barrera de los 38,5 millones de clientes -la mejor cifra en 15 años-, ofreció a la empresa municipal un escenario financiero favorable para abordar con garantías la situación excepcional que generó la crisis de la COVID-19 en la sociedad, cuando debió adaptar su operación al nuevo escenario. La empresa municipal se convirtió en la primera empresa canaria de transporte de viajeros por carretera en obtener la certificación Global Safe Site, emitida por la auditora internacional Bureau Veritas, que valida las más de 100 medidas de prevención tomadas por la compañía pública frente a la amenaza de la COVID-19. </w:t>
-[...41 lines deleted...]
-    <w:p w:rsidR="00565B67" w:rsidRPr="00565B67" w:rsidRDefault="00565B67" w:rsidP="00565B67">
+        <w:t xml:space="preserve"> ya empieza a ser visible para la ciudadanía con la reapertura de la rambla de Mesa y López o la renovación integral del Paseo Blas Cabrera Felipe, un nuevo espacio en el corazón del Cono Sur.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2019B80D" w14:textId="77777777" w:rsidR="00565B67" w:rsidRPr="00565B67" w:rsidRDefault="00565B67" w:rsidP="00565B67">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00565B67">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ACTUALIDAD</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00565B67" w:rsidRPr="00565B67" w:rsidRDefault="00565B67" w:rsidP="00565B67">
+    <w:p w14:paraId="15B69701" w14:textId="77777777" w:rsidR="00CE304E" w:rsidRDefault="00CE304E" w:rsidP="004D499D">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D6E3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Guaguas Municipales valida su plan estratégico para el periodo 2024-2027, enfocado en liderar la movilidad sostenible, garantizar el equilibrio económico y descarbonizar la flota</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D6E3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18CBB165" w14:textId="77777777" w:rsidR="00565B67" w:rsidRDefault="00565B67" w:rsidP="004D499D">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00565B67">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>En línea con la estrategia municipal, con el empeño de apoyar la Agenda 2030 de Naciones Unidas, Guaguas Municipales integra como prioritario el concepto de Sostenibilidad en la visión, misión, valores y estrategia de empresa, de tal forma que la aspiración de la compañía se fundamenta en ofrecer a la sociedad un transporte público seguro, accesible, puntual, frecuente y sostenible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="596133BA" w14:textId="77777777" w:rsidR="005A72CF" w:rsidRPr="00565B67" w:rsidRDefault="005A72CF" w:rsidP="004D499D">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>En</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A72CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2025</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rompió récords históricos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A72CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, la compañía registró 56</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.589.875 viajeros, lo que supuso</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A72CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un aumento de 1.757.370 clientes respecto a 2024 (54.832.505), equivalente a un crecimiento del </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3,20 %. Esta evolución consolidó</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A72CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la tendencia al alza iniciada en 2022, con un incremento acumulado del 60,65 % en los últi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mos tres años, lo que representó</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A72CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> más de 21 millones de viajeros adicionales en el periodo marcado por la gratuidad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="010A3DB7" w14:textId="77777777" w:rsidR="007A2DCA" w:rsidRDefault="00565B67" w:rsidP="004D499D">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00565B67">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ahondando en </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC6309">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00565B67">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> propósitos, el proyecto de la MetroGuagua, que atiende al futuro inme</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC6309">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>diato de la sociedad municipal, después de ofrecer un</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00565B67">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> importante nivel de m</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC6309">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aduración en su desarrollo, con </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00565B67">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tramos en proceso de e</w:t>
+      </w:r>
+      <w:r w:rsidR="005A72CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>jecución o finalizados</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC6309">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, se encuentra con retrasos </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC6309" w:rsidRPr="00BC6309">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en la ejecución de las obras,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC6309">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> por lo que</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC6309" w:rsidRPr="00BC6309">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la compañía ha optado por implementar mejoras progresivas en la red de líneas. Este enfoque permite trasladar beneficios de forma gradual a los usuarios, sin necesidad de esperar a la finalización completa de este proyecto estratégico de movilidad sostenible, que continúa siendo vital para el futuro de la sociedad municipal.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC6309">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00EE527A" w14:textId="77777777" w:rsidR="00BC6309" w:rsidRPr="00BC6309" w:rsidRDefault="00BC6309" w:rsidP="00BC6309">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="150" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00565B67">
-[...7 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w14:paraId="51DEC040" w14:textId="77777777" w:rsidR="00C02B40" w:rsidRPr="00C02B40" w:rsidRDefault="008C0BCD" w:rsidP="00DF03EF">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="1F497D"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:color w:val="FFFFFF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
-[...16 lines deleted...]
-    <w:p w:rsidR="00565B67" w:rsidRPr="00565B67" w:rsidRDefault="00565B67" w:rsidP="00565B67">
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:color w:val="FFFFFF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Objetivo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="698249D9" w14:textId="77777777" w:rsidR="00CB3AEB" w:rsidRPr="00DF03EF" w:rsidRDefault="00CB3AEB" w:rsidP="00C02B40">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="150" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00565B67">
-[...9 lines deleted...]
-    <w:p w:rsidR="00565B67" w:rsidRPr="00565B67" w:rsidRDefault="00565B67" w:rsidP="00565B67">
+    </w:p>
+    <w:p w14:paraId="4657FF52" w14:textId="77777777" w:rsidR="00C02B40" w:rsidRPr="00C02B40" w:rsidRDefault="00C02B40" w:rsidP="004D499D">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C02B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Guaguas Municipales presenta como objetivo prioritario ofrecer un servicio público más eficaz y eficiente, para ello estamos actualmente en el proceso más importante de renovación y modernización de nuestra flota, así como de todos sus sistemas de gestión e implantación de nuevos proyectos tecnológicos con los que realizaremos </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB3AEB" w:rsidRPr="00C02B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>un importante avance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C02B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tanto en el servicio como en la información y atención a los clientes, especialmente a personas que requieren de una atención especial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38EABF70" w14:textId="77777777" w:rsidR="00C02B40" w:rsidRPr="00C02B40" w:rsidRDefault="00C02B40" w:rsidP="004D499D">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C02B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>En paralelo, nuestra empresa lidera el proyecto de la MetroGuagua con el que, en respuesta al Plan de Movilidad Urbana Sostenible vigente, se implementará una línea de alta capacidad en la ciudad, al tiempo que se reestructurará buena parte de la actual red de guaguas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20BEEC94" w14:textId="77777777" w:rsidR="00271425" w:rsidRDefault="00C02B40" w:rsidP="004D499D">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C02B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Guaguas Municipales hace una apuesta firme por un modelo de gestión en consonancia con los tiempos que corren, en equilibrio económico, social y medioambiental, y basado en la seguridad y la calidad como elementos fundamentales del servicio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5786A8C7" w14:textId="77777777" w:rsidR="00A96446" w:rsidRPr="00A96446" w:rsidRDefault="00A96446" w:rsidP="00A96446">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="150" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00565B67">
-[...199 lines deleted...]
-          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:p>
+    <w:p w14:paraId="6405D147" w14:textId="77777777" w:rsidR="007539B4" w:rsidRPr="00C02B40" w:rsidRDefault="007539B4" w:rsidP="00C02B40">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="1F497D"/>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:color w:val="FFFFFF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:lang w:val="es-ES_tradnl"/>
-[...5 lines deleted...]
-          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C02B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:color w:val="FFFFFF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:lang w:val="es-ES_tradnl"/>
-[...108 lines deleted...]
-          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
+        <w:t>Domicilio social</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E3A7BB7" w14:textId="77777777" w:rsidR="00271425" w:rsidRPr="00A96446" w:rsidRDefault="007539B4" w:rsidP="008E5620">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007539B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>El domicilio social de la sociedad está situado en la calle</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Arequipa, sin número, Urbanización Industrial El Sebadal; código postal 35008. Las Palmas de Gran Canaria.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C20F96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C20F96" w:rsidRPr="00C20F96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>La inscripción de la</w:t>
+      </w:r>
+      <w:r w:rsidR="00C20F96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C20F96" w:rsidRPr="00C20F96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sociedad se produjo en el Registro Mercantil de Las Palmas y su CIF es A35</w:t>
+      </w:r>
+      <w:r w:rsidR="00C20F96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>092683.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34A8FD0A" w14:textId="77777777" w:rsidR="00271425" w:rsidRPr="00C02B40" w:rsidRDefault="00271425" w:rsidP="00C02B40">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="1F497D"/>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:color w:val="FFFFFF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C02B40">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
-          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:color w:val="FFFFFF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Domicilio social</w:t>
-[...17 lines deleted...]
-        <w:t>El domicilio social de la sociedad está situado en la calle</w:t>
+        <w:t>Contacto</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52002F24" w14:textId="77777777" w:rsidR="00271425" w:rsidRPr="00271425" w:rsidRDefault="00271425" w:rsidP="00271425">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271425">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Teléfono: 928</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Arequipa, sin número, Urbanización Industrial El Sebadal; código postal 35008. Las Palmas de Gran Canaria.</w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C20F96" w:rsidRPr="00C20F96">
-[...7 lines deleted...]
-      <w:r w:rsidR="00C20F96">
+      <w:r w:rsidRPr="00271425">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>305</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C20F96" w:rsidRPr="00C20F96">
-[...37 lines deleted...]
-    <w:p w:rsidR="00271425" w:rsidRPr="00271425" w:rsidRDefault="00271425" w:rsidP="00271425">
+      <w:r w:rsidRPr="00271425">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>800</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C1D4EFE" w14:textId="77777777" w:rsidR="00271425" w:rsidRDefault="00271425" w:rsidP="00271425">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00271425">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Teléfono: 928</w:t>
+        <w:t>Fax:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00271425">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>305</w:t>
+        <w:t>928</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00271425">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>800</w:t>
-[...17 lines deleted...]
-        <w:t>Fax:</w:t>
+        <w:t>46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t>9 398</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00271425" w:rsidRPr="00271425" w:rsidRDefault="00271425" w:rsidP="00271425">
+    <w:p w14:paraId="3B6C5B16" w14:textId="77777777" w:rsidR="00271425" w:rsidRPr="00271425" w:rsidRDefault="00271425" w:rsidP="00271425">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00271425">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Correo electrónico:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
@@ -2784,416 +2554,350 @@
             <w:color w:val="auto"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>guaguas@guaguas.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00271425">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> / secretariadir</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>eccion@guaguas.com</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00271425" w:rsidRPr="00271425" w:rsidSect="00CF7AAF">
+    <w:sectPr w:rsidR="00271425" w:rsidRPr="00271425" w:rsidSect="00CB3AEB">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11901" w:h="16817"/>
-      <w:pgMar w:top="851" w:right="851" w:bottom="851" w:left="851" w:header="851" w:footer="851" w:gutter="0"/>
+      <w:pgMar w:top="851" w:right="851" w:bottom="1135" w:left="851" w:header="851" w:footer="851" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00E72213" w:rsidRDefault="00E72213" w:rsidP="00F21DCC">
+    <w:p w14:paraId="647CD789" w14:textId="77777777" w:rsidR="00EC07DC" w:rsidRDefault="00EC07DC" w:rsidP="00F21DCC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00E72213" w:rsidRDefault="00E72213" w:rsidP="00F21DCC">
+    <w:p w14:paraId="65F9CC5E" w14:textId="77777777" w:rsidR="00EC07DC" w:rsidRDefault="00EC07DC" w:rsidP="00F21DCC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="roman"/>
-    <w:notTrueType/>
+    <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002BF" w:usb1="68C7FCFB" w:usb2="00000010" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-[...152 lines deleted...]
-  </w:sdt>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4C7C5724" w14:textId="77777777" w:rsidR="00E72213" w:rsidRDefault="00025236">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
+    <w:r w:rsidRPr="00025236">
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="zh-TW"/>
+      </w:rPr>
+      <w:pict w14:anchorId="5EBE2569">
+        <v:shapetype id="_x0000_t65" coordsize="21600,21600" o:spt="65" adj="18900" path="m,l,21600@0,21600,21600@0,21600,xem@0,21600nfl@3@5c@7@9@11@13,21600@0e">
+          <v:formulas>
+            <v:f eqn="val #0"/>
+            <v:f eqn="sum 21600 0 @0"/>
+            <v:f eqn="prod @1 8481 32768"/>
+            <v:f eqn="sum @2 @0 0"/>
+            <v:f eqn="prod @1 1117 32768"/>
+            <v:f eqn="sum @4 @0 0"/>
+            <v:f eqn="prod @1 11764 32768"/>
+            <v:f eqn="sum @6 @0 0"/>
+            <v:f eqn="prod @1 6144 32768"/>
+            <v:f eqn="sum @8 @0 0"/>
+            <v:f eqn="prod @1 20480 32768"/>
+            <v:f eqn="sum @10 @0 0"/>
+            <v:f eqn="prod @1 6144 32768"/>
+            <v:f eqn="sum @12 @0 0"/>
+          </v:formulas>
+          <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect" textboxrect="0,0,21600,@13"/>
+          <v:handles>
+            <v:h position="#0,bottomRight" xrange="10800,21600"/>
+          </v:handles>
+          <o:complex v:ext="view"/>
+        </v:shapetype>
+        <v:shape id="_x0000_s1025" type="#_x0000_t65" style="position:absolute;margin-left:515.2pt;margin-top:798.75pt;width:29pt;height:21.6pt;z-index:251657728;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" o:allowincell="f" adj="14135" strokecolor="gray" strokeweight=".25pt">
+          <v:textbox style="mso-next-textbox:#_x0000_s1025">
+            <w:txbxContent>
+              <w:p w14:paraId="13F83015" w14:textId="77777777" w:rsidR="006265FB" w:rsidRDefault="00025236">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:lang w:val="es-ES"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:lang w:val="es-ES"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin"/>
+                </w:r>
+                <w:r w:rsidR="006265FB">
+                  <w:rPr>
+                    <w:lang w:val="es-ES"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> PAGE    \* MERGEFORMAT </w:instrText>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:lang w:val="es-ES"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="00BC6309" w:rsidRPr="00BC6309">
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>2</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:lang w:val="es-ES"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:txbxContent>
+          </v:textbox>
+          <w10:wrap anchorx="page" anchory="page"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+    <w:r w:rsidR="00BC6309">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="3FAE1213">
+        <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+          <v:stroke joinstyle="miter"/>
+          <v:formulas>
+            <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+            <v:f eqn="sum @0 1 0"/>
+            <v:f eqn="sum 0 0 @1"/>
+            <v:f eqn="prod @2 1 2"/>
+            <v:f eqn="prod @3 21600 pixelWidth"/>
+            <v:f eqn="prod @3 21600 pixelHeight"/>
+            <v:f eqn="sum @0 0 1"/>
+            <v:f eqn="prod @6 1 2"/>
+            <v:f eqn="prod @7 21600 pixelWidth"/>
+            <v:f eqn="sum @8 21600 0"/>
+            <v:f eqn="prod @7 21600 pixelHeight"/>
+            <v:f eqn="sum @10 21600 0"/>
+          </v:formulas>
+          <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+          <o:lock v:ext="edit" aspectratio="t"/>
+        </v:shapetype>
+        <v:shape id="Imagen 3" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;margin-left:51.95pt;margin-top:11.5pt;width:373.45pt;height:27.75pt;z-index:251658752;visibility:visible">
+          <v:imagedata r:id="rId1" o:title=""/>
+          <w10:wrap type="square"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00E72213" w:rsidRDefault="00E72213" w:rsidP="00F21DCC">
+    <w:p w14:paraId="22340057" w14:textId="77777777" w:rsidR="00EC07DC" w:rsidRDefault="00EC07DC" w:rsidP="00F21DCC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00E72213" w:rsidRDefault="00E72213" w:rsidP="00F21DCC">
+    <w:p w14:paraId="08DD8BAB" w14:textId="77777777" w:rsidR="00EC07DC" w:rsidRDefault="00EC07DC" w:rsidP="00F21DCC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:p w:rsidR="006265FB" w:rsidRDefault="006265FB">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0D2E147F" w14:textId="77777777" w:rsidR="006265FB" w:rsidRDefault="00BC6309">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="es-ES"/>
       </w:rPr>
-      <w:drawing>
-[...51 lines deleted...]
-      </w:drawing>
+      <w:pict w14:anchorId="65573CA3">
+        <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+          <v:stroke joinstyle="miter"/>
+          <v:formulas>
+            <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+            <v:f eqn="sum @0 1 0"/>
+            <v:f eqn="sum 0 0 @1"/>
+            <v:f eqn="prod @2 1 2"/>
+            <v:f eqn="prod @3 21600 pixelWidth"/>
+            <v:f eqn="prod @3 21600 pixelHeight"/>
+            <v:f eqn="sum @0 0 1"/>
+            <v:f eqn="prod @6 1 2"/>
+            <v:f eqn="prod @7 21600 pixelWidth"/>
+            <v:f eqn="sum @8 21600 0"/>
+            <v:f eqn="prod @7 21600 pixelHeight"/>
+            <v:f eqn="sum @10 21600 0"/>
+          </v:formulas>
+          <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+          <o:lock v:ext="edit" aspectratio="t"/>
+        </v:shapetype>
+        <v:shape id="Imagen 2" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;margin-left:-10.3pt;margin-top:-22.3pt;width:156pt;height:45.75pt;z-index:251656704;visibility:visible">
+          <v:imagedata r:id="rId1" o:title=""/>
+          <w10:wrap type="square"/>
+        </v:shape>
+      </w:pict>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00E72213" w:rsidRDefault="00E72213">
+  <w:p w14:paraId="3BD501A3" w14:textId="77777777" w:rsidR="00E72213" w:rsidRDefault="00E72213">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00E72213" w:rsidRDefault="00E72213">
+  <w:p w14:paraId="75AC9836" w14:textId="77777777" w:rsidR="00E72213" w:rsidRDefault="00E72213">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13596152"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C876DD68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3298,51 +3002,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32790544"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="109232B0"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3411,51 +3115,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33D1061F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="242CF5A6"/>
     <w:lvl w:ilvl="0" w:tplc="040A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3524,337 +3228,611 @@
     <w:lvl w:ilvl="7" w:tplc="040A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1033727270">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="619992706">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1870491754">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="15363"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="15"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
+    <w:useNormalStyleForList/>
+    <w:doNotUseIndentAsNumberingTabStop/>
+    <w:useAltKinsokuLineBreakRules/>
+    <w:allowSpaceOfSameStyleInTable/>
+    <w:doNotSuppressIndentation/>
+    <w:doNotAutofitConstrainedTables/>
+    <w:autofitToFirstFixedWidthCell/>
+    <w:displayHangulFixedWidth/>
+    <w:splitPgBreakAndParaMark/>
+    <w:doNotVertAlignCellWithSp/>
+    <w:doNotBreakConstrainedForcedTable/>
+    <w:doNotVertAlignInTxbx/>
+    <w:useAnsiKerningPairs/>
+    <w:cachedColBalance/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
+    <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F21DCC"/>
+    <w:rsid w:val="00025236"/>
     <w:rsid w:val="00032E75"/>
     <w:rsid w:val="00033D26"/>
+    <w:rsid w:val="000A6F3F"/>
     <w:rsid w:val="000B113C"/>
     <w:rsid w:val="000C169D"/>
+    <w:rsid w:val="000C45B7"/>
+    <w:rsid w:val="000C7D8D"/>
     <w:rsid w:val="000D6E3B"/>
     <w:rsid w:val="000E4569"/>
     <w:rsid w:val="00103D86"/>
     <w:rsid w:val="0015168F"/>
     <w:rsid w:val="001847F2"/>
     <w:rsid w:val="00216DDA"/>
     <w:rsid w:val="00230B21"/>
     <w:rsid w:val="00271425"/>
     <w:rsid w:val="002E5CE6"/>
     <w:rsid w:val="0032103B"/>
     <w:rsid w:val="0032651A"/>
     <w:rsid w:val="00382F11"/>
     <w:rsid w:val="00396A56"/>
     <w:rsid w:val="003A6E03"/>
     <w:rsid w:val="003C1405"/>
     <w:rsid w:val="003E6883"/>
     <w:rsid w:val="003F40F5"/>
+    <w:rsid w:val="00441775"/>
     <w:rsid w:val="00481F82"/>
     <w:rsid w:val="004964BE"/>
+    <w:rsid w:val="004D499D"/>
     <w:rsid w:val="005238C9"/>
     <w:rsid w:val="00565B67"/>
     <w:rsid w:val="0057283B"/>
+    <w:rsid w:val="005A72CF"/>
     <w:rsid w:val="005D661F"/>
     <w:rsid w:val="006265FB"/>
     <w:rsid w:val="006866B4"/>
     <w:rsid w:val="006B391E"/>
     <w:rsid w:val="006C281A"/>
     <w:rsid w:val="00701B01"/>
     <w:rsid w:val="007539B4"/>
     <w:rsid w:val="00775172"/>
     <w:rsid w:val="00793693"/>
     <w:rsid w:val="007A2DCA"/>
     <w:rsid w:val="007C576C"/>
     <w:rsid w:val="007C5C83"/>
     <w:rsid w:val="007E08EA"/>
     <w:rsid w:val="007E307E"/>
     <w:rsid w:val="008C03CD"/>
+    <w:rsid w:val="008C0BCD"/>
     <w:rsid w:val="008E5620"/>
     <w:rsid w:val="009007F4"/>
     <w:rsid w:val="0090509B"/>
     <w:rsid w:val="00950DCC"/>
     <w:rsid w:val="009A7810"/>
     <w:rsid w:val="009C6A62"/>
     <w:rsid w:val="009D3546"/>
     <w:rsid w:val="009E6A09"/>
     <w:rsid w:val="00A104ED"/>
     <w:rsid w:val="00A53203"/>
     <w:rsid w:val="00A96446"/>
     <w:rsid w:val="00B14C94"/>
     <w:rsid w:val="00B152EF"/>
     <w:rsid w:val="00B37EBD"/>
+    <w:rsid w:val="00B764AD"/>
     <w:rsid w:val="00BA6029"/>
     <w:rsid w:val="00BB0870"/>
+    <w:rsid w:val="00BC6309"/>
     <w:rsid w:val="00C02B40"/>
     <w:rsid w:val="00C20F96"/>
     <w:rsid w:val="00C31873"/>
     <w:rsid w:val="00C832D5"/>
     <w:rsid w:val="00CB0922"/>
+    <w:rsid w:val="00CB3AEB"/>
+    <w:rsid w:val="00CE304E"/>
     <w:rsid w:val="00CF7AAF"/>
     <w:rsid w:val="00DB4DD9"/>
+    <w:rsid w:val="00DF03EF"/>
+    <w:rsid w:val="00E1257B"/>
     <w:rsid w:val="00E33404"/>
     <w:rsid w:val="00E62EA4"/>
     <w:rsid w:val="00E72213"/>
     <w:rsid w:val="00EA3814"/>
+    <w:rsid w:val="00EC07DC"/>
     <w:rsid w:val="00F12538"/>
     <w:rsid w:val="00F21DCC"/>
     <w:rsid w:val="00FD2008"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="off"/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="15363"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="35002A75"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{79CC3708-12B5-4484-AE65-F3B02F95AC4C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
         <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...137 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="009C6A62"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-ES_tradnl"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
@@ -3908,170 +3886,160 @@
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F21DCC"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textodeglobo">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextodegloboCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F21DCC"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextodegloboCar">
     <w:name w:val="Texto de globo Car"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Textodeglobo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F21DCC"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="PrrafoHeitel">
     <w:name w:val="Párrafo Heitel"/>
     <w:qFormat/>
     <w:rsid w:val="00033D26"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:color w:val="808080"/>
       <w:lang w:val="es-ES_tradnl"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Prrafodelista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="008E5620"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="003F40F5"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipervnculo">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BA6029"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textoindependiente">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextoindependienteCar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00E33404"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="es-ES" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextoindependienteCar">
     <w:name w:val="Texto independiente Car"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Textoindependiente"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00E33404"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007539B4"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="11929437">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="63259465">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -4083,369 +4051,426 @@
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1907375440">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
+  <w:targetScreenSz w:val="800x600"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:guaguas@guaguas.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>21809</Characters>
+  <Pages>6</Pages>
+  <Words>2418</Words>
+  <Characters>13302</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>181</Lines>
-  <Paragraphs>51</Paragraphs>
+  <Lines>110</Lines>
+  <Paragraphs>31</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>25723</CharactersWithSpaces>
+  <CharactersWithSpaces>15689</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="6" baseType="variant">
+      <vt:variant>
+        <vt:i4>7077963</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:guaguas@guaguas.com</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
+  <dc:subject/>
   <dc:creator>Mena Mena</dc:creator>
+  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>