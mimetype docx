--- v0 (2025-10-18)
+++ v1 (2026-05-25)
@@ -343,184 +343,242 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="1F2A48"/>
         </w:rPr>
         <w:t>85</w:t>
       </w:r>
       <w:r w:rsidR="00292D60" w:rsidRPr="00644879">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="1F2A48"/>
         </w:rPr>
         <w:t>.000 €</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00382F11" w:rsidRDefault="00382F11" w:rsidP="00644879">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="1F2A48"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BA2014" w:rsidRPr="00BA2014" w:rsidRDefault="00BA2014" w:rsidP="00644879">
+    <w:p w:rsidR="00BA2014" w:rsidRDefault="00BA2014" w:rsidP="00644879">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="1F2A48"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA2014">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>2024</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00651891">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="1F2A48"/>
         </w:rPr>
         <w:t>103.522,15</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA2014">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="1F2A48"/>
         </w:rPr>
         <w:t xml:space="preserve"> €</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00BA2014" w:rsidRPr="00BA2014" w:rsidSect="00CF7AAF">
+    <w:p w:rsidR="00C52D63" w:rsidRPr="00C52D63" w:rsidRDefault="00C52D63" w:rsidP="00644879">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C52D63" w:rsidRPr="00747C69" w:rsidRDefault="00C52D63" w:rsidP="00644879">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:color w:val="1F2A48"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C52D63">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2025:</w:t>
+      </w:r>
+      <w:r w:rsidR="00747C69">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00747C69" w:rsidRPr="00747C69">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:color w:val="1F2A48"/>
+        </w:rPr>
+        <w:t>170.350</w:t>
+      </w:r>
+      <w:r w:rsidR="00747C69">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:color w:val="1F2A48"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> €</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00C52D63" w:rsidRPr="00747C69" w:rsidSect="00CF7AAF">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11901" w:h="16817"/>
       <w:pgMar w:top="851" w:right="851" w:bottom="851" w:left="851" w:header="851" w:footer="851" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="003E6883" w:rsidRDefault="003E6883" w:rsidP="00F21DCC">
+    <w:p w:rsidR="0047692D" w:rsidRDefault="0047692D" w:rsidP="00F21DCC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="003E6883" w:rsidRDefault="003E6883" w:rsidP="00F21DCC">
+    <w:p w:rsidR="0047692D" w:rsidRDefault="0047692D" w:rsidP="00F21DCC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="modern"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="A00002BF" w:usb1="68C7FCFB" w:usb2="00000010" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p w:rsidR="00CB0922" w:rsidRDefault="0032103B">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="6478270" cy="474345"/>
@@ -552,58 +610,58 @@
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln w="9525">
                     <a:noFill/>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="003E6883" w:rsidRDefault="003E6883" w:rsidP="00F21DCC">
+    <w:p w:rsidR="0047692D" w:rsidRDefault="0047692D" w:rsidP="00F21DCC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="003E6883" w:rsidRDefault="003E6883" w:rsidP="00F21DCC">
+    <w:p w:rsidR="0047692D" w:rsidRDefault="0047692D" w:rsidP="00F21DCC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p w:rsidR="00F21DCC" w:rsidRDefault="0032103B">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="1984375" cy="577850"/>
           <wp:effectExtent l="19050" t="0" r="0" b="0"/>
           <wp:docPr id="1" name="Imagen 2"/>
           <wp:cNvGraphicFramePr>
@@ -1064,75 +1122,80 @@
     <w:rsid w:val="00032E75"/>
     <w:rsid w:val="00033D26"/>
     <w:rsid w:val="000B113C"/>
     <w:rsid w:val="000E4569"/>
     <w:rsid w:val="000F7A6D"/>
     <w:rsid w:val="00103D86"/>
     <w:rsid w:val="00124C5B"/>
     <w:rsid w:val="00130409"/>
     <w:rsid w:val="0015168F"/>
     <w:rsid w:val="001847F2"/>
     <w:rsid w:val="001A260E"/>
     <w:rsid w:val="001C2862"/>
     <w:rsid w:val="00216DDA"/>
     <w:rsid w:val="00287D51"/>
     <w:rsid w:val="00292D60"/>
     <w:rsid w:val="00303BC6"/>
     <w:rsid w:val="0032103B"/>
     <w:rsid w:val="0032651A"/>
     <w:rsid w:val="003452A4"/>
     <w:rsid w:val="00382F11"/>
     <w:rsid w:val="003A6E03"/>
     <w:rsid w:val="003C1405"/>
     <w:rsid w:val="003E6883"/>
     <w:rsid w:val="003F40F5"/>
     <w:rsid w:val="004735A3"/>
+    <w:rsid w:val="0047692D"/>
     <w:rsid w:val="004964BE"/>
+    <w:rsid w:val="005023FF"/>
     <w:rsid w:val="005238C9"/>
+    <w:rsid w:val="005525B6"/>
     <w:rsid w:val="0057283B"/>
     <w:rsid w:val="005C47A9"/>
     <w:rsid w:val="005D661F"/>
     <w:rsid w:val="00644879"/>
     <w:rsid w:val="00651891"/>
     <w:rsid w:val="006866B4"/>
     <w:rsid w:val="006D0147"/>
     <w:rsid w:val="007206AA"/>
+    <w:rsid w:val="00747C69"/>
     <w:rsid w:val="00775172"/>
     <w:rsid w:val="00793693"/>
     <w:rsid w:val="007C576C"/>
     <w:rsid w:val="007C5C83"/>
     <w:rsid w:val="007E305E"/>
     <w:rsid w:val="008E5620"/>
     <w:rsid w:val="00950DCC"/>
     <w:rsid w:val="009C6A62"/>
     <w:rsid w:val="009E6A09"/>
     <w:rsid w:val="00A104ED"/>
     <w:rsid w:val="00AF57DD"/>
     <w:rsid w:val="00B152EF"/>
     <w:rsid w:val="00B37EBD"/>
     <w:rsid w:val="00BA2014"/>
     <w:rsid w:val="00BA6029"/>
+    <w:rsid w:val="00C52D63"/>
     <w:rsid w:val="00C641E3"/>
     <w:rsid w:val="00C832D5"/>
     <w:rsid w:val="00CB0922"/>
     <w:rsid w:val="00CF7AAF"/>
     <w:rsid w:val="00D63D11"/>
     <w:rsid w:val="00DB4DD9"/>
     <w:rsid w:val="00E00874"/>
     <w:rsid w:val="00E435BA"/>
     <w:rsid w:val="00E62EA4"/>
     <w:rsid w:val="00EA3814"/>
     <w:rsid w:val="00ED0234"/>
     <w:rsid w:val="00EE6FBC"/>
     <w:rsid w:val="00F21DCC"/>
     <w:rsid w:val="00FD2008"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
@@ -1796,65 +1859,65 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>23</Words>
-  <Characters>131</Characters>
+  <Words>26</Words>
+  <Characters>145</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>153</CharactersWithSpaces>
+  <CharactersWithSpaces>170</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Mena Mena</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>