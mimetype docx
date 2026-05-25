--- v0 (2025-10-18)
+++ v1 (2026-05-25)
@@ -3,757 +3,1561 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="354D53B5" w14:textId="77777777" w:rsidR="00382F11" w:rsidRPr="00382F11" w:rsidRDefault="00755BB8" w:rsidP="00382F11">
+    <w:p w14:paraId="354D53B5" w14:textId="38B27D7E" w:rsidR="00382F11" w:rsidRPr="00382F11" w:rsidRDefault="00755BB8" w:rsidP="00382F11">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00755BB8">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Contratos Resueltos. Decisiones de desistimiento y renuncia de los contratos</w:t>
+        <w:t>Contratos Resueltos</w:t>
+      </w:r>
+      <w:r w:rsidR="00063DEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00755BB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Decisiones de desistimiento</w:t>
+      </w:r>
+      <w:r w:rsidR="00063DEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Declaraciones de desierto </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00755BB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>y renuncia de los contratos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72911E6B" w14:textId="77777777" w:rsidR="00A104ED" w:rsidRPr="001C66EB" w:rsidRDefault="00A104ED" w:rsidP="008E5620">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4448DCA4" w14:textId="77777777" w:rsidR="001C66EB" w:rsidRPr="001C66EB" w:rsidRDefault="001C66EB" w:rsidP="001C66EB">
-[...9 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="4448DCA4" w14:textId="77777777" w:rsidR="001C66EB" w:rsidRPr="000F4537" w:rsidRDefault="001C66EB" w:rsidP="001C66EB">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4537">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A455D77" w14:textId="77777777" w:rsidR="00755BB8" w:rsidRPr="001C66EB" w:rsidRDefault="00755BB8" w:rsidP="00755BB8">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D7FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No ha habido </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>contratos resueltos, ni decisiones de desistimiento y renuncia</w:t>
+      </w:r>
       <w:r w:rsidRPr="001C66EB">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
-          <w:b/>
-[...7 lines deleted...]
-    <w:p w14:paraId="3A455D77" w14:textId="77777777" w:rsidR="00755BB8" w:rsidRPr="001C66EB" w:rsidRDefault="00755BB8" w:rsidP="00755BB8">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65DC37CB" w14:textId="77777777" w:rsidR="000F4537" w:rsidRDefault="000F4537" w:rsidP="001C66EB">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="121F6890" w14:textId="09AA506E" w:rsidR="001C66EB" w:rsidRPr="000F4537" w:rsidRDefault="001C66EB" w:rsidP="001C66EB">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4537">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59FB16FB" w14:textId="77777777" w:rsidR="00755BB8" w:rsidRDefault="00755BB8" w:rsidP="00755BB8">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D7FDC">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">No ha habido </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>contratos resueltos, ni decisiones de desistimiento y renuncia</w:t>
       </w:r>
       <w:r w:rsidRPr="001C66EB">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="121F6890" w14:textId="77777777" w:rsidR="001C66EB" w:rsidRPr="001C66EB" w:rsidRDefault="001C66EB" w:rsidP="001C66EB">
-[...46 lines deleted...]
-      <w:r w:rsidRPr="001C66EB">
+    <w:p w14:paraId="1E0D9217" w14:textId="77777777" w:rsidR="000F4537" w:rsidRDefault="000F4537" w:rsidP="00755BB8">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10AD7DA5" w14:textId="143DB320" w:rsidR="00FF0717" w:rsidRPr="000F4537" w:rsidRDefault="00FF0717" w:rsidP="00755BB8">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4537">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AB9C9FA" w14:textId="77777777" w:rsidR="00865D3C" w:rsidRPr="00FF0717" w:rsidRDefault="00051123" w:rsidP="00755BB8">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Desistimiento</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74866E02" w14:textId="77777777" w:rsidR="00FF0717" w:rsidRDefault="00FF0717" w:rsidP="00FF0717">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF0717">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Con fecha 21 de diciembre de 2021, el Órgano de Contratación de Guaguas Municipales, S.A. acuerda el desistimiento a la celebración del contrato de “CONTRATO MIXTO DE IMPLANTACIÓN, MANTENIMIENTO Y SOPORTE TÉCNICO DE UN SOFTWARE DE GESTIÓN INTEGRAL DE LA PREVENCIÓN DE RIESGOS LABORALES PARA GUAGUAS MUNICIPALES, S.A.”, expediente CA11-21, dado que la falta de concreción del pliego de condiciones en cuanto al contenido de los sobres y la aportación de la correspondiente memoria técnica en el archivo electrónico nº 1 resulta una infracción no subsanable de las normas reguladoras del procedimiento de adjudicación, tal como determina el art 152.4 LCSP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64373C09" w14:textId="77777777" w:rsidR="00092D66" w:rsidRDefault="00092D66" w:rsidP="00FF0717">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>No ha habido contratos resueltos ni renuncias.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CDA3843" w14:textId="77777777" w:rsidR="000F4537" w:rsidRDefault="000F4537" w:rsidP="00FA1790">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3607021B" w14:textId="232B3D45" w:rsidR="00FA1790" w:rsidRPr="000F4537" w:rsidRDefault="00FA1790" w:rsidP="00FA1790">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4537">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45E8A1AC" w14:textId="77777777" w:rsidR="00051123" w:rsidRPr="00FF0717" w:rsidRDefault="00051123" w:rsidP="00051123">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Desistimiento</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="088F117D" w14:textId="77777777" w:rsidR="00FA1790" w:rsidRDefault="00051123" w:rsidP="00051123">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Con fecha 29</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF0717">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>septiembre de 2022</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00051123">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF0717">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">el Órgano de Contratación de Guaguas Municipales, S.A. acuerda el desistimiento </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">del procedimiento de contratación convocado para adjudicar el SUMINISTRO E INSTALACIÓN DE ELEVADORES DE COLUMNA MÓVIL CON LOS SERVICIOS DE MANTENIMIENTO PARA GUAGUAS MUNICIPALES, S.A. (EXPDTE. </w:t>
+      </w:r>
+      <w:r w:rsidR="008E5BF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CA </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>10/21, ante la imposibilidad de que la prestación a contratar se ejecutara en los términos inicialmente contemplados en los pliegos rectores de la contratación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="739E9F41" w14:textId="77777777" w:rsidR="00FA1790" w:rsidRDefault="00051123" w:rsidP="00051123">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>No ha habido contrato resuelto ni renuncias.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AE520E1" w14:textId="77777777" w:rsidR="000F4537" w:rsidRDefault="000F4537" w:rsidP="00FA1790">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27507F52" w14:textId="638405F3" w:rsidR="00FA1790" w:rsidRPr="000F4537" w:rsidRDefault="00FA1790" w:rsidP="00FA1790">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4537">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56312642" w14:textId="77777777" w:rsidR="00051123" w:rsidRDefault="00051123" w:rsidP="00FA1790">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Renuncia. Acuerdo de no adjudicación del contrato</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36959808" w14:textId="77777777" w:rsidR="00A104ED" w:rsidRDefault="00051123" w:rsidP="00FF0717">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Con fecha 19</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF0717">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>mayo de 2023</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00051123">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF0717">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>el Órgano de Contratación de Guaguas Municipales, S.A. acuerda</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la no adjudicación del contrato en la licitación seguida para la contratación de los SERVICIOS DE CONSULTORÍA, ASISTENCIA TÉCNICA Y REDACCIÓN DE LA ACTUALIZACIÓN DEL VIGENTE PLAN DE MOVILIDAD URBANA SOSTENIBLE (PMUS) DE ÁMBITO MUNICIPAL PARA LA CIUDAD DE LAS PALMAS DE GRAN CANARIA</w:t>
+      </w:r>
+      <w:r w:rsidR="008E5BF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (EXPDTE. CA 11/23)</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC0187">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, ante la posibilidad de que le sea otorgada a GUAGUAS MUNICIPALES, S.A. una nueva subvención para la actualización del PMUS de la ciudad de Las Palmas de Gran Canaria, lo que permitiría analizar la oportunidad de dar un mayor alcance a los trabajos que deban ejecutarse para llevar a cabo su actualización y, como consecuencia de ello, reajustar los términos en que ha sido planteada la licitación seguida para la contratación referida.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CAC40C6" w14:textId="6AAD4505" w:rsidR="0085372B" w:rsidRPr="000F4537" w:rsidRDefault="00FC0187" w:rsidP="000F4537">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No ha habido contratos resueltos ni decisiones de </w:t>
+      </w:r>
+      <w:r w:rsidR="00D64E5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>desistimiento</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10AD7DA5" w14:textId="77777777" w:rsidR="00FF0717" w:rsidRDefault="00FF0717" w:rsidP="00755BB8">
-[...21 lines deleted...]
-    <w:p w14:paraId="6AB9C9FA" w14:textId="77777777" w:rsidR="00865D3C" w:rsidRPr="00FF0717" w:rsidRDefault="00051123" w:rsidP="00755BB8">
+    <w:p w14:paraId="3FD458C5" w14:textId="2C1D5756" w:rsidR="0085372B" w:rsidRPr="00FF0717" w:rsidRDefault="0085372B" w:rsidP="0085372B">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Desistimiento</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74866E02" w14:textId="77777777" w:rsidR="00FF0717" w:rsidRDefault="00FF0717" w:rsidP="00FF0717">
+    <w:p w14:paraId="505E45B9" w14:textId="1BC32498" w:rsidR="0085372B" w:rsidRPr="0085372B" w:rsidRDefault="0085372B" w:rsidP="0085372B">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="64373C09" w14:textId="77777777" w:rsidR="00092D66" w:rsidRDefault="00092D66" w:rsidP="00FF0717">
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085372B">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Con fecha 19 de septiembre de 2023 el Órgano de Contratación de Guaguas Municipales, S.A. acuerda el desistimiento del procedimiento de contratación convocado para adjudicar el SUMINISTRO Y MANTENIMIENTO INTEGRAL DE NEUMATICOS PARA LA FLOTA DE VEHÍCULOS DE GUAGUAS MUNICIPALES, S.A. (EXPDTE. CA 14/23, ante la imposibilidad de que la prestación a contratar se ejecutara en los términos inicialmente contemplados en los pliegos rectores de la contratación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55D08FD0" w14:textId="77777777" w:rsidR="00543D9F" w:rsidRDefault="00543D9F" w:rsidP="00543D9F">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B3D7666" w14:textId="11DA2EAD" w:rsidR="00543D9F" w:rsidRPr="000F4537" w:rsidRDefault="00543D9F" w:rsidP="00543D9F">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4537">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FF40F94" w14:textId="77777777" w:rsidR="00543D9F" w:rsidRPr="00FF0717" w:rsidRDefault="00543D9F" w:rsidP="00543D9F">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Desistimiento</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31068984" w14:textId="7A5D5CCC" w:rsidR="00543D9F" w:rsidRPr="00543D9F" w:rsidRDefault="00543D9F" w:rsidP="00543D9F">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
-[...57 lines deleted...]
-    <w:p w14:paraId="088F117D" w14:textId="77777777" w:rsidR="00FA1790" w:rsidRDefault="00051123" w:rsidP="00051123">
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00543D9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Con fecha 05 de marzo de 2024 el Órgano de Contratación de Guaguas Municipales, S.A. acuerda el desistimiento del procedimiento de contratación convocado para adjudicar el SERVICIOS DE VIGILANCIA, CONTROL Y SEGURIDAD; Y SUMINISTRO, INSTALACION Y MANTENIMIENTO DE UN SISTEMA DE ALARMA, PARA LAS INSTALACIONES Y DEPENDENCIAS DE GUAGUAS MUNICIPALES S.A. (EXPDTE. CA 17/23, ante la imposibilidad de que la prestación a contratar se ejecutara en los términos inicialmente contemplados en los pliegos rectores de la contratación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BA327DF" w14:textId="34732CA6" w:rsidR="00623487" w:rsidRDefault="00623487" w:rsidP="00623487">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C400E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Desi</w:t>
+      </w:r>
+      <w:r w:rsidR="00C400E6" w:rsidRPr="00C400E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>erto</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="129E6B2C" w14:textId="77777777" w:rsidR="00E0182D" w:rsidRDefault="00E0182D" w:rsidP="00E0182D">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00543D9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con fecha </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00543D9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>0 de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> octubre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00543D9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de 2024 el Órgano de Contratación de Guaguas Municipales, S.A. acuerda </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>declarar desierto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00543D9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el procedimiento de contratación convocado para adjudicar el </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00623487">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>SUMINISTRO DE DOS VEHÍCULOS AUXILIARES PARA EL TALLER DE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00543D9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> GUAGUAS MUNICIPALES S.A. (EXPDTE. CA </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00543D9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00543D9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB741A">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>por no haberse presentado ninguna oferta o proposición al procedimiento de licitación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06CD7EBF" w14:textId="62823925" w:rsidR="00C400E6" w:rsidRPr="00C400E6" w:rsidRDefault="00C400E6" w:rsidP="00C400E6">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C400E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Desierto</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E45C94D" w14:textId="4C554A8D" w:rsidR="00623487" w:rsidRDefault="00E0182D" w:rsidP="00623487">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00543D9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con fecha </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00543D9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>diciembre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00543D9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de 2024 el Órgano de Contratación de Guaguas Municipales, S.A. acuerda </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>declarar desierto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00543D9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el procedimiento de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF0717">
-[...32 lines deleted...]
-    <w:p w14:paraId="739E9F41" w14:textId="77777777" w:rsidR="00FA1790" w:rsidRDefault="00051123" w:rsidP="00051123">
+      <w:r w:rsidRPr="00543D9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">contratación convocado para adjudicar el </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00623487">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>SUMINISTRO Y SERVICIOS POSVENTA DE MANTENIMIENTO DE DOS VEHÍCULOS PMRSR DE MENOS DE OCHO METROS PARA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00543D9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> GUAGUAS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00543D9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">MUNICIPALES S.A. (EXPDTE. CA </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14/24 (LOTE 2), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB741A">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>por no haberse presentado ninguna oferta o proposición al procedimiento de licitación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="160F4A96" w14:textId="77777777" w:rsidR="00C400E6" w:rsidRPr="00543D9F" w:rsidRDefault="00C400E6" w:rsidP="00623487">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
-[...69 lines deleted...]
-    <w:p w14:paraId="36959808" w14:textId="77777777" w:rsidR="00A104ED" w:rsidRDefault="00051123" w:rsidP="00FF0717">
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FA6FDBF" w14:textId="24D2B5AA" w:rsidR="00493663" w:rsidRPr="000F4537" w:rsidRDefault="00493663" w:rsidP="00493663">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4537">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="246184B2" w14:textId="619E95A1" w:rsidR="00493663" w:rsidRPr="00FF0717" w:rsidRDefault="00493663" w:rsidP="00493663">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Desi</w:t>
+      </w:r>
+      <w:r w:rsidR="00C400E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>erto</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55543EA1" w14:textId="3C5C7FA0" w:rsidR="00F04418" w:rsidRPr="000F4537" w:rsidRDefault="00493663" w:rsidP="000F4537">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00543D9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con fecha </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00543D9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>septiembre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00543D9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00543D9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el Órgano de Contratación de Guaguas Municipales, S.A. acuerda </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB741A">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>declarar desierto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00543D9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el procedimiento de contratación convocado para adjudicar el </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00493663">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>SERVICIO DE REMOLQUE PARA TRASLADO DE VEHÍCULOS AUTOBUSES Y TURISMOS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DE </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00543D9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GUAGUAS MUNICIPALES S.A. (EXPDTE. CA </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00543D9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00543D9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB741A">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF0717">
-[...41 lines deleted...]
-    <w:p w14:paraId="23F62D85" w14:textId="77777777" w:rsidR="00FC0187" w:rsidRPr="00FF0717" w:rsidRDefault="00FC0187" w:rsidP="00FF0717">
+      <w:r w:rsidR="00EB741A" w:rsidRPr="00EB741A">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>por no haberse presentado ninguna oferta o proposición al procedimiento de licitación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="492DEC23" w14:textId="03EA79ED" w:rsidR="00493663" w:rsidRPr="00FF0717" w:rsidRDefault="00C400E6" w:rsidP="00493663">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Desierto</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01C8C6EC" w14:textId="08058C65" w:rsidR="00493663" w:rsidRPr="00543D9F" w:rsidRDefault="00493663" w:rsidP="00493663">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
-[...136 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00543D9F">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Con fecha 05 de marzo de 2024 el Órgano de Contratación de Guaguas Municipales, S.A. acuerda el desistimiento del procedimiento de contratación convocado para adjudicar el SERVICIOS DE VIGILANCIA, CONTROL Y SEGURIDAD; Y SUMINISTRO, INSTALACION Y MANTENIMIENTO DE UN SISTEMA DE ALARMA, PARA LAS INSTALACIONES Y DEPENDENCIAS DE GUAGUAS MUNICIPALES S.A. (EXPDTE. CA 17/23, ante la imposibilidad de que la prestación a contratar se ejecutara en los términos inicialmente contemplados en los pliegos rectores de la contratación.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="363D0D27" w14:textId="17F8DD73" w:rsidR="00A104ED" w:rsidRPr="008E5620" w:rsidRDefault="00A104ED" w:rsidP="00543D9F">
+        <w:t xml:space="preserve">Con fecha </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1321">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00543D9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>septiembre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00543D9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00543D9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el Órgano de Contratación de Guaguas Municipales, S.A. </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB741A" w:rsidRPr="00543D9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">acuerda </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB741A">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>declarar desierto</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB741A" w:rsidRPr="00543D9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el procedimiento </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00543D9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de contratación convocado para adjudicar </w:t>
+      </w:r>
+      <w:r w:rsidR="005F1321">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la </w:t>
+      </w:r>
+      <w:r w:rsidR="005F1321" w:rsidRPr="005F1321">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OBRA DE INSTALACIÓN Y SUMINISTRO DE SISTEMA DE EXTRACCIÓN FIJA DE GASES DE ESCAPE EN EL TALLER DE REPARACIÓN DE VEHÍCULOS DE LA FLOTA DE </w:t>
+      </w:r>
+      <w:r w:rsidR="005F1321">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>GUAGUAS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00543D9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MUNICIPALES S.A. (EXPDTE. CA </w:t>
+      </w:r>
+      <w:r w:rsidR="005F1321">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00543D9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00543D9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB741A">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB741A" w:rsidRPr="00EB741A">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>por no haberse presentado ninguna oferta o proposición al procedimiento de licitación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27A42833" w14:textId="77777777" w:rsidR="00493663" w:rsidRPr="008E5620" w:rsidRDefault="00493663" w:rsidP="00543D9F">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00A104ED" w:rsidRPr="008E5620" w:rsidSect="00CF7AAF">
+    <w:sectPr w:rsidR="00493663" w:rsidRPr="008E5620" w:rsidSect="000B31F1">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11901" w:h="16817"/>
-      <w:pgMar w:top="851" w:right="851" w:bottom="851" w:left="851" w:header="851" w:footer="851" w:gutter="0"/>
+      <w:pgMar w:top="851" w:right="851" w:bottom="2127" w:left="851" w:header="851" w:footer="851" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="25E6E9A9" w14:textId="77777777" w:rsidR="0072082B" w:rsidRDefault="0072082B" w:rsidP="00F21DCC">
+    <w:p w14:paraId="27457AAB" w14:textId="77777777" w:rsidR="002845A4" w:rsidRDefault="002845A4" w:rsidP="00F21DCC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="345BEBD6" w14:textId="77777777" w:rsidR="0072082B" w:rsidRDefault="0072082B" w:rsidP="00F21DCC">
+    <w:p w14:paraId="50F1F9E1" w14:textId="77777777" w:rsidR="002845A4" w:rsidRDefault="002845A4" w:rsidP="00F21DCC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -771,151 +1575,151 @@
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="A00002BF" w:usb1="68C7FCFB" w:usb2="00000010" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2099A482" w14:textId="77777777" w:rsidR="00CB0922" w:rsidRDefault="0032103B">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="301FF4F2" wp14:editId="5504C580">
           <wp:extent cx="6478270" cy="474345"/>
           <wp:effectExtent l="19050" t="0" r="0" b="0"/>
-          <wp:docPr id="2" name="Imagen 3"/>
+          <wp:docPr id="613164111" name="Imagen 3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Imagen 3"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="6478270" cy="474345"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln w="9525">
                     <a:noFill/>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="080EC4C0" w14:textId="77777777" w:rsidR="0072082B" w:rsidRDefault="0072082B" w:rsidP="00F21DCC">
+    <w:p w14:paraId="59ACE30C" w14:textId="77777777" w:rsidR="002845A4" w:rsidRDefault="002845A4" w:rsidP="00F21DCC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="164BC88C" w14:textId="77777777" w:rsidR="0072082B" w:rsidRDefault="0072082B" w:rsidP="00F21DCC">
+    <w:p w14:paraId="05A7DBF8" w14:textId="77777777" w:rsidR="002845A4" w:rsidRDefault="002845A4" w:rsidP="00F21DCC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0761079B" w14:textId="77777777" w:rsidR="00F21DCC" w:rsidRDefault="0032103B">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="49211030" wp14:editId="1476E445">
           <wp:extent cx="1984375" cy="577850"/>
           <wp:effectExtent l="19050" t="0" r="0" b="0"/>
-          <wp:docPr id="1" name="Imagen 2"/>
+          <wp:docPr id="717409734" name="Imagen 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Imagen 2"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1984375" cy="577850"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
@@ -928,51 +1732,51 @@
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="306D866C" w14:textId="77777777" w:rsidR="00FC0187" w:rsidRDefault="00FC0187">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="74CAB127" w14:textId="77777777" w:rsidR="00FC0187" w:rsidRDefault="00FC0187">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13596152"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C876DD68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -1317,168 +2121,188 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="922910391">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1005593561">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="844977288">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F21DCC"/>
     <w:rsid w:val="00033D26"/>
     <w:rsid w:val="00051123"/>
+    <w:rsid w:val="00063DEC"/>
     <w:rsid w:val="00092D66"/>
+    <w:rsid w:val="000970A5"/>
     <w:rsid w:val="000B0210"/>
     <w:rsid w:val="000B113C"/>
+    <w:rsid w:val="000B31F1"/>
     <w:rsid w:val="000B55B4"/>
     <w:rsid w:val="000E4569"/>
+    <w:rsid w:val="000F4537"/>
     <w:rsid w:val="00103D86"/>
     <w:rsid w:val="0015168F"/>
     <w:rsid w:val="001847F2"/>
     <w:rsid w:val="001C66EB"/>
     <w:rsid w:val="00216DDA"/>
+    <w:rsid w:val="002845A4"/>
+    <w:rsid w:val="00310FA5"/>
     <w:rsid w:val="0032103B"/>
     <w:rsid w:val="0032651A"/>
     <w:rsid w:val="00382F11"/>
+    <w:rsid w:val="003B2D76"/>
     <w:rsid w:val="003C1405"/>
     <w:rsid w:val="003C1DDF"/>
     <w:rsid w:val="003E6883"/>
     <w:rsid w:val="003F40F5"/>
+    <w:rsid w:val="00493663"/>
     <w:rsid w:val="004964BE"/>
     <w:rsid w:val="005238C9"/>
     <w:rsid w:val="00543D9F"/>
     <w:rsid w:val="005D661F"/>
+    <w:rsid w:val="005F1321"/>
+    <w:rsid w:val="00623487"/>
     <w:rsid w:val="006866B4"/>
     <w:rsid w:val="006D7FDC"/>
     <w:rsid w:val="0072082B"/>
     <w:rsid w:val="00755BB8"/>
     <w:rsid w:val="00775172"/>
     <w:rsid w:val="00793693"/>
     <w:rsid w:val="00794B8E"/>
     <w:rsid w:val="007A34AB"/>
     <w:rsid w:val="007C576C"/>
     <w:rsid w:val="007C5C83"/>
+    <w:rsid w:val="007E6009"/>
+    <w:rsid w:val="00823C6E"/>
     <w:rsid w:val="00833415"/>
     <w:rsid w:val="0085372B"/>
     <w:rsid w:val="00865D3C"/>
+    <w:rsid w:val="008976C2"/>
     <w:rsid w:val="008E5620"/>
     <w:rsid w:val="008E5BF2"/>
     <w:rsid w:val="00950DCC"/>
     <w:rsid w:val="009C6A62"/>
     <w:rsid w:val="009E6A09"/>
     <w:rsid w:val="00A104ED"/>
     <w:rsid w:val="00AE1E82"/>
     <w:rsid w:val="00B152EF"/>
     <w:rsid w:val="00B37EBD"/>
     <w:rsid w:val="00C108A1"/>
+    <w:rsid w:val="00C400E6"/>
     <w:rsid w:val="00C63AFE"/>
     <w:rsid w:val="00C832D5"/>
     <w:rsid w:val="00CB0922"/>
     <w:rsid w:val="00CE7DE2"/>
     <w:rsid w:val="00CF7AAF"/>
+    <w:rsid w:val="00D64E5E"/>
     <w:rsid w:val="00DB4DD9"/>
+    <w:rsid w:val="00E0182D"/>
+    <w:rsid w:val="00E244A4"/>
     <w:rsid w:val="00E62EA4"/>
+    <w:rsid w:val="00E77772"/>
     <w:rsid w:val="00EA3814"/>
     <w:rsid w:val="00EB35AF"/>
+    <w:rsid w:val="00EB741A"/>
+    <w:rsid w:val="00F04418"/>
     <w:rsid w:val="00F21DCC"/>
     <w:rsid w:val="00FA1790"/>
     <w:rsid w:val="00FA506E"/>
     <w:rsid w:val="00FC0187"/>
     <w:rsid w:val="00FD497E"/>
     <w:rsid w:val="00FF0717"/>
     <w:rsid w:val="00FF7E8F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="775BD8F0"/>
   <w15:docId w15:val="{C18DED09-68D9-44F0-B0C8-DEDA307BCF24}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
         <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1972,79 +2796,80 @@
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="003F40F5"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="11929437">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="762065975">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2302,69 +3127,69 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2932</Characters>
+  <Pages>3</Pages>
+  <Words>791</Words>
+  <Characters>4351</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>24</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>36</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3458</CharactersWithSpaces>
+  <CharactersWithSpaces>5132</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Mena Mena</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>