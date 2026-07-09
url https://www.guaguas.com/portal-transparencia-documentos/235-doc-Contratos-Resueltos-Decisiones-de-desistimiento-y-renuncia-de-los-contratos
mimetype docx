--- v1 (2026-05-25)
+++ v2 (2026-07-09)
@@ -62,1492 +62,1562 @@
           <w:color w:val="1F2A48"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> Decisiones de desistimiento</w:t>
       </w:r>
       <w:r w:rsidR="00063DEC">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">, Declaraciones de desierto </w:t>
       </w:r>
       <w:r w:rsidRPr="00755BB8">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>y renuncia de los contratos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72911E6B" w14:textId="77777777" w:rsidR="00A104ED" w:rsidRPr="001C66EB" w:rsidRDefault="00A104ED" w:rsidP="008E5620">
+    <w:p w14:paraId="72911E6B" w14:textId="77777777" w:rsidR="00A104ED" w:rsidRDefault="00A104ED" w:rsidP="008E5620">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4448DCA4" w14:textId="77777777" w:rsidR="001C66EB" w:rsidRPr="000F4537" w:rsidRDefault="001C66EB" w:rsidP="001C66EB">
+    <w:p w14:paraId="11BD00AE" w14:textId="77777777" w:rsidR="00CC53B5" w:rsidRPr="00CC53B5" w:rsidRDefault="00CC53B5" w:rsidP="00CC53B5">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="000F4537">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC53B5">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ACFC20B" w14:textId="77777777" w:rsidR="00CC53B5" w:rsidRPr="00FF0717" w:rsidRDefault="00CC53B5" w:rsidP="00CC53B5">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Desierto</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40E9D7D7" w14:textId="3F8DEAAD" w:rsidR="00CC53B5" w:rsidRDefault="00CC53B5" w:rsidP="00CC53B5">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00543D9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con fecha </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00543D9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>septiembre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00543D9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00543D9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el Órgano de Contratación de Guaguas Municipales, S.A. acuerda </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>declarar desierto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00543D9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el procedimiento de contratación convocado para adjudicar el </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00493663">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>SERVICIO DE REMOLQUE PARA TRASLADO DE VEHÍCULOS AUTOBUSES Y TURISMOS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DE </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00543D9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GUAGUAS MUNICIPALES S.A. (EXPDTE. CA </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00543D9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00543D9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB741A">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>por no haberse presentado ninguna oferta o proposición al procedimiento de licitación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56FC0696" w14:textId="77777777" w:rsidR="00CC53B5" w:rsidRPr="000F4537" w:rsidRDefault="00CC53B5" w:rsidP="00CC53B5">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="660A3077" w14:textId="77777777" w:rsidR="00CC53B5" w:rsidRPr="00FF0717" w:rsidRDefault="00CC53B5" w:rsidP="00CC53B5">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Desierto</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="787BF1BD" w14:textId="4270C7B6" w:rsidR="00CC53B5" w:rsidRDefault="00CC53B5" w:rsidP="00CC53B5">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00543D9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con fecha </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00543D9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>septiembre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00543D9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00543D9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el Órgano de Contratación de Guaguas Municipales, S.A. acuerda </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>declarar desierto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00543D9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el procedimiento de contratación convocado para adjudicar </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F1321">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OBRA DE INSTALACIÓN Y SUMINISTRO DE SISTEMA DE EXTRACCIÓN FIJA DE GASES DE ESCAPE EN EL TALLER DE REPARACIÓN DE VEHÍCULOS DE LA FLOTA DE </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>GUAGUAS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00543D9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MUNICIPALES S.A. (EXPDTE. CA </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00543D9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00543D9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB741A">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>por no haberse presentado ninguna oferta o proposición al procedimiento de licitación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5648AE7B" w14:textId="77777777" w:rsidR="00CC53B5" w:rsidRDefault="00CC53B5" w:rsidP="00CC53B5">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45F5E5DB" w14:textId="77777777" w:rsidR="00CC53B5" w:rsidRPr="00CC53B5" w:rsidRDefault="00CC53B5" w:rsidP="00CC53B5">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC53B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Decisiones de desistimiento o renuncia de contratos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="057FE8B1" w14:textId="77777777" w:rsidR="00CC53B5" w:rsidRPr="00CC53B5" w:rsidRDefault="00CC53B5" w:rsidP="00CC53B5">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>No</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC53B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ha habido decisiones de desistimiento ni renuncia de los contratos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A60EA57" w14:textId="77777777" w:rsidR="00CC53B5" w:rsidRDefault="00CC53B5" w:rsidP="00CC53B5">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66661BB8" w14:textId="77777777" w:rsidR="00CC53B5" w:rsidRDefault="00CC53B5" w:rsidP="00CC53B5">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="630AD7E1" w14:textId="77777777" w:rsidR="00CC53B5" w:rsidRPr="00CC53B5" w:rsidRDefault="00CC53B5" w:rsidP="00CC53B5">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC53B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3208CF7F" w14:textId="77777777" w:rsidR="00CC53B5" w:rsidRPr="00FF0717" w:rsidRDefault="00CC53B5" w:rsidP="00CC53B5">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Desistimiento</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="170CFF2D" w14:textId="77777777" w:rsidR="00CC53B5" w:rsidRDefault="00CC53B5" w:rsidP="00CC53B5">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00543D9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Con fecha 05 de marzo de 2024 el Órgano de Contratación de Guaguas Municipales, S.A. acuerda el desistimiento del procedimiento de contratación convocado para adjudicar el SERVICIOS DE VIGILANCIA, CONTROL Y SEGURIDAD; Y SUMINISTRO, INSTALACION Y MANTENIMIENTO DE UN SISTEMA DE ALARMA, PARA LAS INSTALACIONES Y DEPENDENCIAS DE GUAGUAS MUNICIPALES S.A. (EXPDTE. CA 17/23, ante la imposibilidad de que la prestación a contratar se ejecutara en los términos inicialmente contemplados en los pliegos rectores de la contratación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D8829A5" w14:textId="77777777" w:rsidR="00CC53B5" w:rsidRPr="00543D9F" w:rsidRDefault="00CC53B5" w:rsidP="00CC53B5">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68A61220" w14:textId="77777777" w:rsidR="00CC53B5" w:rsidRDefault="00CC53B5" w:rsidP="00CC53B5">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C400E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Desierto</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="461238FB" w14:textId="77777777" w:rsidR="00CC53B5" w:rsidRDefault="00CC53B5" w:rsidP="00CC53B5">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00543D9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con fecha </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00543D9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>0 de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> octubre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00543D9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de 2024 el Órgano de Contratación de Guaguas Municipales, S.A. acuerda </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>declarar desierto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00543D9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el procedimiento de contratación convocado para adjudicar el </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00623487">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>SUMINISTRO DE DOS VEHÍCULOS AUXILIARES PARA EL TALLER DE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00543D9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> GUAGUAS MUNICIPALES S.A. (EXPDTE. CA </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00543D9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00543D9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB741A">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>por no haberse presentado ninguna oferta o proposición al procedimiento de licitación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5632A076" w14:textId="77777777" w:rsidR="00CC53B5" w:rsidRDefault="00CC53B5" w:rsidP="00CC53B5">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4420C97A" w14:textId="77777777" w:rsidR="00CC53B5" w:rsidRPr="00C400E6" w:rsidRDefault="00CC53B5" w:rsidP="00CC53B5">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C400E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Desierto</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38DE346C" w14:textId="77777777" w:rsidR="00CC53B5" w:rsidRDefault="00CC53B5" w:rsidP="00CC53B5">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00543D9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con fecha </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00543D9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>diciembre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00543D9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de 2024 el Órgano de Contratación de Guaguas Municipales, S.A. acuerda </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>declarar desierto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00543D9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el procedimiento de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00543D9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">contratación convocado para adjudicar el </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00623487">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>SUMINISTRO Y SERVICIOS POSVENTA DE MANTENIMIENTO DE DOS VEHÍCULOS PMRSR DE MENOS DE OCHO METROS PARA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00543D9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> GUAGUAS MUNICIPALES S.A. (EXPDTE. CA </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14/24 (LOTE 2), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB741A">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>por no haberse presentado ninguna oferta o proposición al procedimiento de licitación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C45087D" w14:textId="77777777" w:rsidR="00CC53B5" w:rsidRDefault="00CC53B5" w:rsidP="008E5620">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6637CE67" w14:textId="77777777" w:rsidR="00CC53B5" w:rsidRDefault="00CC53B5" w:rsidP="008E5620">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72197AE1" w14:textId="77777777" w:rsidR="00CC53B5" w:rsidRPr="00CC53B5" w:rsidRDefault="00CC53B5" w:rsidP="00CC53B5">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC53B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="568C0DD6" w14:textId="77777777" w:rsidR="00CC53B5" w:rsidRDefault="00CC53B5" w:rsidP="00CC53B5">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Renuncia. Acuerdo de no adjudicación del contrato</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55FBAD92" w14:textId="77777777" w:rsidR="00CC53B5" w:rsidRDefault="00CC53B5" w:rsidP="00CC53B5">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Con fecha 19</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF0717">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>mayo de 2023</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00051123">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF0717">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>el Órgano de Contratación de Guaguas Municipales, S.A. acuerda</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la no adjudicación del contrato en la licitación seguida para la contratación de los SERVICIOS DE CONSULTORÍA, ASISTENCIA TÉCNICA Y REDACCIÓN DE LA ACTUALIZACIÓN DEL VIGENTE PLAN DE MOVILIDAD URBANA SOSTENIBLE (PMUS) DE ÁMBITO MUNICIPAL PARA LA CIUDAD DE LAS PALMAS DE GRAN CANARIA (EXPDTE. CA 11/23), ante la posibilidad de que le sea otorgada a GUAGUAS MUNICIPALES, S.A. una nueva subvención para la actualización del PMUS de la ciudad de Las Palmas de Gran Canaria, lo que permitiría analizar la oportunidad de dar un mayor alcance a los trabajos que deban ejecutarse para llevar a cabo su actualización y, como consecuencia de ello, reajustar los términos en que ha sido planteada la licitación seguida para la contratación referida.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="333EAA48" w14:textId="77777777" w:rsidR="00CC53B5" w:rsidRPr="000F4537" w:rsidRDefault="00CC53B5" w:rsidP="00CC53B5">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>No ha habido contratos resueltos ni decisiones de desistimiento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="061769BF" w14:textId="77777777" w:rsidR="00CC53B5" w:rsidRPr="00FF0717" w:rsidRDefault="00CC53B5" w:rsidP="00CC53B5">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Desistimiento</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B4072D8" w14:textId="77777777" w:rsidR="00CC53B5" w:rsidRPr="0085372B" w:rsidRDefault="00CC53B5" w:rsidP="00CC53B5">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085372B">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Con fecha 19 de septiembre de 2023 el Órgano de Contratación de Guaguas Municipales, S.A. acuerda el desistimiento del procedimiento de contratación convocado para adjudicar el SUMINISTRO Y MANTENIMIENTO INTEGRAL DE NEUMATICOS PARA LA FLOTA DE VEHÍCULOS DE GUAGUAS MUNICIPALES, S.A. (EXPDTE. CA 14/23, ante la imposibilidad de que la prestación a contratar se ejecutara en los términos inicialmente contemplados en los pliegos rectores de la contratación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5384578E" w14:textId="77777777" w:rsidR="00CC53B5" w:rsidRDefault="00CC53B5" w:rsidP="008E5620">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38FC62B7" w14:textId="77777777" w:rsidR="00CC53B5" w:rsidRDefault="00CC53B5" w:rsidP="008E5620">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="220AF42F" w14:textId="77777777" w:rsidR="00CC53B5" w:rsidRPr="00CC53B5" w:rsidRDefault="00CC53B5" w:rsidP="00CC53B5">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC53B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19467848" w14:textId="77777777" w:rsidR="00CC53B5" w:rsidRPr="00FF0717" w:rsidRDefault="00CC53B5" w:rsidP="00CC53B5">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Desistimiento</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F812764" w14:textId="77777777" w:rsidR="00CC53B5" w:rsidRDefault="00CC53B5" w:rsidP="00CC53B5">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Con fecha 29</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF0717">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>septiembre de 2022</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00051123">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF0717">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">el Órgano de Contratación de Guaguas Municipales, S.A. acuerda el desistimiento </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>del procedimiento de contratación convocado para adjudicar el SUMINISTRO E INSTALACIÓN DE ELEVADORES DE COLUMNA MÓVIL CON LOS SERVICIOS DE MANTENIMIENTO PARA GUAGUAS MUNICIPALES, S.A. (EXPDTE. CA 10/21, ante la imposibilidad de que la prestación a contratar se ejecutara en los términos inicialmente contemplados en los pliegos rectores de la contratación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58D0FADF" w14:textId="77777777" w:rsidR="00CC53B5" w:rsidRDefault="00CC53B5" w:rsidP="00CC53B5">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>No ha habido contrato resuelto ni renuncias.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64352B28" w14:textId="77777777" w:rsidR="00CC53B5" w:rsidRDefault="00CC53B5" w:rsidP="00CC53B5">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37C1D4BC" w14:textId="77777777" w:rsidR="00CC53B5" w:rsidRDefault="00CC53B5" w:rsidP="008E5620">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60D756D0" w14:textId="77777777" w:rsidR="00CC53B5" w:rsidRPr="00CC53B5" w:rsidRDefault="00CC53B5" w:rsidP="00CC53B5">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC53B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="402A41D4" w14:textId="77777777" w:rsidR="00CC53B5" w:rsidRPr="00FF0717" w:rsidRDefault="00CC53B5" w:rsidP="00CC53B5">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Desistimiento</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="302C3ACF" w14:textId="77777777" w:rsidR="00CC53B5" w:rsidRDefault="00CC53B5" w:rsidP="00CC53B5">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF0717">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con fecha 21 de diciembre de 2021, el Órgano de Contratación de Guaguas Municipales, S.A. acuerda el desistimiento a la celebración del contrato de “CONTRATO MIXTO DE IMPLANTACIÓN, MANTENIMIENTO Y SOPORTE TÉCNICO DE UN SOFTWARE DE GESTIÓN INTEGRAL DE LA PREVENCIÓN DE RIESGOS LABORALES PARA GUAGUAS MUNICIPALES, S.A.”, expediente CA11-21, dado que la falta de concreción del pliego de condiciones en cuanto al contenido de los sobres y la aportación de la correspondiente memoria técnica en el archivo electrónico </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF0717">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>nº</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF0717">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1 resulta una infracción no subsanable de las normas reguladoras del procedimiento de adjudicación, tal como determina el art 152.4 LCSP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40F06173" w14:textId="41221C0A" w:rsidR="00CC53B5" w:rsidRPr="00CC53B5" w:rsidRDefault="00CC53B5" w:rsidP="00CC53B5">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>No ha habido contratos resueltos ni renuncias.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25002BAF" w14:textId="77777777" w:rsidR="00CC53B5" w:rsidRPr="001C66EB" w:rsidRDefault="00CC53B5" w:rsidP="008E5620">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4448DCA4" w14:textId="77777777" w:rsidR="001C66EB" w:rsidRPr="00CC53B5" w:rsidRDefault="001C66EB" w:rsidP="001C66EB">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC53B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
         <w:t>2019</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A455D77" w14:textId="77777777" w:rsidR="00755BB8" w:rsidRPr="001C66EB" w:rsidRDefault="00755BB8" w:rsidP="00755BB8">
+    <w:p w14:paraId="3A455D77" w14:textId="326B4E79" w:rsidR="00755BB8" w:rsidRPr="001C66EB" w:rsidRDefault="00755BB8" w:rsidP="00755BB8">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D7FDC">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">No ha habido </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>contratos resueltos, ni decisiones de desistimiento y renuncia</w:t>
+        <w:t>contratos resueltos, ni decisiones de desistimiento</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC53B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> renuncia</w:t>
       </w:r>
       <w:r w:rsidRPr="001C66EB">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65DC37CB" w14:textId="77777777" w:rsidR="000F4537" w:rsidRDefault="000F4537" w:rsidP="001C66EB">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="121F6890" w14:textId="09AA506E" w:rsidR="001C66EB" w:rsidRPr="000F4537" w:rsidRDefault="001C66EB" w:rsidP="001C66EB">
+    <w:p w14:paraId="121F6890" w14:textId="09AA506E" w:rsidR="001C66EB" w:rsidRPr="00CC53B5" w:rsidRDefault="001C66EB" w:rsidP="001C66EB">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="000F4537">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC53B5">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2020</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59FB16FB" w14:textId="77777777" w:rsidR="00755BB8" w:rsidRDefault="00755BB8" w:rsidP="00755BB8">
+    <w:p w14:paraId="59FB16FB" w14:textId="0B6B9FFD" w:rsidR="00755BB8" w:rsidRDefault="00755BB8" w:rsidP="00755BB8">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D7FDC">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">No ha habido </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>contratos resueltos, ni decisiones de desistimiento y renuncia</w:t>
+        <w:t xml:space="preserve">contratos resueltos, ni decisiones de desistimiento </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC53B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> renuncia</w:t>
       </w:r>
       <w:r w:rsidRPr="001C66EB">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E0D9217" w14:textId="77777777" w:rsidR="000F4537" w:rsidRDefault="000F4537" w:rsidP="00755BB8">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10AD7DA5" w14:textId="143DB320" w:rsidR="00FF0717" w:rsidRPr="000F4537" w:rsidRDefault="00FF0717" w:rsidP="00755BB8">
-[...45 lines deleted...]
-    <w:p w14:paraId="74866E02" w14:textId="77777777" w:rsidR="00FF0717" w:rsidRDefault="00FF0717" w:rsidP="00FF0717">
+    <w:p w14:paraId="160F4A96" w14:textId="77777777" w:rsidR="00C400E6" w:rsidRPr="00543D9F" w:rsidRDefault="00C400E6" w:rsidP="00623487">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
-[...1216 lines deleted...]
-    <w:sectPr w:rsidR="00493663" w:rsidRPr="008E5620" w:rsidSect="000B31F1">
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00C400E6" w:rsidRPr="00543D9F" w:rsidSect="000B31F1">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11901" w:h="16817"/>
       <w:pgMar w:top="851" w:right="851" w:bottom="2127" w:left="851" w:header="851" w:footer="851" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="27457AAB" w14:textId="77777777" w:rsidR="002845A4" w:rsidRDefault="002845A4" w:rsidP="00F21DCC">
+    <w:p w14:paraId="586B9E3A" w14:textId="77777777" w:rsidR="006B5370" w:rsidRDefault="006B5370" w:rsidP="00F21DCC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="50F1F9E1" w14:textId="77777777" w:rsidR="002845A4" w:rsidRDefault="002845A4" w:rsidP="00F21DCC">
+    <w:p w14:paraId="676A4364" w14:textId="77777777" w:rsidR="006B5370" w:rsidRDefault="006B5370" w:rsidP="00F21DCC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1644,58 +1714,58 @@
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln w="9525">
                     <a:noFill/>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="59ACE30C" w14:textId="77777777" w:rsidR="002845A4" w:rsidRDefault="002845A4" w:rsidP="00F21DCC">
+    <w:p w14:paraId="39B5951E" w14:textId="77777777" w:rsidR="006B5370" w:rsidRDefault="006B5370" w:rsidP="00F21DCC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="05A7DBF8" w14:textId="77777777" w:rsidR="002845A4" w:rsidRDefault="002845A4" w:rsidP="00F21DCC">
+    <w:p w14:paraId="0DA5F300" w14:textId="77777777" w:rsidR="006B5370" w:rsidRDefault="006B5370" w:rsidP="00F21DCC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0761079B" w14:textId="77777777" w:rsidR="00F21DCC" w:rsidRDefault="0032103B">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="49211030" wp14:editId="1476E445">
           <wp:extent cx="1984375" cy="577850"/>
           <wp:effectExtent l="19050" t="0" r="0" b="0"/>
           <wp:docPr id="717409734" name="Imagen 2"/>
           <wp:cNvGraphicFramePr>
@@ -2123,50 +2193,51 @@
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="922910391">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1005593561">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="844977288">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F21DCC"/>
     <w:rsid w:val="00033D26"/>
     <w:rsid w:val="00051123"/>
     <w:rsid w:val="00063DEC"/>
@@ -2179,83 +2250,86 @@
     <w:rsid w:val="000E4569"/>
     <w:rsid w:val="000F4537"/>
     <w:rsid w:val="00103D86"/>
     <w:rsid w:val="0015168F"/>
     <w:rsid w:val="001847F2"/>
     <w:rsid w:val="001C66EB"/>
     <w:rsid w:val="00216DDA"/>
     <w:rsid w:val="002845A4"/>
     <w:rsid w:val="00310FA5"/>
     <w:rsid w:val="0032103B"/>
     <w:rsid w:val="0032651A"/>
     <w:rsid w:val="00382F11"/>
     <w:rsid w:val="003B2D76"/>
     <w:rsid w:val="003C1405"/>
     <w:rsid w:val="003C1DDF"/>
     <w:rsid w:val="003E6883"/>
     <w:rsid w:val="003F40F5"/>
     <w:rsid w:val="00493663"/>
     <w:rsid w:val="004964BE"/>
     <w:rsid w:val="005238C9"/>
     <w:rsid w:val="00543D9F"/>
     <w:rsid w:val="005D661F"/>
     <w:rsid w:val="005F1321"/>
     <w:rsid w:val="00623487"/>
     <w:rsid w:val="006866B4"/>
+    <w:rsid w:val="006B5370"/>
     <w:rsid w:val="006D7FDC"/>
     <w:rsid w:val="0072082B"/>
     <w:rsid w:val="00755BB8"/>
     <w:rsid w:val="00775172"/>
     <w:rsid w:val="00793693"/>
     <w:rsid w:val="00794B8E"/>
     <w:rsid w:val="007A34AB"/>
     <w:rsid w:val="007C576C"/>
     <w:rsid w:val="007C5C83"/>
     <w:rsid w:val="007E6009"/>
     <w:rsid w:val="00823C6E"/>
     <w:rsid w:val="00833415"/>
     <w:rsid w:val="0085372B"/>
     <w:rsid w:val="00865D3C"/>
     <w:rsid w:val="008976C2"/>
     <w:rsid w:val="008E5620"/>
     <w:rsid w:val="008E5BF2"/>
     <w:rsid w:val="00950DCC"/>
     <w:rsid w:val="009C6A62"/>
     <w:rsid w:val="009E6A09"/>
     <w:rsid w:val="00A104ED"/>
     <w:rsid w:val="00AE1E82"/>
     <w:rsid w:val="00B152EF"/>
     <w:rsid w:val="00B37EBD"/>
     <w:rsid w:val="00C108A1"/>
     <w:rsid w:val="00C400E6"/>
     <w:rsid w:val="00C63AFE"/>
     <w:rsid w:val="00C832D5"/>
     <w:rsid w:val="00CB0922"/>
+    <w:rsid w:val="00CC53B5"/>
     <w:rsid w:val="00CE7DE2"/>
     <w:rsid w:val="00CF7AAF"/>
     <w:rsid w:val="00D64E5E"/>
     <w:rsid w:val="00DB4DD9"/>
+    <w:rsid w:val="00DD3694"/>
     <w:rsid w:val="00E0182D"/>
     <w:rsid w:val="00E244A4"/>
     <w:rsid w:val="00E62EA4"/>
     <w:rsid w:val="00E77772"/>
     <w:rsid w:val="00EA3814"/>
     <w:rsid w:val="00EB35AF"/>
     <w:rsid w:val="00EB741A"/>
     <w:rsid w:val="00F04418"/>
     <w:rsid w:val="00F21DCC"/>
     <w:rsid w:val="00FA1790"/>
     <w:rsid w:val="00FA506E"/>
     <w:rsid w:val="00FC0187"/>
     <w:rsid w:val="00FD497E"/>
     <w:rsid w:val="00FF0717"/>
     <w:rsid w:val="00FF7E8F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
@@ -3130,66 +3204,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>791</Words>
-  <Characters>4351</Characters>
+  <Words>811</Words>
+  <Characters>4463</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>36</Lines>
+  <Lines>37</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5132</CharactersWithSpaces>
+  <CharactersWithSpaces>5264</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Mena Mena</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>