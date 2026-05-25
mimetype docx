--- v0 (2025-10-18)
+++ v1 (2026-05-25)
@@ -1,861 +1,1273 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="006D52DB" w:rsidRDefault="006D52DB" w:rsidP="006D52DB">
-[...15 lines deleted...]
-    <w:p w:rsidR="006D52DB" w:rsidRDefault="006D52DB" w:rsidP="006D52DB">
+    <w:p w14:paraId="153A2873" w14:textId="05CED465" w:rsidR="006D52DB" w:rsidRDefault="006D52DB" w:rsidP="006D52DB">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t>Informe del Órgano de Contratación</w:t>
+        <w:t>Inform</w:t>
+      </w:r>
+      <w:r w:rsidR="00F536D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ación sobre </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>el Órgano de Contratación</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D52DB" w:rsidRPr="007B3BA1" w:rsidRDefault="006D52DB" w:rsidP="006D52DB">
+    <w:p w14:paraId="732E84BD" w14:textId="77777777" w:rsidR="006D52DB" w:rsidRPr="007B3BA1" w:rsidRDefault="006D52DB" w:rsidP="006D52DB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B3BA1">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
         </w:rPr>
         <w:t xml:space="preserve">La Sociedad Guaguas Municipales, S.A. tiene la consideración de poder adjudicador no Administración Pública, de conformidad con lo dispuesto en el artículo 3 de la Ley 9/2017, de 8 de noviembre, de Contratos del Sector Público. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D52DB" w:rsidRDefault="006D52DB" w:rsidP="006D52DB">
+    <w:p w14:paraId="5AA73301" w14:textId="77BAA6AE" w:rsidR="006D52DB" w:rsidRDefault="006D52DB" w:rsidP="006D52DB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B3BA1">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
         </w:rPr>
         <w:t xml:space="preserve">Las funciones propias de órgano de contratación corresponden al Consejo de Administración, habiendo acordado éste, por unanimidad, en su sesión de fecha </w:t>
       </w:r>
+      <w:r w:rsidR="00AE7741">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B3BA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE7741">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+        <w:t>diciembre</w:t>
+      </w:r>
       <w:r w:rsidR="004031C1">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
         </w:rPr>
-        <w:t>30</w:t>
+        <w:t xml:space="preserve"> de 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE7741">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="007B3BA1">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de </w:t>
-[...5 lines deleted...]
-        <w:t>marzo de 2022</w:t>
+        <w:t>, la delegación permanente de dicha</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE7741">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> competencia</w:t>
       </w:r>
       <w:r w:rsidRPr="007B3BA1">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
         </w:rPr>
-        <w:t xml:space="preserve">, la delegación permanente de dichas competencias en el Presidente y Gerente de la Sociedad, en los siguientes términos: </w:t>
+        <w:t xml:space="preserve">, en los siguientes términos: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004031C1" w:rsidRDefault="004031C1" w:rsidP="004031C1">
+    <w:p w14:paraId="7A0CB620" w14:textId="77777777" w:rsidR="00AE7741" w:rsidRPr="00AE7741" w:rsidRDefault="00AE7741" w:rsidP="00AE7741">
       <w:pPr>
-        <w:pStyle w:val="Default"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
-          <w:color w:val="auto"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004031C1">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">1º.-  La delegación permanente en la persona del Gerente de la Sociedad de las facultades necesarias para que actúe como Órgano de Contratación de la entidad, aprobando y tramitando todo lo concerniente a los contratos que licite Guaguas Municipales, S.A. de acuerdo con la Ley 9/2017, de 8 de noviembre, de Contratos del Sector Público hasta un valor estimado inferior a 428.000,00 euros para los contratos de suministro y servicios y de 5.350.000,00 euros para los contratos de obras; dando cuenta al Consejo de Administración de todo lo actuado en la siguiente sesión que se celebre. </w:t>
+      <w:r w:rsidRPr="00AE7741">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>1º.-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE7741">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> La delegación permanente en la persona del </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE7741">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Presidente del Consejo de Administración de la Sociedad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE7741">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de las facultades necesarias para que actúe como Órgano de Contratación, aprobando y tramitando todo lo concerniente a los contratos que licite Guaguas Municipales, S.A. de acuerdo la Ley 9/2017, de 8 de noviembre, de Contratos del Sector Público y el Real Decreto 3/2020, de 4 de febrero, de medidas urgentes por el que se incorporan al ordenamiento jurídico español diversas directivas de la Unión Europea en el ámbito de la contratación pública en determinados sectores, a partir de un valor estimado igual o superior a 428.000,00 euros para los contratos de suministro y servicios y de 5.350.000,00 euros para los contratos de obras, incluyendo asimismo los contratos específicos basados en los Sistemas Dinámicos de Adquisición dentro de dichos límites económicos. Dichos límites económicos quedarán automáticamente modificados en la medida en que sea modificada la citada legislación; dando cuenta al Consejo de Administración de todo lo actuado en la siguiente sesión que se celebre.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004031C1" w:rsidRPr="004031C1" w:rsidRDefault="004031C1" w:rsidP="004031C1">
+    <w:p w14:paraId="54B3D9A4" w14:textId="77777777" w:rsidR="00AE7741" w:rsidRPr="00AE7741" w:rsidRDefault="00AE7741" w:rsidP="00AE7741">
       <w:pPr>
-        <w:pStyle w:val="Default"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
-          <w:color w:val="auto"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE7741">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>2º.-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE7741">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> La delegación permanente en la persona del </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE7741">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gerente de la Sociedad </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE7741">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">de las facultades necesarias para que actúe como Órgano de Contratación de la entidad, aprobando y tramitando todo lo concerniente a los contratos que licite Guaguas Municipales, S.A. de acuerdo con la Ley 9/2017, de 8 de noviembre, de Contratos del Sector Público hasta un valor estimado inferior a 428.000,00 euros para los contratos de suministro y servicios y de 5.350.000,00 euros para los contratos de obras, incluyendo asimismo los contratos específicos basados en los Sistemas Dinámicos de Adquisición dentro de dichos límites económicos. Dichos límites económicos quedarán automáticamente modificados en la medida en que sea modificada la citada legislación; dando cuenta al Consejo de Administración de todo lo actuado en la siguiente sesión que se celebre. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12B157B3" w14:textId="77777777" w:rsidR="00AE7741" w:rsidRPr="00AE7741" w:rsidRDefault="00AE7741" w:rsidP="00AE7741">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE7741">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">3º.- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE7741">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">La delegación permanente en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE7741">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">don Jesús Orlando Jiménez Artiles, director de control interno y compras de la Sociedad, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE7741">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">de las facultades necesarias para que actúe como Órgano de Contratación, aprobando y tramitando todo lo concerniente a los contratos específicos basados en los Sistemas Dinámicos de Adquisición que implante Guaguas Municipales, S.A. de acuerdo la Ley 9/2017, de 8 de noviembre, de Contratos del Sector Público y el Real Decreto 3/2020, de 4 de febrero, de medidas urgentes por el que se incorporan al ordenamiento jurídico español diversas directivas de la Unión Europea en el ámbito de la contratación pública en determinados sectores, exclusivamente para las compras basadas de hasta un valor estimado igual o inferior a 50.000 euros para los contratos de obras, suministros y servicios; dando cuenta al </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE7741">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Consejo de Administración de todo lo actuado en la siguiente sesión que se celebre. La presente delegación no alcanzará a la aprobación de los correspondientes expedientes de los Sistemas Dinámicos de Adquisición, ni la modificación o prórroga de dichos Sistemas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="387E2FD1" w14:textId="77777777" w:rsidR="00AE7741" w:rsidRPr="00AE7741" w:rsidRDefault="00AE7741" w:rsidP="00AE7741">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk219188358"/>
+      <w:r w:rsidRPr="00AE7741">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>4º.-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE7741">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> La delegación permanente en la persona del </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE7741">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Gerente de la Sociedad y del Presidente del Consejo de Administración de la Sociedad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE7741">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de las facultades necesarias para que, indistintamente, aprueben y tramiten todo lo concerniente a la formalización de encargos a medios propios personificados; dando cuenta al Consejo de Administración de todo lo actuado en la siguiente sesión que se celebre.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="66F090ED" w14:textId="77777777" w:rsidR="00AE7741" w:rsidRPr="00AE7741" w:rsidRDefault="00AE7741" w:rsidP="00AE7741">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE7741">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">5º.- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE7741">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Facultar al  secretario no Consejero del Consejo de Administración para que pueda comparecer ante el Registro Mercantil y cualesquiera otras autoridades, organismos o entidades, públicas o privadas, firmando al efecto cuantos documentos, públicos o privados, sean necesarios, incluida la elevación a público de los acuerdos adoptados, y realizando y dando cumplimiento a cuantos trámites y actuaciones sean precisos o convenientes para la ejecución y buen fin de los precedentes acuerdos, incluyendo las facultades para subsanar cualesquiera defectos, omisiones o errores que fueran apreciados o puestos de manifiesto por el Registro Mercantil.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CFE00A3" w14:textId="77777777" w:rsidR="00AE7741" w:rsidRDefault="00AE7741" w:rsidP="006D52DB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004031C1" w:rsidRDefault="004031C1" w:rsidP="004031C1">
+    <w:p w14:paraId="780BC50C" w14:textId="77777777" w:rsidR="006D52DB" w:rsidRDefault="006D52DB" w:rsidP="006D52DB">
       <w:pPr>
-        <w:pStyle w:val="Default"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
-[...24 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004031C1" w:rsidRDefault="004031C1" w:rsidP="004031C1">
-[...58 lines deleted...]
-    <w:p w:rsidR="006D52DB" w:rsidRDefault="006D52DB" w:rsidP="006D52DB">
+    <w:p w14:paraId="76935F52" w14:textId="77777777" w:rsidR="006D52DB" w:rsidRDefault="006D52DB" w:rsidP="006D52DB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Datos de contacto del Órgano de Contratación: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D52DB" w:rsidRPr="007B3BA1" w:rsidRDefault="006D52DB" w:rsidP="006D52DB">
+    <w:p w14:paraId="0EBCC773" w14:textId="77777777" w:rsidR="006D52DB" w:rsidRPr="007B3BA1" w:rsidRDefault="006D52DB" w:rsidP="006D52DB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B3BA1">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
         </w:rPr>
         <w:t xml:space="preserve">Dirección: C/ Arequipa s/n, CP 35008, Las Palmas de Gran Canaria. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D52DB" w:rsidRPr="007B3BA1" w:rsidRDefault="006D52DB" w:rsidP="006D52DB">
+    <w:p w14:paraId="7B3C4796" w14:textId="77777777" w:rsidR="006D52DB" w:rsidRPr="007B3BA1" w:rsidRDefault="006D52DB" w:rsidP="006D52DB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B3BA1">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
         </w:rPr>
         <w:t>Teléfono de contacto: 928305800 (ext. 176 o 115)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D52DB" w:rsidRPr="007B3BA1" w:rsidRDefault="006D52DB" w:rsidP="006D52DB">
+    <w:p w14:paraId="52934A44" w14:textId="00B21853" w:rsidR="006D52DB" w:rsidRPr="007B3BA1" w:rsidRDefault="006D52DB" w:rsidP="006D52DB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B3BA1">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
         </w:rPr>
         <w:t xml:space="preserve">Correo electrónico: </w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:history="1">
-        <w:r w:rsidRPr="007B3BA1">
+        <w:r w:rsidR="00A80AD5" w:rsidRPr="00E162E2">
           <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           </w:rPr>
           <w:t>contratacion@guaguas.com</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007B3BA1">
+      <w:r w:rsidR="00A80AD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ;</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE7741">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidR="00AE7741" w:rsidRPr="00817BF3">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          </w:rPr>
+          <w:t>sda@guaguas.com</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00AE7741">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="006D52DB" w:rsidRDefault="006D52DB" w:rsidP="006D52DB">
+    <w:p w14:paraId="7794E772" w14:textId="77777777" w:rsidR="006D52DB" w:rsidRDefault="006D52DB" w:rsidP="006D52DB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="006D52DB" w:rsidSect="008842A5">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId8"/>
+    <w:sectPr w:rsidR="006D52DB" w:rsidSect="00694BBF">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="2127" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001005C8" w:rsidRDefault="001005C8" w:rsidP="009029C0">
+    <w:p w14:paraId="0489F1D2" w14:textId="77777777" w:rsidR="00856761" w:rsidRDefault="00856761" w:rsidP="009029C0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001005C8" w:rsidRDefault="001005C8" w:rsidP="009029C0">
+    <w:p w14:paraId="3D1C7E9B" w14:textId="77777777" w:rsidR="00856761" w:rsidRDefault="00856761" w:rsidP="009029C0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:altName w:val="Georgia"/>
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
+  <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...6 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="A00002BF" w:usb1="68C7FCFB" w:usb2="00000010" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Helvética">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:p w:rsidR="001005C8" w:rsidRDefault="001005C8">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5494E591" w14:textId="77777777" w:rsidR="001005C8" w:rsidRDefault="001005C8">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
     <w:r w:rsidRPr="009029C0">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="es-ES"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2A9F224F" wp14:editId="35F4072B">
           <wp:extent cx="5400040" cy="395396"/>
           <wp:effectExtent l="19050" t="0" r="0" b="0"/>
-          <wp:docPr id="2" name="Imagen 3"/>
+          <wp:docPr id="432379996" name="Imagen 3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Imagen 3"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5400040" cy="395396"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln w="9525">
                     <a:noFill/>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001005C8" w:rsidRDefault="001005C8" w:rsidP="009029C0">
+    <w:p w14:paraId="4D19E097" w14:textId="77777777" w:rsidR="00856761" w:rsidRDefault="00856761" w:rsidP="009029C0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001005C8" w:rsidRDefault="001005C8" w:rsidP="009029C0">
+    <w:p w14:paraId="018C712C" w14:textId="77777777" w:rsidR="00856761" w:rsidRDefault="00856761" w:rsidP="009029C0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-[...5 lines deleted...]
-  <w:p w:rsidR="001005C8" w:rsidRDefault="001005C8">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5BDE6806" w14:textId="5925C4CE" w:rsidR="006D52DB" w:rsidRDefault="00694BBF">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="es-ES"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="468FBE45" wp14:editId="3ECAB418">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>-394335</wp:posOffset>
+            <wp:posOffset>15240</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-144780</wp:posOffset>
+            <wp:posOffset>26035</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1981200" cy="581025"/>
           <wp:effectExtent l="19050" t="0" r="0" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
-          <wp:docPr id="1" name="Imagen 2"/>
+          <wp:docPr id="1060858847" name="Imagen 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Imagen 2"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1981200" cy="581025"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln w="9525">
                     <a:noFill/>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w:rsidR="001005C8" w:rsidRDefault="001005C8">
+  <w:p w14:paraId="7E49A3D0" w14:textId="3116F79B" w:rsidR="001005C8" w:rsidRDefault="001005C8">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="001005C8" w:rsidRDefault="001005C8">
+  <w:p w14:paraId="6A1E6982" w14:textId="77777777" w:rsidR="001005C8" w:rsidRDefault="001005C8">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="2BC27F50" w14:textId="77777777" w:rsidR="001005C8" w:rsidRDefault="001005C8">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
-  <w:compat/>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+  </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D9576A"/>
     <w:rsid w:val="000F03AD"/>
     <w:rsid w:val="001005C8"/>
     <w:rsid w:val="00112E8F"/>
+    <w:rsid w:val="0018097A"/>
     <w:rsid w:val="001C2244"/>
     <w:rsid w:val="001F6FBC"/>
     <w:rsid w:val="00213884"/>
     <w:rsid w:val="00262812"/>
+    <w:rsid w:val="003C33CA"/>
     <w:rsid w:val="004031C1"/>
     <w:rsid w:val="00521E8B"/>
     <w:rsid w:val="005B1924"/>
     <w:rsid w:val="006622D4"/>
     <w:rsid w:val="006878FC"/>
+    <w:rsid w:val="00694BBF"/>
     <w:rsid w:val="006D52DB"/>
     <w:rsid w:val="007B3BA1"/>
+    <w:rsid w:val="00856761"/>
     <w:rsid w:val="008842A5"/>
     <w:rsid w:val="009029C0"/>
     <w:rsid w:val="009B591D"/>
+    <w:rsid w:val="00A032AC"/>
+    <w:rsid w:val="00A80AD5"/>
     <w:rsid w:val="00A92EE2"/>
+    <w:rsid w:val="00AE7741"/>
+    <w:rsid w:val="00B41CE0"/>
+    <w:rsid w:val="00BD21A9"/>
+    <w:rsid w:val="00BE579E"/>
     <w:rsid w:val="00D9576A"/>
     <w:rsid w:val="00E7434B"/>
     <w:rsid w:val="00E76353"/>
+    <w:rsid w:val="00F536D4"/>
+    <w:rsid w:val="00F95943"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="off"/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="0ACE1826"/>
+  <w15:docId w15:val="{89F6CAD0-C19F-4303-B629-532C421FF6DC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...24 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
-    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
-[...109 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008842A5"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Ttulo1Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="009B591D"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="36"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:lang w:eastAsia="es-ES"/>
@@ -896,51 +1308,50 @@
     <w:rsid w:val="009B591D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
     <w:name w:val="Título 1 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Ttulo1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="009B591D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
@@ -954,186 +1365,204 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo4Car">
     <w:name w:val="Título 4 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Ttulo4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="009B591D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipervnculo">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009B591D"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Textoennegrita">
+  <w:style w:type="character" w:styleId="Fuerte">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="009B591D"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Car">
     <w:name w:val="Título 3 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Ttulo3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="009B591D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Mencinsinresolver1">
     <w:name w:val="Mención sin resolver1"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009B591D"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Encabezado">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EncabezadoCar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009029C0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
     <w:name w:val="Encabezado Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Encabezado"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="009029C0"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Piedepgina">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PiedepginaCar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009029C0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="009029C0"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textodeglobo">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextodegloboCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009029C0"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextodegloboCar">
     <w:name w:val="Texto de globo Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Textodeglobo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009029C0"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="004031C1"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revisin">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AE7741"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Mencinsinresolver">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AE7741"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="11034895">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1267808677">
           <w:marLeft w:val="225"/>
           <w:marRight w:val="225"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -1244,51 +1673,51 @@
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="1761415117">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contratacion@guaguas.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sda@guaguas.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contratacion@guaguas.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -1544,77 +1973,77 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>506</Words>
-  <Characters>2788</Characters>
+  <Words>755</Words>
+  <Characters>4158</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>23</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>34</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3288</CharactersWithSpaces>
+  <CharactersWithSpaces>4904</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Jesus</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>