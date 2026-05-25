--- v0 (2025-11-08)
+++ v1 (2026-05-25)
@@ -1,152 +1,156 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B14F7D3C-BD0C-4445-83B0-BDFBEA8E0294}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="2024" sheetId="7" r:id="rId1"/>
-[...4 lines deleted...]
-    <sheet name="2019" sheetId="1" r:id="rId6"/>
+    <sheet name="2025" sheetId="8" r:id="rId1"/>
+    <sheet name="2024" sheetId="7" r:id="rId2"/>
+    <sheet name="2023" sheetId="6" r:id="rId3"/>
+    <sheet name="2022" sheetId="5" r:id="rId4"/>
+    <sheet name="2021" sheetId="4" r:id="rId5"/>
+    <sheet name="2020" sheetId="2" r:id="rId6"/>
+    <sheet name="2019" sheetId="1" r:id="rId7"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="5" hidden="1">'2019'!$A$2:$I$18</definedName>
-[...2 lines deleted...]
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'2023'!$A$2:$I$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="6" hidden="1">'2019'!$A$2:$I$18</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="5" hidden="1">'2020'!$A$2:$I$22</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'2022'!$A$2:$I$31</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'2023'!$A$2:$I$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2025'!$A$2:$I$29</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="E6" i="6"/>
-  <c r="E5"/>
+  <c r="E6" i="6" l="1"/>
+  <c r="E5" i="6"/>
   <c r="E63" i="4"/>
-  <c r="F62" s="1"/>
-[...11 lines deleted...]
-  <c r="E33"/>
+  <c r="F62" i="4" s="1"/>
+  <c r="E58" i="4"/>
+  <c r="F58" i="4" s="1"/>
+  <c r="E52" i="4"/>
+  <c r="F52" i="4" s="1"/>
+  <c r="E45" i="4"/>
+  <c r="F45" i="4" s="1"/>
+  <c r="F44" i="4"/>
+  <c r="F43" i="4"/>
+  <c r="F41" i="4"/>
+  <c r="E35" i="4"/>
+  <c r="E34" i="4"/>
+  <c r="E33" i="4"/>
   <c r="F46" i="2"/>
-  <c r="E48"/>
-[...7 lines deleted...]
-  <c r="F55" l="1"/>
+  <c r="E48" i="2"/>
+  <c r="F47" i="2" s="1"/>
+  <c r="E55" i="2"/>
+  <c r="F54" i="2" s="1"/>
+  <c r="E39" i="2"/>
+  <c r="F38" i="2" s="1"/>
+  <c r="E31" i="2"/>
+  <c r="F30" i="2" s="1"/>
+  <c r="F55" i="2" l="1"/>
   <c r="F50" i="4"/>
   <c r="F37" i="2"/>
   <c r="F51" i="4"/>
   <c r="F45" i="2"/>
-  <c r="F39"/>
-  <c r="F48"/>
+  <c r="F39" i="2"/>
+  <c r="F48" i="2"/>
   <c r="F42" i="4"/>
-  <c r="F63"/>
-[...2 lines deleted...]
-  <c r="F57"/>
+  <c r="F63" i="4"/>
+  <c r="E37" i="4"/>
+  <c r="F35" i="4" s="1"/>
+  <c r="F57" i="4"/>
   <c r="F31" i="2"/>
-  <c r="F28"/>
-  <c r="F29"/>
+  <c r="F28" i="2"/>
+  <c r="F29" i="2"/>
   <c r="E42" i="1"/>
-  <c r="E33"/>
-[...3 lines deleted...]
-  <c r="F27"/>
+  <c r="E33" i="1"/>
+  <c r="F24" i="1"/>
+  <c r="F25" i="1"/>
+  <c r="F26" i="1"/>
+  <c r="F27" i="1"/>
   <c r="F36" i="4" l="1"/>
-  <c r="F37"/>
-[...1 lines deleted...]
-  <c r="F33"/>
+  <c r="F37" i="4"/>
+  <c r="F34" i="4"/>
+  <c r="F33" i="4"/>
   <c r="F41" i="1"/>
-  <c r="F40"/>
-[...3 lines deleted...]
-  <c r="F33"/>
+  <c r="F40" i="1"/>
+  <c r="F39" i="1"/>
+  <c r="F42" i="1"/>
+  <c r="F32" i="1"/>
+  <c r="F33" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="917" uniqueCount="447">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1057" uniqueCount="521">
   <si>
     <t>Expediente</t>
   </si>
   <si>
     <t>Contrato</t>
   </si>
   <si>
     <t>Objeto</t>
   </si>
   <si>
     <t>Importe
 licitación</t>
   </si>
   <si>
     <t>Importe
 adjudicación</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Plazo de 
 ejecución</t>
   </si>
   <si>
@@ -1522,61 +1526,284 @@
   <si>
     <t>Goal Systems, S.L.</t>
   </si>
   <si>
     <t>Opagen Comunication, S.L.</t>
   </si>
   <si>
     <t>Agora Pública Investigación, S.L.</t>
   </si>
   <si>
     <t>UTE Sociedad Ibérica de construcciones eléctricas, S.A. (SICE) y Sociedad Ibérica de construcciones eléctricas de Seguridad, S.L. (SICE SEGURIDAD)</t>
   </si>
   <si>
     <t>Plazo de 
 ejecución (meses)</t>
   </si>
   <si>
     <t>CA 18-23</t>
   </si>
   <si>
     <t>Usabgamma, S.L.</t>
   </si>
   <si>
     <t>El Paso 2000 Technology, S.L.U.</t>
   </si>
+  <si>
+    <t>RELACIÓN DE CONTRATOS ADJUDICADOS POR GUAGUAS MUNICIPALES, S.A. 2025 A EXCEPCIÓN DE LOS CONTRATOS MENORES
+(Todos los contratos formalizados se han adjudicado mediante licitación publicada en el Perfil del Contratante de Guaguas Municipales, S.A., debidamente alojado en la Plataforma de Contratación del Sector Público)</t>
+  </si>
+  <si>
+    <t>CA 13/2024</t>
+  </si>
+  <si>
+    <t>CA 14/2024</t>
+  </si>
+  <si>
+    <t>Lote 2: Servicio de gestión integral de la grabación de los datos de las hojas de ruta</t>
+  </si>
+  <si>
+    <t>Lote 1: Servicio de gestión telefónica de centralita, información y gestión documental</t>
+  </si>
+  <si>
+    <t>Envera Empleo, S.L.U.</t>
+  </si>
+  <si>
+    <t>Juan Antonio Rivera, S.L.</t>
+  </si>
+  <si>
+    <t>Lote 1: Suministro y mantenimiento de seis vehículos de menos de ocho metros para Guaguas Municipales, S.A.</t>
+  </si>
+  <si>
+    <t>CA 15/2024 B</t>
+  </si>
+  <si>
+    <t>NEG 3/2024</t>
+  </si>
+  <si>
+    <t>NEG 4/2024</t>
+  </si>
+  <si>
+    <t>CA 18/2024</t>
+  </si>
+  <si>
+    <t>CA 2/2024</t>
+  </si>
+  <si>
+    <t>CA 19/2024</t>
+  </si>
+  <si>
+    <t>CA 1/2025</t>
+  </si>
+  <si>
+    <t>CA 17/2024</t>
+  </si>
+  <si>
+    <t>CA 2/2025</t>
+  </si>
+  <si>
+    <t>CA 5/2025</t>
+  </si>
+  <si>
+    <t>CA 7/2025</t>
+  </si>
+  <si>
+    <t>CA 12/2025</t>
+  </si>
+  <si>
+    <t>CA 8/2025</t>
+  </si>
+  <si>
+    <t>Suministro de dos vehículos auxiliares para el taller de Guaguas Municipales, S.A.</t>
+  </si>
+  <si>
+    <t>Contratación del patrocinio publicitario de Guaguas Municipales, S.A. con club voleibol Guaguas</t>
+  </si>
+  <si>
+    <t>Club Voleibol Guaguas</t>
+  </si>
+  <si>
+    <t>Servicio de mantenimiento operativo de los sistemas de ayuda a la explotación (SAE) de Guaguas Municipales, S.A.</t>
+  </si>
+  <si>
+    <t>CB FEMP 1/2025</t>
+  </si>
+  <si>
+    <t>Suministro de dos vehículos PMRSR de menos de ocho metros para Guaguas Municipales, S.A.</t>
+  </si>
+  <si>
+    <t>Servicios de consultoría, asistencia técnica y redacción de la actualización del vigente Plan de Movilidad Urbana Sostenible (PMUS) de ámbito municipal para la ciudad de Las Palmas de Gran Canaria</t>
+  </si>
+  <si>
+    <t>UTE CPS-CIAL PMUS LAS PALMAS</t>
+  </si>
+  <si>
+    <t>Servicios  de recogida, transporte y entrega de mensajería para Guaguas Municipales, S.A.</t>
+  </si>
+  <si>
+    <t>Óscar Iván González Morán</t>
+  </si>
+  <si>
+    <t>Clínica de Urgencia Nª Sª del Perpetuo Socorro de Las Palmas de Gran Canaria, S.L.</t>
+  </si>
+  <si>
+    <t>Suministro y servicio posventa de mantenimiento de veinte vehículos de doce metros Guaguas Municipales, S.A.</t>
+  </si>
+  <si>
+    <t>Scania Hispania, S.A.</t>
+  </si>
+  <si>
+    <t>Suministro de combustible y servicios complementarios para la flota de vehículos de Guaguas Municipales, S.A.</t>
+  </si>
+  <si>
+    <t>Disa Red Servicios Petrolíferos, S.A.U.</t>
+  </si>
+  <si>
+    <t>174,94 €/m3</t>
+  </si>
+  <si>
+    <t>Contrato mixto de servicios de recogida, custodia, traslado clasificación, recuento, liquidación e ingreso de efectivo en cuenta corriente, reposición de fondos de efectivo y suministro en régimen de alquiler de cajas fuertes para Guaguas Municipales, S.A.</t>
+  </si>
+  <si>
+    <t>Prosegur Servicios de efetivo España, S.L.</t>
+  </si>
+  <si>
+    <t>Daimler Buses España, S.A. (Sociedad Unipersonal)</t>
+  </si>
+  <si>
+    <t>Suministro y servicios posventa de diez vehículos de veintiún metros para Guaguas Municipales, S.A.</t>
+  </si>
+  <si>
+    <t>Previsión Balear, Mutualidad de Previsión Social</t>
+  </si>
+  <si>
+    <t>Servicio de comunicaciones de datos, telefonía fija y telefonía móvil para Guaguas Municipales, S.A.</t>
+  </si>
+  <si>
+    <t>CA 3/2025</t>
+  </si>
+  <si>
+    <t>CA 4/2025</t>
+  </si>
+  <si>
+    <t>CA 6/2025</t>
+  </si>
+  <si>
+    <t>CA 20/2024</t>
+  </si>
+  <si>
+    <t>NEG 1/2025</t>
+  </si>
+  <si>
+    <t>CA 9/2025 B</t>
+  </si>
+  <si>
+    <t>CA 10/2025 B</t>
+  </si>
+  <si>
+    <t>CA 13/2025</t>
+  </si>
+  <si>
+    <t>CA 14/2025</t>
+  </si>
+  <si>
+    <t>Servicio de recogida, lavado y entrega de ropa del personal de taller de Guaguas Municipales, S.A., reservado a centros especiales de empleo de iniciativa social</t>
+  </si>
+  <si>
+    <t>Ilunion Lavanderías de Canarias, S.A.U.</t>
+  </si>
+  <si>
+    <t>Servicio de agencia de viajes para Guaguas Municipales, S.A.</t>
+  </si>
+  <si>
+    <t>Viajes Insular, S.A.</t>
+  </si>
+  <si>
+    <t>Servicio de asistencia técnica para la comunicación interna de Guaguas Municipales, S.A.</t>
+  </si>
+  <si>
+    <t>Contrato mixto de obra de instalación, suministro y mantenimiento de sistemas de autoconsumo fotovoltaico en dependencias de Guaguas Municipales, S.A., en el marco del Plan de Recuperación Transformación y Resiliencia - "Financiado por la Unión Europea-NextGeneretarionEU"</t>
+  </si>
+  <si>
+    <t>Aeronaval de Construcciones e Instalaciones, S.A.</t>
+  </si>
+  <si>
+    <t>Servicio de remolque para traslado de vehículos autobuses y turismos de Guaguas Municipales, S.A.</t>
+  </si>
+  <si>
+    <t>Precios unitarios según recorrido</t>
+  </si>
+  <si>
+    <t>Contratación del mantenimiento de licencias NAVILENS y servicios en la nube asociados.</t>
+  </si>
+  <si>
+    <t>Navilens Tech, S.L.</t>
+  </si>
+  <si>
+    <t>Contrato mixto de la obra de instalación y suministro de un sistema de extracción de gases de escape en los talleres de Guaguas Municipales, S.A.</t>
+  </si>
+  <si>
+    <t>Frío-7, S.L.</t>
+  </si>
+  <si>
+    <t>Servicio de asistencia técnica del sistema integrado de gestión de Guaguas Municipales, S.A.</t>
+  </si>
+  <si>
+    <t>Excellence &amp; Business Value, S.L.</t>
+  </si>
+  <si>
+    <t>Suministro de agua mineral para la sede central y terminales de transporte de viajeros de Guaguas Municipales, S.A.</t>
+  </si>
+  <si>
+    <t>Precios unitarios según litros</t>
+  </si>
+  <si>
+    <t>Contrato basado en el acuerdo marco de suministro de electricidad en alta y baja tensión por la central de contratación de la FEMP para Guaguas Municipales, S.A.</t>
+  </si>
+  <si>
+    <t>Gas Natural Comercializadora, S.A.</t>
+  </si>
+  <si>
+    <t>Acuerdo marco</t>
+  </si>
+  <si>
+    <t>Lote 1: Servicio de pruebas de análisis clínicos.</t>
+  </si>
+  <si>
+    <t>Lote 2: Servicio de pruebas de diagnóstico por imagen, de consultas policlínicas y de rehabilitación.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="8" formatCode="#,##0.00\ &quot;€&quot;;[Red]\-#,##0.00\ &quot;€&quot;"/>
-    <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _€_-;\-* #,##0.00\ _€_-;_-* &quot;-&quot;??\ _€_-;_-@_-"/>
-    <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;€&quot;"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _€_-;\-* #,##0.00\ _€_-;_-* &quot;-&quot;??\ _€_-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="#,##0.00\ &quot;€&quot;"/>
   </numFmts>
-  <fonts count="27">
+  <fonts count="28">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -1690,78 +1917,86 @@
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Hlevética"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Helvética"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF434343"/>
       <name val="Roboto"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
     </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF5F7F9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="19">
+  <borders count="27">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
@@ -1947,57 +2182,160 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="203">
+  <cellXfs count="237">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
@@ -2076,58 +2414,58 @@
     </xf>
     <xf numFmtId="14" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="4" fontId="7" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="7" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
@@ -2160,55 +2498,55 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="15" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="15" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="43" fontId="14" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="10" fontId="14" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="43" fontId="12" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="4" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="15" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="15" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -2310,54 +2648,54 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="4" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="20" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="20" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="20" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="20" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="23" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="4" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
@@ -2376,330 +2714,435 @@
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="20" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="20" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="20" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="20" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="14" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="20" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="20" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="20" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="8" fontId="20" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="8" fontId="20" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="20" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="20" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="14" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="23" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="20" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="20" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="20" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="10" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="10" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="4">
+    <cellStyle name="Hipervínculo" xfId="3" builtinId="8"/>
     <cellStyle name="Millares" xfId="2" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Porcentual" xfId="1" builtinId="5"/>
+    <cellStyle name="Porcentaje" xfId="1" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -2835,91 +3278,1377 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{53411DF5-B568-4B2E-95B1-8AAE71960B1B}">
+  <dimension ref="A1:K73"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="L1" sqref="L1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="12.7109375" style="108" customWidth="1"/>
+    <col min="2" max="2" width="9.85546875" style="128" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="47.28515625" style="108" customWidth="1"/>
+    <col min="4" max="5" width="14.28515625" style="108" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="20.42578125" style="191" customWidth="1"/>
+    <col min="7" max="7" width="10.7109375" style="108" customWidth="1"/>
+    <col min="8" max="8" width="9.85546875" style="108" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="14" style="108" customWidth="1"/>
+    <col min="10" max="16384" width="11.42578125" style="108"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:11" ht="41.25" customHeight="1" thickBot="1">
+      <c r="A1" s="199" t="s">
+        <v>447</v>
+      </c>
+      <c r="B1" s="200"/>
+      <c r="C1" s="200"/>
+      <c r="D1" s="200"/>
+      <c r="E1" s="200"/>
+      <c r="F1" s="200"/>
+      <c r="G1" s="200"/>
+      <c r="H1" s="200"/>
+      <c r="I1" s="201"/>
+    </row>
+    <row r="2" spans="1:11" ht="39" thickBot="1">
+      <c r="A2" s="220" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="192" t="s">
+        <v>1</v>
+      </c>
+      <c r="C2" s="192" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="192" t="s">
+        <v>3</v>
+      </c>
+      <c r="E2" s="192" t="s">
+        <v>4</v>
+      </c>
+      <c r="F2" s="192" t="s">
+        <v>324</v>
+      </c>
+      <c r="G2" s="192" t="s">
+        <v>5</v>
+      </c>
+      <c r="H2" s="192" t="s">
+        <v>443</v>
+      </c>
+      <c r="I2" s="193" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11" ht="38.25" customHeight="1">
+      <c r="A3" s="221" t="s">
+        <v>455</v>
+      </c>
+      <c r="B3" s="198" t="s">
+        <v>16</v>
+      </c>
+      <c r="C3" s="194" t="s">
+        <v>468</v>
+      </c>
+      <c r="D3" s="188">
+        <v>99800</v>
+      </c>
+      <c r="E3" s="188">
+        <v>91500</v>
+      </c>
+      <c r="F3" s="189" t="s">
+        <v>453</v>
+      </c>
+      <c r="G3" s="222">
+        <v>45671</v>
+      </c>
+      <c r="H3" s="187">
+        <v>7</v>
+      </c>
+      <c r="I3" s="198" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11" ht="27" customHeight="1">
+      <c r="A4" s="205" t="s">
+        <v>448</v>
+      </c>
+      <c r="B4" s="205" t="s">
+        <v>8</v>
+      </c>
+      <c r="C4" s="159" t="s">
+        <v>451</v>
+      </c>
+      <c r="D4" s="130">
+        <v>53574.31</v>
+      </c>
+      <c r="E4" s="130">
+        <v>50400.84</v>
+      </c>
+      <c r="F4" s="205" t="s">
+        <v>452</v>
+      </c>
+      <c r="G4" s="223">
+        <v>45678</v>
+      </c>
+      <c r="H4" s="205">
+        <v>12</v>
+      </c>
+      <c r="I4" s="224" t="s">
+        <v>136</v>
+      </c>
+      <c r="K4" s="225"/>
+    </row>
+    <row r="5" spans="1:11" ht="27" customHeight="1">
+      <c r="A5" s="206"/>
+      <c r="B5" s="206"/>
+      <c r="C5" s="159" t="s">
+        <v>450</v>
+      </c>
+      <c r="D5" s="130">
+        <v>29540.43</v>
+      </c>
+      <c r="E5" s="130">
+        <v>27845.48</v>
+      </c>
+      <c r="F5" s="206"/>
+      <c r="G5" s="226"/>
+      <c r="H5" s="206"/>
+      <c r="I5" s="206"/>
+      <c r="K5" s="225"/>
+    </row>
+    <row r="6" spans="1:11" ht="38.25" customHeight="1">
+      <c r="A6" s="31" t="s">
+        <v>456</v>
+      </c>
+      <c r="B6" s="95" t="s">
+        <v>8</v>
+      </c>
+      <c r="C6" s="159" t="s">
+        <v>469</v>
+      </c>
+      <c r="D6" s="130">
+        <v>240000</v>
+      </c>
+      <c r="E6" s="196">
+        <v>240000</v>
+      </c>
+      <c r="F6" s="31" t="s">
+        <v>470</v>
+      </c>
+      <c r="G6" s="163">
+        <v>45680</v>
+      </c>
+      <c r="H6" s="31">
+        <v>24</v>
+      </c>
+      <c r="I6" s="95" t="s">
+        <v>137</v>
+      </c>
+      <c r="K6" s="225"/>
+    </row>
+    <row r="7" spans="1:11" ht="38.25" customHeight="1">
+      <c r="A7" s="31" t="s">
+        <v>457</v>
+      </c>
+      <c r="B7" s="95" t="s">
+        <v>8</v>
+      </c>
+      <c r="C7" s="159" t="s">
+        <v>471</v>
+      </c>
+      <c r="D7" s="130">
+        <v>207011.89</v>
+      </c>
+      <c r="E7" s="196">
+        <v>207004.68</v>
+      </c>
+      <c r="F7" s="31" t="s">
+        <v>115</v>
+      </c>
+      <c r="G7" s="163">
+        <v>45684</v>
+      </c>
+      <c r="H7" s="31">
+        <v>12</v>
+      </c>
+      <c r="I7" s="95" t="s">
+        <v>137</v>
+      </c>
+      <c r="K7" s="225"/>
+    </row>
+    <row r="8" spans="1:11" ht="38.25" customHeight="1">
+      <c r="A8" s="31" t="s">
+        <v>472</v>
+      </c>
+      <c r="B8" s="95" t="s">
+        <v>16</v>
+      </c>
+      <c r="C8" s="159" t="s">
+        <v>516</v>
+      </c>
+      <c r="D8" s="130">
+        <v>170230.7</v>
+      </c>
+      <c r="E8" s="196">
+        <v>170230.7</v>
+      </c>
+      <c r="F8" s="31" t="s">
+        <v>517</v>
+      </c>
+      <c r="G8" s="163">
+        <v>45686</v>
+      </c>
+      <c r="H8" s="31">
+        <v>12</v>
+      </c>
+      <c r="I8" s="95" t="s">
+        <v>518</v>
+      </c>
+      <c r="K8" s="225"/>
+    </row>
+    <row r="9" spans="1:11" ht="38.25" customHeight="1">
+      <c r="A9" s="31" t="s">
+        <v>449</v>
+      </c>
+      <c r="B9" s="95" t="s">
+        <v>16</v>
+      </c>
+      <c r="C9" s="159" t="s">
+        <v>454</v>
+      </c>
+      <c r="D9" s="130">
+        <v>1551000</v>
+      </c>
+      <c r="E9" s="196">
+        <v>1469400</v>
+      </c>
+      <c r="F9" s="31" t="s">
+        <v>453</v>
+      </c>
+      <c r="G9" s="163">
+        <v>45737</v>
+      </c>
+      <c r="H9" s="31">
+        <v>12</v>
+      </c>
+      <c r="I9" s="95" t="s">
+        <v>136</v>
+      </c>
+      <c r="K9" s="225"/>
+    </row>
+    <row r="10" spans="1:11" s="101" customFormat="1" ht="38.25" customHeight="1">
+      <c r="A10" s="95" t="s">
+        <v>458</v>
+      </c>
+      <c r="B10" s="95" t="s">
+        <v>16</v>
+      </c>
+      <c r="C10" s="100" t="s">
+        <v>473</v>
+      </c>
+      <c r="D10" s="130">
+        <v>443000</v>
+      </c>
+      <c r="E10" s="130">
+        <v>413900</v>
+      </c>
+      <c r="F10" s="31" t="s">
+        <v>453</v>
+      </c>
+      <c r="G10" s="171">
+        <v>45737</v>
+      </c>
+      <c r="H10" s="95">
+        <v>72</v>
+      </c>
+      <c r="I10" s="95" t="s">
+        <v>136</v>
+      </c>
+      <c r="K10" s="227"/>
+    </row>
+    <row r="11" spans="1:11" s="101" customFormat="1" ht="38.25" customHeight="1">
+      <c r="A11" s="95" t="s">
+        <v>459</v>
+      </c>
+      <c r="B11" s="95" t="s">
+        <v>8</v>
+      </c>
+      <c r="C11" s="100" t="s">
+        <v>474</v>
+      </c>
+      <c r="D11" s="130">
+        <v>160000</v>
+      </c>
+      <c r="E11" s="130">
+        <v>104806</v>
+      </c>
+      <c r="F11" s="195" t="s">
+        <v>475</v>
+      </c>
+      <c r="G11" s="171">
+        <v>45769</v>
+      </c>
+      <c r="H11" s="95">
+        <v>24</v>
+      </c>
+      <c r="I11" s="95" t="s">
+        <v>136</v>
+      </c>
+      <c r="K11" s="227"/>
+    </row>
+    <row r="12" spans="1:11" s="101" customFormat="1" ht="38.25" customHeight="1">
+      <c r="A12" s="95" t="s">
+        <v>460</v>
+      </c>
+      <c r="B12" s="95" t="s">
+        <v>8</v>
+      </c>
+      <c r="C12" s="100" t="s">
+        <v>476</v>
+      </c>
+      <c r="D12" s="130">
+        <v>33637.03</v>
+      </c>
+      <c r="E12" s="130">
+        <v>29286.61</v>
+      </c>
+      <c r="F12" s="95" t="s">
+        <v>477</v>
+      </c>
+      <c r="G12" s="171">
+        <v>45774</v>
+      </c>
+      <c r="H12" s="95">
+        <v>12</v>
+      </c>
+      <c r="I12" s="95" t="s">
+        <v>136</v>
+      </c>
+      <c r="K12" s="227"/>
+    </row>
+    <row r="13" spans="1:11" s="101" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A13" s="228" t="s">
+        <v>461</v>
+      </c>
+      <c r="B13" s="205" t="s">
+        <v>8</v>
+      </c>
+      <c r="C13" s="159" t="s">
+        <v>519</v>
+      </c>
+      <c r="D13" s="229">
+        <v>82746.600000000006</v>
+      </c>
+      <c r="E13" s="196">
+        <v>74847.199999999997</v>
+      </c>
+      <c r="F13" s="203" t="s">
+        <v>478</v>
+      </c>
+      <c r="G13" s="230">
+        <v>45789</v>
+      </c>
+      <c r="H13" s="228">
+        <v>24</v>
+      </c>
+      <c r="I13" s="205" t="s">
+        <v>136</v>
+      </c>
+      <c r="K13" s="227"/>
+    </row>
+    <row r="14" spans="1:11" s="101" customFormat="1" ht="29.25" customHeight="1">
+      <c r="A14" s="231"/>
+      <c r="B14" s="206"/>
+      <c r="C14" s="159" t="s">
+        <v>520</v>
+      </c>
+      <c r="D14" s="130">
+        <v>197278</v>
+      </c>
+      <c r="E14" s="196">
+        <v>184088</v>
+      </c>
+      <c r="F14" s="204"/>
+      <c r="G14" s="232"/>
+      <c r="H14" s="231"/>
+      <c r="I14" s="206"/>
+      <c r="K14" s="227"/>
+    </row>
+    <row r="15" spans="1:11" s="101" customFormat="1" ht="38.25" customHeight="1">
+      <c r="A15" s="31" t="s">
+        <v>462</v>
+      </c>
+      <c r="B15" s="95" t="s">
+        <v>16</v>
+      </c>
+      <c r="C15" s="159" t="s">
+        <v>479</v>
+      </c>
+      <c r="D15" s="130">
+        <v>8730000</v>
+      </c>
+      <c r="E15" s="196">
+        <v>6850000</v>
+      </c>
+      <c r="F15" s="31" t="s">
+        <v>480</v>
+      </c>
+      <c r="G15" s="163">
+        <v>45796</v>
+      </c>
+      <c r="H15" s="31">
+        <v>72</v>
+      </c>
+      <c r="I15" s="95" t="s">
+        <v>136</v>
+      </c>
+      <c r="K15" s="227"/>
+    </row>
+    <row r="16" spans="1:11" s="101" customFormat="1" ht="38.25" customHeight="1">
+      <c r="A16" s="31" t="s">
+        <v>490</v>
+      </c>
+      <c r="B16" s="95" t="s">
+        <v>8</v>
+      </c>
+      <c r="C16" s="159" t="s">
+        <v>499</v>
+      </c>
+      <c r="D16" s="130">
+        <v>60480</v>
+      </c>
+      <c r="E16" s="196">
+        <v>59040</v>
+      </c>
+      <c r="F16" s="31" t="s">
+        <v>500</v>
+      </c>
+      <c r="G16" s="163">
+        <v>45817</v>
+      </c>
+      <c r="H16" s="31">
+        <v>24</v>
+      </c>
+      <c r="I16" s="95" t="s">
+        <v>136</v>
+      </c>
+      <c r="K16" s="227"/>
+    </row>
+    <row r="17" spans="1:11" s="101" customFormat="1" ht="38.25" customHeight="1">
+      <c r="A17" s="31" t="s">
+        <v>463</v>
+      </c>
+      <c r="B17" s="95" t="s">
+        <v>16</v>
+      </c>
+      <c r="C17" s="159" t="s">
+        <v>481</v>
+      </c>
+      <c r="D17" s="130">
+        <v>16107642.26</v>
+      </c>
+      <c r="E17" s="233" t="s">
+        <v>483</v>
+      </c>
+      <c r="F17" s="31" t="s">
+        <v>482</v>
+      </c>
+      <c r="G17" s="163">
+        <v>45821</v>
+      </c>
+      <c r="H17" s="31">
+        <v>24</v>
+      </c>
+      <c r="I17" s="95" t="s">
+        <v>136</v>
+      </c>
+      <c r="K17" s="227"/>
+    </row>
+    <row r="18" spans="1:11" s="101" customFormat="1" ht="38.25" customHeight="1">
+      <c r="A18" s="31" t="s">
+        <v>491</v>
+      </c>
+      <c r="B18" s="95" t="s">
+        <v>8</v>
+      </c>
+      <c r="C18" s="159" t="s">
+        <v>501</v>
+      </c>
+      <c r="D18" s="130">
+        <v>30000</v>
+      </c>
+      <c r="E18" s="196">
+        <v>30000</v>
+      </c>
+      <c r="F18" s="31" t="s">
+        <v>502</v>
+      </c>
+      <c r="G18" s="163">
+        <v>45863</v>
+      </c>
+      <c r="H18" s="31">
+        <v>12</v>
+      </c>
+      <c r="I18" s="95" t="s">
+        <v>136</v>
+      </c>
+      <c r="K18" s="227"/>
+    </row>
+    <row r="19" spans="1:11" s="101" customFormat="1" ht="38.25" customHeight="1">
+      <c r="A19" s="31" t="s">
+        <v>464</v>
+      </c>
+      <c r="B19" s="95" t="s">
+        <v>8</v>
+      </c>
+      <c r="C19" s="159" t="s">
+        <v>484</v>
+      </c>
+      <c r="D19" s="130">
+        <v>180240</v>
+      </c>
+      <c r="E19" s="196">
+        <v>174768</v>
+      </c>
+      <c r="F19" s="31" t="s">
+        <v>485</v>
+      </c>
+      <c r="G19" s="163">
+        <v>45891</v>
+      </c>
+      <c r="H19" s="31">
+        <v>24</v>
+      </c>
+      <c r="I19" s="95" t="s">
+        <v>136</v>
+      </c>
+      <c r="K19" s="227"/>
+    </row>
+    <row r="20" spans="1:11" s="101" customFormat="1" ht="38.25" customHeight="1">
+      <c r="A20" s="31" t="s">
+        <v>492</v>
+      </c>
+      <c r="B20" s="95" t="s">
+        <v>8</v>
+      </c>
+      <c r="C20" s="159" t="s">
+        <v>503</v>
+      </c>
+      <c r="D20" s="130">
+        <v>60000</v>
+      </c>
+      <c r="E20" s="196">
+        <v>59640</v>
+      </c>
+      <c r="F20" s="31" t="s">
+        <v>262</v>
+      </c>
+      <c r="G20" s="163">
+        <v>45901</v>
+      </c>
+      <c r="H20" s="31">
+        <v>24</v>
+      </c>
+      <c r="I20" s="95" t="s">
+        <v>136</v>
+      </c>
+      <c r="K20" s="227"/>
+    </row>
+    <row r="21" spans="1:11" s="101" customFormat="1" ht="38.25" customHeight="1">
+      <c r="A21" s="31" t="s">
+        <v>493</v>
+      </c>
+      <c r="B21" s="198" t="s">
+        <v>266</v>
+      </c>
+      <c r="C21" s="159" t="s">
+        <v>504</v>
+      </c>
+      <c r="D21" s="130">
+        <v>150941.04999999999</v>
+      </c>
+      <c r="E21" s="196">
+        <v>99249.89</v>
+      </c>
+      <c r="F21" s="31" t="s">
+        <v>505</v>
+      </c>
+      <c r="G21" s="163">
+        <v>45968</v>
+      </c>
+      <c r="H21" s="31">
+        <v>60</v>
+      </c>
+      <c r="I21" s="95" t="s">
+        <v>136</v>
+      </c>
+      <c r="K21" s="227"/>
+    </row>
+    <row r="22" spans="1:11" s="101" customFormat="1" ht="38.25" customHeight="1">
+      <c r="A22" s="31" t="s">
+        <v>495</v>
+      </c>
+      <c r="B22" s="198" t="s">
+        <v>8</v>
+      </c>
+      <c r="C22" s="159" t="s">
+        <v>506</v>
+      </c>
+      <c r="D22" s="130">
+        <v>91000</v>
+      </c>
+      <c r="E22" s="196" t="s">
+        <v>507</v>
+      </c>
+      <c r="F22" s="31" t="s">
+        <v>304</v>
+      </c>
+      <c r="G22" s="163">
+        <v>45978</v>
+      </c>
+      <c r="H22" s="31">
+        <v>24</v>
+      </c>
+      <c r="I22" s="95" t="s">
+        <v>136</v>
+      </c>
+      <c r="K22" s="227"/>
+    </row>
+    <row r="23" spans="1:11" s="101" customFormat="1" ht="38.25" customHeight="1">
+      <c r="A23" s="31" t="s">
+        <v>494</v>
+      </c>
+      <c r="B23" s="198" t="s">
+        <v>8</v>
+      </c>
+      <c r="C23" s="159" t="s">
+        <v>508</v>
+      </c>
+      <c r="D23" s="130">
+        <v>39984</v>
+      </c>
+      <c r="E23" s="196">
+        <v>39984</v>
+      </c>
+      <c r="F23" s="31" t="s">
+        <v>509</v>
+      </c>
+      <c r="G23" s="163">
+        <v>45979</v>
+      </c>
+      <c r="H23" s="31">
+        <v>24</v>
+      </c>
+      <c r="I23" s="95" t="s">
+        <v>137</v>
+      </c>
+      <c r="K23" s="227"/>
+    </row>
+    <row r="24" spans="1:11" s="101" customFormat="1" ht="41.25" customHeight="1">
+      <c r="A24" s="31" t="s">
+        <v>465</v>
+      </c>
+      <c r="B24" s="101" t="s">
+        <v>16</v>
+      </c>
+      <c r="C24" s="159" t="s">
+        <v>487</v>
+      </c>
+      <c r="D24" s="130">
+        <v>7375000</v>
+      </c>
+      <c r="E24" s="196">
+        <v>7133000</v>
+      </c>
+      <c r="F24" s="31" t="s">
+        <v>486</v>
+      </c>
+      <c r="G24" s="163">
+        <v>45960</v>
+      </c>
+      <c r="H24" s="31">
+        <v>69</v>
+      </c>
+      <c r="I24" s="95" t="s">
+        <v>136</v>
+      </c>
+      <c r="K24" s="227"/>
+    </row>
+    <row r="25" spans="1:11" s="101" customFormat="1" ht="38.25" customHeight="1">
+      <c r="A25" s="31" t="s">
+        <v>466</v>
+      </c>
+      <c r="B25" s="95" t="s">
+        <v>8</v>
+      </c>
+      <c r="C25" s="159" t="s">
+        <v>409</v>
+      </c>
+      <c r="D25" s="130">
+        <v>140000</v>
+      </c>
+      <c r="E25" s="196">
+        <v>96648.78</v>
+      </c>
+      <c r="F25" s="31" t="s">
+        <v>488</v>
+      </c>
+      <c r="G25" s="163">
+        <v>45987</v>
+      </c>
+      <c r="H25" s="31">
+        <v>12</v>
+      </c>
+      <c r="I25" s="95" t="s">
+        <v>136</v>
+      </c>
+      <c r="K25" s="227"/>
+    </row>
+    <row r="26" spans="1:11" s="101" customFormat="1" ht="38.25" customHeight="1">
+      <c r="A26" s="31" t="s">
+        <v>496</v>
+      </c>
+      <c r="B26" s="95" t="s">
+        <v>266</v>
+      </c>
+      <c r="C26" s="159" t="s">
+        <v>510</v>
+      </c>
+      <c r="D26" s="130">
+        <v>122311.44</v>
+      </c>
+      <c r="E26" s="130">
+        <v>118657.06</v>
+      </c>
+      <c r="F26" s="31" t="s">
+        <v>511</v>
+      </c>
+      <c r="G26" s="163">
+        <v>45994</v>
+      </c>
+      <c r="H26" s="31">
+        <v>1</v>
+      </c>
+      <c r="I26" s="95" t="s">
+        <v>136</v>
+      </c>
+      <c r="K26" s="227"/>
+    </row>
+    <row r="27" spans="1:11" s="101" customFormat="1" ht="38.25" customHeight="1">
+      <c r="A27" s="31" t="s">
+        <v>497</v>
+      </c>
+      <c r="B27" s="95" t="s">
+        <v>8</v>
+      </c>
+      <c r="C27" s="159" t="s">
+        <v>512</v>
+      </c>
+      <c r="D27" s="130">
+        <v>25000</v>
+      </c>
+      <c r="E27" s="196">
+        <v>22740</v>
+      </c>
+      <c r="F27" s="31" t="s">
+        <v>513</v>
+      </c>
+      <c r="G27" s="163">
+        <v>46010</v>
+      </c>
+      <c r="H27" s="31">
+        <v>12</v>
+      </c>
+      <c r="I27" s="95" t="s">
+        <v>136</v>
+      </c>
+      <c r="K27" s="227"/>
+    </row>
+    <row r="28" spans="1:11" s="101" customFormat="1" ht="38.25" customHeight="1">
+      <c r="A28" s="31" t="s">
+        <v>498</v>
+      </c>
+      <c r="B28" s="95" t="s">
+        <v>16</v>
+      </c>
+      <c r="C28" s="159" t="s">
+        <v>514</v>
+      </c>
+      <c r="D28" s="130">
+        <v>102756.02</v>
+      </c>
+      <c r="E28" s="196" t="s">
+        <v>515</v>
+      </c>
+      <c r="F28" s="31" t="s">
+        <v>130</v>
+      </c>
+      <c r="G28" s="163">
+        <v>46010</v>
+      </c>
+      <c r="H28" s="31">
+        <v>36</v>
+      </c>
+      <c r="I28" s="95" t="s">
+        <v>136</v>
+      </c>
+      <c r="K28" s="227"/>
+    </row>
+    <row r="29" spans="1:11" s="101" customFormat="1" ht="38.25" customHeight="1">
+      <c r="A29" s="31" t="s">
+        <v>467</v>
+      </c>
+      <c r="B29" s="95" t="s">
+        <v>8</v>
+      </c>
+      <c r="C29" s="159" t="s">
+        <v>489</v>
+      </c>
+      <c r="D29" s="130">
+        <v>499218.12</v>
+      </c>
+      <c r="E29" s="196">
+        <v>383652</v>
+      </c>
+      <c r="F29" s="31" t="s">
+        <v>271</v>
+      </c>
+      <c r="G29" s="163">
+        <v>46015</v>
+      </c>
+      <c r="H29" s="31">
+        <v>36</v>
+      </c>
+      <c r="I29" s="95" t="s">
+        <v>136</v>
+      </c>
+      <c r="K29" s="227"/>
+    </row>
+    <row r="30" spans="1:11" ht="15" customHeight="1">
+      <c r="A30" s="190"/>
+      <c r="B30" s="182"/>
+      <c r="C30" s="178"/>
+      <c r="D30" s="229"/>
+      <c r="E30" s="234"/>
+      <c r="F30" s="190"/>
+      <c r="G30" s="235"/>
+      <c r="H30" s="190"/>
+      <c r="I30" s="128"/>
+    </row>
+    <row r="31" spans="1:11" ht="15" customHeight="1">
+      <c r="A31" s="190"/>
+      <c r="C31" s="178"/>
+      <c r="D31" s="229"/>
+      <c r="E31" s="234"/>
+      <c r="F31" s="190"/>
+      <c r="G31" s="235"/>
+      <c r="H31" s="190"/>
+      <c r="I31" s="128"/>
+    </row>
+    <row r="32" spans="1:11" ht="15" customHeight="1">
+      <c r="A32" s="190"/>
+      <c r="C32" s="178"/>
+      <c r="D32" s="229"/>
+      <c r="E32" s="234"/>
+      <c r="F32" s="190"/>
+      <c r="G32" s="235"/>
+      <c r="H32" s="190"/>
+      <c r="I32" s="128"/>
+    </row>
+    <row r="33" spans="1:9" ht="15" customHeight="1">
+      <c r="A33" s="190"/>
+      <c r="C33" s="178"/>
+      <c r="D33" s="229"/>
+      <c r="E33" s="234"/>
+      <c r="F33" s="190"/>
+      <c r="G33" s="235"/>
+      <c r="H33" s="190"/>
+      <c r="I33" s="128"/>
+    </row>
+    <row r="34" spans="1:9" ht="15" customHeight="1">
+      <c r="A34" s="190"/>
+      <c r="C34" s="178"/>
+      <c r="D34" s="229"/>
+      <c r="E34" s="234"/>
+      <c r="F34" s="190"/>
+      <c r="G34" s="235"/>
+      <c r="H34" s="190"/>
+      <c r="I34" s="128"/>
+    </row>
+    <row r="35" spans="1:9" ht="15" customHeight="1">
+      <c r="A35" s="190"/>
+      <c r="C35" s="178"/>
+      <c r="D35" s="229"/>
+      <c r="E35" s="234"/>
+      <c r="F35" s="190"/>
+      <c r="G35" s="235"/>
+      <c r="H35" s="190"/>
+      <c r="I35" s="128"/>
+    </row>
+    <row r="36" spans="1:9">
+      <c r="A36" s="190"/>
+      <c r="C36" s="178"/>
+      <c r="D36" s="229"/>
+      <c r="E36" s="234"/>
+      <c r="F36" s="190"/>
+      <c r="G36" s="235"/>
+      <c r="H36" s="190"/>
+      <c r="I36" s="128"/>
+    </row>
+    <row r="37" spans="1:9">
+      <c r="A37" s="190"/>
+      <c r="C37" s="178"/>
+      <c r="D37" s="229"/>
+      <c r="E37" s="234"/>
+      <c r="F37" s="190"/>
+      <c r="G37" s="235"/>
+      <c r="H37" s="190"/>
+      <c r="I37" s="128"/>
+    </row>
+    <row r="38" spans="1:9">
+      <c r="A38" s="190"/>
+      <c r="C38" s="178"/>
+      <c r="D38" s="229"/>
+      <c r="E38" s="234"/>
+      <c r="F38" s="190"/>
+      <c r="G38" s="235"/>
+      <c r="H38" s="190"/>
+      <c r="I38" s="128"/>
+    </row>
+    <row r="39" spans="1:9">
+      <c r="A39" s="190"/>
+      <c r="C39" s="178"/>
+      <c r="D39" s="229"/>
+      <c r="E39" s="234"/>
+      <c r="F39" s="190"/>
+      <c r="G39" s="235"/>
+      <c r="H39" s="190"/>
+      <c r="I39" s="128"/>
+    </row>
+    <row r="40" spans="1:9">
+      <c r="A40" s="190"/>
+      <c r="C40" s="178"/>
+      <c r="D40" s="229"/>
+      <c r="E40" s="234"/>
+      <c r="F40" s="190"/>
+      <c r="G40" s="235"/>
+      <c r="H40" s="190"/>
+      <c r="I40" s="128"/>
+    </row>
+    <row r="41" spans="1:9">
+      <c r="A41" s="190"/>
+      <c r="C41" s="178"/>
+      <c r="D41" s="229"/>
+      <c r="E41" s="234"/>
+      <c r="F41" s="190"/>
+      <c r="G41" s="235"/>
+      <c r="H41" s="190"/>
+      <c r="I41" s="128"/>
+    </row>
+    <row r="42" spans="1:9">
+      <c r="A42" s="190"/>
+      <c r="C42" s="178"/>
+      <c r="D42" s="229"/>
+      <c r="E42" s="234"/>
+      <c r="F42" s="190"/>
+      <c r="G42" s="235"/>
+      <c r="H42" s="190"/>
+      <c r="I42" s="128"/>
+    </row>
+    <row r="43" spans="1:9">
+      <c r="A43" s="190"/>
+      <c r="C43" s="178"/>
+      <c r="D43" s="229"/>
+      <c r="E43" s="234"/>
+      <c r="F43" s="190"/>
+      <c r="G43" s="235"/>
+      <c r="H43" s="190"/>
+      <c r="I43" s="128"/>
+    </row>
+    <row r="44" spans="1:9">
+      <c r="A44" s="190"/>
+      <c r="C44" s="178"/>
+      <c r="D44" s="229"/>
+      <c r="E44" s="234"/>
+      <c r="F44" s="190"/>
+      <c r="G44" s="235"/>
+      <c r="H44" s="190"/>
+      <c r="I44" s="128"/>
+    </row>
+    <row r="45" spans="1:9">
+      <c r="A45" s="190"/>
+      <c r="C45" s="178"/>
+      <c r="D45" s="229"/>
+      <c r="E45" s="234"/>
+      <c r="F45" s="190"/>
+      <c r="G45" s="235"/>
+      <c r="H45" s="190"/>
+      <c r="I45" s="128"/>
+    </row>
+    <row r="46" spans="1:9">
+      <c r="A46" s="190"/>
+      <c r="C46" s="178"/>
+      <c r="D46" s="229"/>
+      <c r="E46" s="234"/>
+      <c r="F46" s="190"/>
+      <c r="G46" s="235"/>
+      <c r="H46" s="190"/>
+      <c r="I46" s="128"/>
+    </row>
+    <row r="47" spans="1:9">
+      <c r="A47" s="190"/>
+      <c r="C47" s="178"/>
+      <c r="D47" s="229"/>
+      <c r="E47" s="234"/>
+      <c r="F47" s="190"/>
+      <c r="G47" s="235"/>
+      <c r="H47" s="190"/>
+      <c r="I47" s="128"/>
+    </row>
+    <row r="48" spans="1:9">
+      <c r="A48" s="190"/>
+      <c r="C48" s="178"/>
+      <c r="D48" s="229"/>
+      <c r="E48" s="234"/>
+      <c r="F48" s="190"/>
+      <c r="G48" s="235"/>
+      <c r="H48" s="190"/>
+      <c r="I48" s="128"/>
+    </row>
+    <row r="49" spans="1:10">
+      <c r="A49" s="190"/>
+      <c r="C49" s="178"/>
+      <c r="D49" s="229"/>
+      <c r="E49" s="234"/>
+      <c r="F49" s="190"/>
+      <c r="G49" s="235"/>
+      <c r="H49" s="190"/>
+      <c r="I49" s="128"/>
+      <c r="J49" s="225"/>
+    </row>
+    <row r="50" spans="1:10">
+      <c r="A50" s="190"/>
+      <c r="C50" s="178"/>
+      <c r="D50" s="229"/>
+      <c r="E50" s="234"/>
+      <c r="F50" s="190"/>
+      <c r="G50" s="235"/>
+      <c r="H50" s="190"/>
+      <c r="I50" s="128"/>
+    </row>
+    <row r="51" spans="1:10">
+      <c r="A51" s="190"/>
+      <c r="C51" s="178"/>
+      <c r="D51" s="229"/>
+      <c r="E51" s="234"/>
+      <c r="F51" s="190"/>
+      <c r="G51" s="235"/>
+      <c r="H51" s="190"/>
+      <c r="I51" s="128"/>
+    </row>
+    <row r="52" spans="1:10">
+      <c r="A52" s="190"/>
+      <c r="C52" s="178"/>
+      <c r="D52" s="229"/>
+      <c r="E52" s="234"/>
+      <c r="F52" s="190"/>
+      <c r="G52" s="235"/>
+      <c r="H52" s="190"/>
+      <c r="I52" s="128"/>
+    </row>
+    <row r="53" spans="1:10">
+      <c r="A53" s="190"/>
+      <c r="C53" s="178"/>
+      <c r="D53" s="229"/>
+      <c r="E53" s="234"/>
+      <c r="F53" s="190"/>
+      <c r="G53" s="235"/>
+      <c r="H53" s="190"/>
+      <c r="I53" s="128"/>
+    </row>
+    <row r="54" spans="1:10">
+      <c r="A54" s="190"/>
+      <c r="C54" s="178"/>
+      <c r="D54" s="229"/>
+      <c r="E54" s="234"/>
+      <c r="F54" s="190"/>
+      <c r="G54" s="235"/>
+      <c r="H54" s="190"/>
+      <c r="I54" s="128"/>
+    </row>
+    <row r="55" spans="1:10">
+      <c r="A55" s="190"/>
+      <c r="C55" s="178"/>
+      <c r="D55" s="229"/>
+      <c r="E55" s="234"/>
+      <c r="F55" s="190"/>
+      <c r="G55" s="235"/>
+      <c r="H55" s="190"/>
+      <c r="I55" s="128"/>
+    </row>
+    <row r="56" spans="1:10">
+      <c r="A56" s="190"/>
+      <c r="C56" s="178"/>
+      <c r="D56" s="229"/>
+      <c r="E56" s="234"/>
+      <c r="F56" s="190"/>
+      <c r="G56" s="235"/>
+      <c r="H56" s="190"/>
+      <c r="I56" s="128"/>
+    </row>
+    <row r="57" spans="1:10">
+      <c r="A57" s="190"/>
+      <c r="C57" s="178"/>
+      <c r="D57" s="229"/>
+      <c r="E57" s="234"/>
+      <c r="F57" s="190"/>
+      <c r="G57" s="235"/>
+      <c r="H57" s="190"/>
+      <c r="I57" s="128"/>
+    </row>
+    <row r="58" spans="1:10">
+      <c r="A58" s="190"/>
+      <c r="C58" s="178"/>
+      <c r="D58" s="229"/>
+      <c r="E58" s="234"/>
+      <c r="F58" s="190"/>
+      <c r="G58" s="235"/>
+      <c r="H58" s="190"/>
+      <c r="I58" s="128"/>
+    </row>
+    <row r="59" spans="1:10">
+      <c r="A59" s="190"/>
+      <c r="C59" s="178"/>
+      <c r="D59" s="229"/>
+      <c r="E59" s="234"/>
+      <c r="F59" s="190"/>
+      <c r="G59" s="235"/>
+      <c r="H59" s="190"/>
+      <c r="I59" s="128"/>
+    </row>
+    <row r="60" spans="1:10">
+      <c r="A60" s="190"/>
+      <c r="C60" s="178"/>
+      <c r="D60" s="229"/>
+      <c r="E60" s="234"/>
+      <c r="F60" s="190"/>
+      <c r="G60" s="235"/>
+      <c r="H60" s="190"/>
+      <c r="I60" s="128"/>
+    </row>
+    <row r="61" spans="1:10">
+      <c r="A61" s="190"/>
+      <c r="C61" s="178"/>
+      <c r="D61" s="229"/>
+      <c r="E61" s="234"/>
+      <c r="F61" s="190"/>
+      <c r="G61" s="235"/>
+      <c r="H61" s="190"/>
+      <c r="I61" s="128"/>
+    </row>
+    <row r="62" spans="1:10">
+      <c r="A62" s="190"/>
+      <c r="C62" s="178"/>
+      <c r="D62" s="229"/>
+      <c r="E62" s="234"/>
+      <c r="F62" s="190"/>
+      <c r="G62" s="235"/>
+      <c r="H62" s="190"/>
+      <c r="I62" s="128"/>
+    </row>
+    <row r="63" spans="1:10">
+      <c r="A63" s="190"/>
+      <c r="C63" s="178"/>
+      <c r="D63" s="229"/>
+      <c r="E63" s="234"/>
+      <c r="F63" s="190"/>
+      <c r="G63" s="235"/>
+      <c r="H63" s="190"/>
+      <c r="I63" s="128"/>
+    </row>
+    <row r="64" spans="1:10">
+      <c r="A64" s="190"/>
+      <c r="C64" s="178"/>
+      <c r="D64" s="229"/>
+      <c r="E64" s="234"/>
+      <c r="F64" s="190"/>
+      <c r="G64" s="235"/>
+      <c r="H64" s="190"/>
+      <c r="I64" s="128"/>
+    </row>
+    <row r="65" spans="1:9">
+      <c r="A65" s="190"/>
+      <c r="C65" s="178"/>
+      <c r="D65" s="229"/>
+      <c r="E65" s="234"/>
+      <c r="F65" s="190"/>
+      <c r="G65" s="235"/>
+      <c r="H65" s="190"/>
+      <c r="I65" s="128"/>
+    </row>
+    <row r="66" spans="1:9">
+      <c r="A66" s="197"/>
+      <c r="I66" s="128"/>
+    </row>
+    <row r="67" spans="1:9">
+      <c r="A67" s="105"/>
+      <c r="C67" s="105"/>
+      <c r="D67" s="102"/>
+      <c r="E67" s="102"/>
+      <c r="F67" s="128"/>
+      <c r="G67" s="236"/>
+      <c r="H67" s="128"/>
+      <c r="I67" s="128"/>
+    </row>
+    <row r="68" spans="1:9">
+      <c r="A68" s="105"/>
+      <c r="C68" s="105"/>
+      <c r="D68" s="102"/>
+      <c r="E68" s="129"/>
+      <c r="F68" s="128"/>
+      <c r="G68" s="236"/>
+      <c r="H68" s="128"/>
+      <c r="I68" s="128"/>
+    </row>
+    <row r="69" spans="1:9">
+      <c r="A69" s="105"/>
+      <c r="C69" s="101"/>
+      <c r="D69" s="102"/>
+      <c r="E69" s="102"/>
+      <c r="F69" s="128"/>
+      <c r="G69" s="236"/>
+      <c r="H69" s="128"/>
+      <c r="I69" s="128"/>
+    </row>
+    <row r="70" spans="1:9">
+      <c r="A70" s="105"/>
+      <c r="C70" s="101"/>
+      <c r="D70" s="102"/>
+      <c r="E70" s="102"/>
+      <c r="G70" s="236"/>
+      <c r="H70" s="128"/>
+      <c r="I70" s="128"/>
+    </row>
+    <row r="73" spans="1:9">
+      <c r="A73" s="202"/>
+      <c r="B73" s="202"/>
+      <c r="C73" s="202"/>
+      <c r="D73" s="202"/>
+    </row>
+  </sheetData>
+  <mergeCells count="14">
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A73:D73"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="F4:F5"/>
+    <mergeCell ref="G4:G5"/>
+    <mergeCell ref="I4:I5"/>
+    <mergeCell ref="H4:H5"/>
+    <mergeCell ref="A13:A14"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="F13:F14"/>
+    <mergeCell ref="G13:G14"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="I13:I14"/>
+  </mergeCells>
+  <phoneticPr fontId="22" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:K68"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:XFD24"/>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="11.28515625" style="132" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.85546875" style="116" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="57.42578125" style="132" customWidth="1"/>
     <col min="4" max="5" width="13.28515625" style="132" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="22.85546875" style="132" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="8.140625" style="132" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="9.85546875" style="132" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="28" style="132" customWidth="1"/>
     <col min="10" max="16384" width="11.42578125" style="132"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="41.25" customHeight="1" thickBot="1">
-      <c r="A1" s="190" t="s">
+      <c r="A1" s="207" t="s">
         <v>385</v>
       </c>
-      <c r="B1" s="191"/>
-[...6 lines deleted...]
-      <c r="I1" s="192"/>
+      <c r="B1" s="208"/>
+      <c r="C1" s="208"/>
+      <c r="D1" s="208"/>
+      <c r="E1" s="208"/>
+      <c r="F1" s="208"/>
+      <c r="G1" s="208"/>
+      <c r="H1" s="208"/>
+      <c r="I1" s="209"/>
     </row>
     <row r="2" spans="1:11" ht="38.25">
       <c r="A2" s="165" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="166" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="167" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="168" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="168" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="166" t="s">
         <v>324</v>
       </c>
       <c r="G2" s="166" t="s">
         <v>5</v>
       </c>
       <c r="H2" s="169" t="s">
         <v>443</v>
@@ -3462,81 +5191,81 @@
         <v>8</v>
       </c>
       <c r="C21" s="100" t="s">
         <v>410</v>
       </c>
       <c r="D21" s="175">
         <v>17880.89</v>
       </c>
       <c r="E21" s="175">
         <v>12450</v>
       </c>
       <c r="F21" s="100" t="s">
         <v>435</v>
       </c>
       <c r="G21" s="174">
         <v>45636</v>
       </c>
       <c r="H21" s="95">
         <v>12</v>
       </c>
       <c r="I21" s="95" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="40.5" customHeight="1">
-      <c r="A22" s="188" t="s">
+      <c r="A22" s="205" t="s">
         <v>425</v>
       </c>
-      <c r="B22" s="188" t="s">
+      <c r="B22" s="205" t="s">
         <v>16</v>
       </c>
       <c r="C22" s="100" t="s">
         <v>411</v>
       </c>
       <c r="D22" s="175">
         <v>480000</v>
       </c>
       <c r="E22" s="175">
         <v>463439.64</v>
       </c>
       <c r="F22" s="100" t="s">
         <v>436</v>
       </c>
       <c r="G22" s="174">
         <v>45644</v>
       </c>
       <c r="H22" s="184">
         <v>60</v>
       </c>
       <c r="I22" s="99" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="23" spans="1:9" s="116" customFormat="1" ht="40.5" customHeight="1">
-      <c r="A23" s="189"/>
-      <c r="B23" s="189"/>
+      <c r="A23" s="206"/>
+      <c r="B23" s="206"/>
       <c r="C23" s="100" t="s">
         <v>412</v>
       </c>
       <c r="D23" s="175">
         <v>192000</v>
       </c>
       <c r="E23" s="175">
         <v>185760</v>
       </c>
       <c r="F23" s="100" t="s">
         <v>420</v>
       </c>
       <c r="G23" s="174">
         <v>45644</v>
       </c>
       <c r="H23" s="184">
         <v>60</v>
       </c>
       <c r="I23" s="99" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="24" spans="1:9" s="116" customFormat="1" ht="15" customHeight="1">
       <c r="B24" s="183"/>
       <c r="C24" s="177"/>
@@ -3930,105 +5659,105 @@
       <c r="G63" s="127"/>
       <c r="H63" s="128"/>
       <c r="I63" s="116"/>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="106"/>
       <c r="C64" s="101"/>
       <c r="D64" s="126"/>
       <c r="E64" s="126"/>
       <c r="F64" s="105"/>
       <c r="G64" s="127"/>
       <c r="H64" s="116"/>
       <c r="I64" s="116"/>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="106"/>
       <c r="C65" s="101"/>
       <c r="D65" s="126"/>
       <c r="E65" s="126"/>
       <c r="F65" s="108"/>
       <c r="G65" s="127"/>
       <c r="H65" s="116"/>
       <c r="I65" s="116"/>
     </row>
     <row r="68" spans="1:9">
-      <c r="A68" s="187"/>
-[...2 lines deleted...]
-      <c r="D68" s="187"/>
+      <c r="A68" s="202"/>
+      <c r="B68" s="202"/>
+      <c r="C68" s="202"/>
+      <c r="D68" s="202"/>
     </row>
   </sheetData>
-  <sortState ref="A3:I23">
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:I23">
     <sortCondition ref="G3:G23"/>
   </sortState>
   <mergeCells count="4">
     <mergeCell ref="A68:D68"/>
     <mergeCell ref="A22:A23"/>
     <mergeCell ref="B22:B23"/>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <phoneticPr fontId="22" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:K71"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
-      <selection sqref="A1:XFD1048576"/>
+      <selection sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="11.28515625" style="132" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.85546875" style="132" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="57.42578125" style="132" customWidth="1"/>
     <col min="4" max="4" width="21.85546875" style="132" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="27.140625" style="132" customWidth="1"/>
     <col min="6" max="6" width="24.7109375" style="132" customWidth="1"/>
     <col min="7" max="7" width="11.42578125" style="132"/>
     <col min="8" max="8" width="20" style="132" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.42578125" style="132" bestFit="1" customWidth="1"/>
     <col min="10" max="16384" width="11.42578125" style="132"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="41.25" customHeight="1" thickBot="1">
-      <c r="A1" s="190" t="s">
+      <c r="A1" s="207" t="s">
         <v>363</v>
       </c>
-      <c r="B1" s="191"/>
-[...6 lines deleted...]
-      <c r="I1" s="192"/>
+      <c r="B1" s="208"/>
+      <c r="C1" s="208"/>
+      <c r="D1" s="208"/>
+      <c r="E1" s="208"/>
+      <c r="F1" s="208"/>
+      <c r="G1" s="208"/>
+      <c r="H1" s="208"/>
+      <c r="I1" s="209"/>
     </row>
     <row r="2" spans="1:11" ht="25.5">
       <c r="A2" s="133" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="134" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="134" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="135" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="135" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="134" t="s">
         <v>324</v>
       </c>
       <c r="G2" s="134" t="s">
         <v>5</v>
       </c>
       <c r="H2" s="136" t="s">
         <v>6</v>
@@ -4906,98 +6635,98 @@
       <c r="I66" s="116"/>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="106"/>
       <c r="B67" s="116"/>
       <c r="C67" s="101"/>
       <c r="D67" s="126"/>
       <c r="E67" s="126"/>
       <c r="F67" s="105"/>
       <c r="G67" s="127"/>
       <c r="H67" s="116"/>
       <c r="I67" s="116"/>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="106"/>
       <c r="B68" s="116"/>
       <c r="C68" s="101"/>
       <c r="D68" s="126"/>
       <c r="E68" s="126"/>
       <c r="F68" s="108"/>
       <c r="G68" s="127"/>
       <c r="H68" s="116"/>
       <c r="I68" s="116"/>
     </row>
     <row r="71" spans="1:9">
-      <c r="A71" s="187"/>
-[...2 lines deleted...]
-      <c r="D71" s="187"/>
+      <c r="A71" s="202"/>
+      <c r="B71" s="202"/>
+      <c r="C71" s="202"/>
+      <c r="D71" s="202"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A71:D71"/>
   </mergeCells>
   <phoneticPr fontId="22" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:K71"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="I7" sqref="I7"/>
+      <selection sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="57.42578125" customWidth="1"/>
     <col min="4" max="4" width="21.85546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="27.140625" customWidth="1"/>
     <col min="6" max="6" width="24.7109375" customWidth="1"/>
     <col min="8" max="8" width="20" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="41.25" customHeight="1" thickBot="1">
-      <c r="A1" s="193" t="s">
+      <c r="A1" s="210" t="s">
         <v>325</v>
       </c>
-      <c r="B1" s="194"/>
-[...6 lines deleted...]
-      <c r="I1" s="195"/>
+      <c r="B1" s="211"/>
+      <c r="C1" s="211"/>
+      <c r="D1" s="211"/>
+      <c r="E1" s="211"/>
+      <c r="F1" s="211"/>
+      <c r="G1" s="211"/>
+      <c r="H1" s="211"/>
+      <c r="I1" s="212"/>
     </row>
     <row r="2" spans="1:11" ht="25.5">
       <c r="A2" s="25" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="26" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="26" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="27" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="27" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="26" t="s">
         <v>324</v>
       </c>
       <c r="G2" s="26" t="s">
         <v>5</v>
       </c>
       <c r="H2" s="28" t="s">
         <v>6</v>
@@ -5853,56 +7582,56 @@
     <row r="32" spans="1:9">
       <c r="A32" s="112"/>
       <c r="B32" s="109"/>
       <c r="C32" s="109"/>
       <c r="D32" s="113"/>
       <c r="E32" s="123"/>
       <c r="F32" s="115"/>
       <c r="G32" s="109"/>
       <c r="H32" s="109"/>
       <c r="I32" s="116"/>
     </row>
     <row r="33" spans="1:10" ht="15.75" thickBot="1">
       <c r="A33" t="s">
         <v>322</v>
       </c>
       <c r="B33" s="109"/>
       <c r="C33" s="109"/>
       <c r="D33" s="113"/>
       <c r="E33" s="123"/>
       <c r="F33" s="115"/>
       <c r="G33" s="109"/>
       <c r="H33" s="109"/>
       <c r="I33" s="116"/>
     </row>
     <row r="34" spans="1:10" ht="15.75" thickBot="1">
-      <c r="A34" s="197" t="s">
+      <c r="A34" s="214" t="s">
         <v>321</v>
       </c>
-      <c r="B34" s="198"/>
-[...1 lines deleted...]
-      <c r="D34" s="199"/>
+      <c r="B34" s="215"/>
+      <c r="C34" s="215"/>
+      <c r="D34" s="216"/>
       <c r="E34" s="123"/>
       <c r="F34" s="115"/>
       <c r="G34" s="109"/>
       <c r="H34" s="109"/>
       <c r="I34" s="116"/>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="112"/>
       <c r="B35" s="109"/>
       <c r="C35" s="109"/>
       <c r="D35" s="109"/>
       <c r="E35" s="123"/>
       <c r="F35" s="109"/>
       <c r="G35" s="109"/>
       <c r="H35" s="109"/>
       <c r="I35" s="116"/>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="112"/>
       <c r="B36" s="109"/>
       <c r="C36" s="109"/>
       <c r="D36" s="119"/>
       <c r="E36" s="123"/>
       <c r="F36" s="109"/>
       <c r="G36" s="109"/>
@@ -6241,97 +7970,97 @@
       <c r="I66" s="116"/>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="106"/>
       <c r="B67" s="116"/>
       <c r="C67" s="101"/>
       <c r="D67" s="126"/>
       <c r="E67" s="126"/>
       <c r="F67" s="105"/>
       <c r="G67" s="127"/>
       <c r="H67" s="116"/>
       <c r="I67" s="116"/>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="106"/>
       <c r="B68" s="116"/>
       <c r="C68" s="101"/>
       <c r="D68" s="126"/>
       <c r="E68" s="126"/>
       <c r="F68" s="108"/>
       <c r="G68" s="127"/>
       <c r="H68" s="116"/>
       <c r="I68" s="116"/>
     </row>
     <row r="71" spans="1:9">
-      <c r="A71" s="196"/>
-[...2 lines deleted...]
-      <c r="D71" s="196"/>
+      <c r="A71" s="213"/>
+      <c r="B71" s="213"/>
+      <c r="C71" s="213"/>
+      <c r="D71" s="213"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A71:D71"/>
     <mergeCell ref="A34:D34"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:K63"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D7" sqref="D7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="57.42578125" customWidth="1"/>
     <col min="4" max="4" width="21.85546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="21.85546875" customWidth="1"/>
     <col min="6" max="6" width="24.140625" customWidth="1"/>
     <col min="8" max="8" width="20" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="41.25" customHeight="1" thickBot="1">
-      <c r="A1" s="193" t="s">
+      <c r="A1" s="210" t="s">
         <v>326</v>
       </c>
-      <c r="B1" s="194"/>
-[...6 lines deleted...]
-      <c r="I1" s="195"/>
+      <c r="B1" s="211"/>
+      <c r="C1" s="211"/>
+      <c r="D1" s="211"/>
+      <c r="E1" s="211"/>
+      <c r="F1" s="211"/>
+      <c r="G1" s="211"/>
+      <c r="H1" s="211"/>
+      <c r="I1" s="212"/>
     </row>
     <row r="2" spans="1:11" ht="25.5">
       <c r="A2" s="25" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="26" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="26" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="27" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="27" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="26" t="s">
         <v>324</v>
       </c>
       <c r="G2" s="26" t="s">
         <v>5</v>
       </c>
       <c r="H2" s="28" t="s">
         <v>6</v>
@@ -7393,80 +9122,80 @@
         <f>+E62/$E$63</f>
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="4:10">
       <c r="D63" s="60" t="s">
         <v>141</v>
       </c>
       <c r="E63" s="50">
         <f>SUM(E62:E62)</f>
         <v>142741</v>
       </c>
       <c r="F63" s="49">
         <f>+E63/$E$63</f>
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:I57"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="C6" sqref="C6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
   <cols>
     <col min="3" max="3" width="68.85546875" customWidth="1"/>
     <col min="4" max="4" width="21.85546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="14.5703125" customWidth="1"/>
     <col min="6" max="6" width="21.140625" customWidth="1"/>
     <col min="8" max="8" width="21.85546875" customWidth="1"/>
     <col min="9" max="9" width="27" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="39.75" customHeight="1" thickBot="1">
-      <c r="A1" s="200" t="s">
+      <c r="A1" s="217" t="s">
         <v>327</v>
       </c>
-      <c r="B1" s="201"/>
-[...6 lines deleted...]
-      <c r="I1" s="202"/>
+      <c r="B1" s="218"/>
+      <c r="C1" s="218"/>
+      <c r="D1" s="218"/>
+      <c r="E1" s="218"/>
+      <c r="F1" s="218"/>
+      <c r="G1" s="218"/>
+      <c r="H1" s="218"/>
+      <c r="I1" s="219"/>
     </row>
     <row r="2" spans="1:9" ht="26.25" thickBot="1">
       <c r="A2" s="36" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="36" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="36" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="37" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="37" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="36" t="s">
         <v>324</v>
       </c>
       <c r="G2" s="36" t="s">
         <v>5</v>
       </c>
       <c r="H2" s="38" t="s">
         <v>6</v>
@@ -8309,84 +10038,84 @@
     </row>
     <row r="55" spans="4:6" hidden="1">
       <c r="D55" s="70" t="s">
         <v>141</v>
       </c>
       <c r="E55" s="71">
         <f>SUM(E53:E54)</f>
         <v>1900749.74</v>
       </c>
       <c r="F55" s="69">
         <f>+E55/E55</f>
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="4:6" hidden="1"/>
     <row r="57" spans="4:6" hidden="1"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="200" verticalDpi="200" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:J48"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="C8" sqref="C8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="65.85546875" customWidth="1"/>
     <col min="4" max="4" width="21.85546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="23" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="25.140625" customWidth="1"/>
     <col min="7" max="7" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="20" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.42578125" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="42" customHeight="1" thickBot="1">
-      <c r="A1" s="200" t="s">
+      <c r="A1" s="217" t="s">
         <v>328</v>
       </c>
-      <c r="B1" s="201"/>
-[...6 lines deleted...]
-      <c r="I1" s="202"/>
+      <c r="B1" s="218"/>
+      <c r="C1" s="218"/>
+      <c r="D1" s="218"/>
+      <c r="E1" s="218"/>
+      <c r="F1" s="218"/>
+      <c r="G1" s="218"/>
+      <c r="H1" s="218"/>
+      <c r="I1" s="219"/>
     </row>
     <row r="2" spans="1:10" ht="25.5">
       <c r="A2" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="13" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="13" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="12" t="s">
         <v>324</v>
       </c>
       <c r="G2" s="12" t="s">
         <v>5</v>
       </c>
       <c r="H2" s="14" t="s">
         <v>6</v>
@@ -9103,54 +10832,55 @@
       </c>
     </row>
     <row r="48" spans="4:8">
       <c r="E48" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="200" verticalDpi="200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="6" baseType="lpstr">
+    <vt:vector size="7" baseType="lpstr">
+      <vt:lpstr>2025</vt:lpstr>
       <vt:lpstr>2024</vt:lpstr>
       <vt:lpstr>2023</vt:lpstr>
       <vt:lpstr>2022</vt:lpstr>
       <vt:lpstr>2021</vt:lpstr>
       <vt:lpstr>2020</vt:lpstr>
       <vt:lpstr>2019</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>