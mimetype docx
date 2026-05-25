--- v0 (2026-04-08)
+++ v1 (2026-05-25)
@@ -5,300 +5,284 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0F0FF654" w14:textId="77777777" w:rsidR="00F21DCC" w:rsidRDefault="00F21DCC" w:rsidP="00F21DCC">
-[...4 lines deleted...]
-    <w:p w14:paraId="72699E8C" w14:textId="77777777" w:rsidR="00382F11" w:rsidRPr="00382F11" w:rsidRDefault="001B3D14" w:rsidP="00382F11">
+    <w:p w14:paraId="5A018DBE" w14:textId="77777777" w:rsidR="00382F11" w:rsidRPr="00382F11" w:rsidRDefault="001B3D14" w:rsidP="00382F11">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B3D14">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Licitaciones anuladas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58F45D3D" w14:textId="77777777" w:rsidR="00A104ED" w:rsidRPr="001C66EB" w:rsidRDefault="00A104ED" w:rsidP="008E5620">
+    <w:p w14:paraId="1E20954C" w14:textId="77777777" w:rsidR="001C66EB" w:rsidRPr="001C66EB" w:rsidRDefault="001C66EB" w:rsidP="001C66EB">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
-          <w:color w:val="1F2A48"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="31A9DB15" w14:textId="77777777" w:rsidR="001C66EB" w:rsidRPr="001C66EB" w:rsidRDefault="001C66EB" w:rsidP="001C66EB">
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C66EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="630C41C0" w14:textId="77777777" w:rsidR="001C66EB" w:rsidRPr="001C66EB" w:rsidRDefault="001B3D14" w:rsidP="001C66EB">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B3D14">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>No existen licitaciones anuladas</w:t>
+      </w:r>
+      <w:r w:rsidR="001C66EB" w:rsidRPr="001C66EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="684344FB" w14:textId="77777777" w:rsidR="001C66EB" w:rsidRPr="001C66EB" w:rsidRDefault="001C66EB" w:rsidP="001C66EB">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C66EB">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>2019</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5C467A03" w14:textId="77777777" w:rsidR="001C66EB" w:rsidRPr="001C66EB" w:rsidRDefault="001B3D14" w:rsidP="001C66EB">
+        <w:t>2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77BA300A" w14:textId="77777777" w:rsidR="00A104ED" w:rsidRDefault="001B3D14" w:rsidP="001C66EB">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B3D14">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>No existen licitaciones anuladas</w:t>
       </w:r>
       <w:r w:rsidR="001C66EB" w:rsidRPr="001C66EB">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16C3A693" w14:textId="77777777" w:rsidR="001C66EB" w:rsidRPr="001C66EB" w:rsidRDefault="001C66EB" w:rsidP="001C66EB">
+    <w:p w14:paraId="3CD1EE30" w14:textId="77777777" w:rsidR="002970EA" w:rsidRPr="002970EA" w:rsidRDefault="002970EA" w:rsidP="001C66EB">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="002970EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CAB7955" w14:textId="77777777" w:rsidR="002970EA" w:rsidRDefault="002970EA" w:rsidP="002970EA">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B3D14">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>No existen licitaciones anuladas</w:t>
+      </w:r>
       <w:r w:rsidRPr="001C66EB">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="395AA02D" w14:textId="77777777" w:rsidR="00516E35" w:rsidRPr="00516E35" w:rsidRDefault="00516E35" w:rsidP="002970EA">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6ADA14F0" w14:textId="77777777" w:rsidR="00A104ED" w:rsidRDefault="001B3D14" w:rsidP="001C66EB">
+      </w:pPr>
+      <w:r w:rsidRPr="00516E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64BFA035" w14:textId="77777777" w:rsidR="00516E35" w:rsidRDefault="00516E35" w:rsidP="00516E35">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B3D14">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>No existen licitaciones anuladas</w:t>
       </w:r>
-      <w:r w:rsidR="001C66EB" w:rsidRPr="001C66EB">
+      <w:r w:rsidRPr="001C66EB">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B623C97" w14:textId="77777777" w:rsidR="002970EA" w:rsidRPr="002970EA" w:rsidRDefault="002970EA" w:rsidP="001C66EB">
+    <w:p w14:paraId="2672047F" w14:textId="77777777" w:rsidR="00772D73" w:rsidRDefault="00772D73" w:rsidP="00516E35">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
-          <w:bCs/>
-[...94 lines deleted...]
-          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00772D73">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2023</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19E76675" w14:textId="77777777" w:rsidR="00EA0554" w:rsidRDefault="00F72C3C" w:rsidP="00F72C3C">
+    <w:p w14:paraId="7F233D8C" w14:textId="77777777" w:rsidR="00EA0554" w:rsidRDefault="00F72C3C" w:rsidP="00F72C3C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F72C3C">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>CONTRATO CA 11/23.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F72C3C">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
@@ -334,950 +318,985 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F72C3C">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>de Gran Canaria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D525A63" w14:textId="77777777" w:rsidR="00F72C3C" w:rsidRDefault="00F72C3C" w:rsidP="00F72C3C">
+    <w:p w14:paraId="05FD13A8" w14:textId="77777777" w:rsidR="00F72C3C" w:rsidRDefault="00F72C3C" w:rsidP="00F72C3C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B627789" w14:textId="77777777" w:rsidR="00772D73" w:rsidRDefault="00F72C3C" w:rsidP="00F72C3C">
+    <w:p w14:paraId="58E7C7CE" w14:textId="77777777" w:rsidR="00772D73" w:rsidRDefault="00F72C3C" w:rsidP="00F72C3C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A23834">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Valor estimado del contrato</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>: 130.841,12 €</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B908801" w14:textId="77777777" w:rsidR="00F72C3C" w:rsidRDefault="00F72C3C" w:rsidP="00F72C3C">
+    <w:p w14:paraId="4EE91761" w14:textId="77777777" w:rsidR="00F72C3C" w:rsidRDefault="00F72C3C" w:rsidP="00F72C3C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A23834">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Presupuesto Base de Licitación</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>: 140.000 €</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02BE61EA" w14:textId="77777777" w:rsidR="00F72C3C" w:rsidRDefault="00F72C3C" w:rsidP="00F72C3C">
+    <w:p w14:paraId="5F32D381" w14:textId="77777777" w:rsidR="00F72C3C" w:rsidRDefault="00F72C3C" w:rsidP="00F72C3C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A23834">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Plazo de ejecución</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>: 4 meses (a contar desde la firma del contrato)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CBEEF6D" w14:textId="77777777" w:rsidR="00F72C3C" w:rsidRDefault="00F72C3C" w:rsidP="00F72C3C">
+    <w:p w14:paraId="3BE8F1F3" w14:textId="77777777" w:rsidR="00F72C3C" w:rsidRDefault="00F72C3C" w:rsidP="00F72C3C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A23834">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Fecha de publicación</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>: 24/04/2023</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23F402E4" w14:textId="77777777" w:rsidR="00F72C3C" w:rsidRPr="00F72C3C" w:rsidRDefault="00F72C3C" w:rsidP="00F72C3C">
+    <w:p w14:paraId="7296DB4E" w14:textId="77777777" w:rsidR="00F72C3C" w:rsidRPr="00F72C3C" w:rsidRDefault="00F72C3C" w:rsidP="00F72C3C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A23834">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Fecha de renuncia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>: 19/05/2023</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="631FAA96" w14:textId="77777777" w:rsidR="00516E35" w:rsidRDefault="00F72C3C" w:rsidP="00F72C3C">
+    <w:p w14:paraId="20682BFC" w14:textId="77777777" w:rsidR="00516E35" w:rsidRDefault="00F72C3C" w:rsidP="00F72C3C">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A23834">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Acuerdo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>: A</w:t>
       </w:r>
       <w:r w:rsidRPr="00F72C3C">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>tendiendo a los motivos contenidos en el acta del órgano de Asistencia Técnica de fecha 19 de mayo de 2023, toda vez que resulta conveniente al interés público subyacente a la actualización del PMUS de la ciudad de Las Palmas de Gran Canaria, analizar la oportunidad de dar un mayor alcance a los trabajos que deban ejecutarse para llevar a cabo su actualización en el caso de que sea otorgada la subvención nominativa prevista en el presupuesto de 2023 del Cabildo insular de Gran Canaria, a la que se ha hecho referencia en el antecedente tercero de este acuerdo, procede acordar lo siguiente: la no adjudicación del contrato en la licitación seguida para la contratación de los servicios de consultoría, asistencia técnica y redacción de la actualización del vigente Plan de Movilidad Urbana Sostenible (PMUS) de ámbito municipal para la ciudad de Las Palmas de Gran Canaria (EXPTE. CA 11-23), por las razones expuestas en los antecedentes de este acuerdo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50E01A74" w14:textId="77777777" w:rsidR="002970EA" w:rsidRDefault="00A23834" w:rsidP="001C66EB">
+    <w:p w14:paraId="576C24B5" w14:textId="77777777" w:rsidR="002970EA" w:rsidRDefault="00A23834" w:rsidP="001C66EB">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A23834">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>CONTRATO CA 14/23.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Suministro y mantenimiento integral de neumáticos para la flota de vehículos de Guaguas Municipales, S.A.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4063A570" w14:textId="77777777" w:rsidR="00A23834" w:rsidRDefault="00A23834" w:rsidP="00A23834">
+    <w:p w14:paraId="6AC91C80" w14:textId="77777777" w:rsidR="00A23834" w:rsidRDefault="00A23834" w:rsidP="00A23834">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A23834">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Valor estimado del contrato</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>: 2.295.000 €</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49CE9699" w14:textId="77777777" w:rsidR="00A23834" w:rsidRDefault="00A23834" w:rsidP="00A23834">
+    <w:p w14:paraId="40575828" w14:textId="77777777" w:rsidR="00A23834" w:rsidRDefault="00A23834" w:rsidP="00A23834">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A23834">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Presupuesto Base de Licitación</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>: 892.500 €</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15744E6A" w14:textId="77777777" w:rsidR="00A23834" w:rsidRDefault="00A23834" w:rsidP="00A23834">
+    <w:p w14:paraId="71DDC188" w14:textId="77777777" w:rsidR="00A23834" w:rsidRDefault="00A23834" w:rsidP="00A23834">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A23834">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Plazo de ejecución</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>: 2 años</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29F10264" w14:textId="77777777" w:rsidR="00A23834" w:rsidRDefault="00A23834" w:rsidP="00A23834">
+    <w:p w14:paraId="635677CA" w14:textId="77777777" w:rsidR="00A23834" w:rsidRDefault="00A23834" w:rsidP="00A23834">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A23834">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Fecha de publicación</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>: 11/08/2023</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DF56D8D" w14:textId="77777777" w:rsidR="00A23834" w:rsidRPr="00F72C3C" w:rsidRDefault="00A23834" w:rsidP="00A23834">
+    <w:p w14:paraId="073E641E" w14:textId="77777777" w:rsidR="00A23834" w:rsidRPr="00F72C3C" w:rsidRDefault="00A23834" w:rsidP="00A23834">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A23834">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Fecha de renuncia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>: 19/09/2023</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B788F0A" w14:textId="77777777" w:rsidR="00A23834" w:rsidRPr="001C66EB" w:rsidRDefault="00A23834" w:rsidP="001C66EB">
+    <w:p w14:paraId="7F937D4E" w14:textId="77777777" w:rsidR="00A23834" w:rsidRPr="001C66EB" w:rsidRDefault="00A23834" w:rsidP="001C66EB">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B146427" w14:textId="77777777" w:rsidR="00A23834" w:rsidRDefault="00A23834" w:rsidP="00A23834">
+    <w:p w14:paraId="583B1232" w14:textId="77777777" w:rsidR="00A23834" w:rsidRDefault="00A23834" w:rsidP="00A23834">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00A23834">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Acuerdo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00A23834">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2852E6D7" w14:textId="77777777" w:rsidR="00A23834" w:rsidRDefault="00A23834" w:rsidP="00A23834">
+    <w:p w14:paraId="6D35E18D" w14:textId="77777777" w:rsidR="00A23834" w:rsidRDefault="00A23834" w:rsidP="00A23834">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A23834">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Tras haber analizado los técnicos del Departamento proponente de la contratación</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A23834">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Taller- las consultas formuladas por los potenciales licitadores en la Plataforma de Contratación del Sector Público, se nos informa por la directora de dicho departamento que se han detectado en los pliegos algunos errores que exceden de lo que podría considerarse un error material, de hecho o aritmético, y que deben ser subsanados para la mejor atención de las necesidades que se pretenden satisfacer con la contratación y correcta tramitación de la licitación. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F6E8234" w14:textId="77777777" w:rsidR="00A23834" w:rsidRDefault="00A23834" w:rsidP="00A23834">
+    <w:p w14:paraId="471AD2D0" w14:textId="77777777" w:rsidR="00A23834" w:rsidRDefault="00A23834" w:rsidP="00A23834">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A23834">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">En particular, informa de errores relacionados con: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D85ABEE" w14:textId="77777777" w:rsidR="00A23834" w:rsidRDefault="00A23834" w:rsidP="00A23834">
+    <w:p w14:paraId="6B164150" w14:textId="77777777" w:rsidR="00A23834" w:rsidRDefault="00A23834" w:rsidP="00A23834">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidRPr="00A23834">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">a formulación de los criterios de adjudicación medioambientales, de seguridad y ruido generado por los neumáticos, que impiden su correcta aplicación en los términos en que han sido definidos. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C21954A" w14:textId="77777777" w:rsidR="00A23834" w:rsidRDefault="00A23834" w:rsidP="00A23834">
+    <w:p w14:paraId="4FD48C67" w14:textId="77777777" w:rsidR="00A23834" w:rsidRDefault="00A23834" w:rsidP="00A23834">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="00A23834">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">l número de neumáticos que debían servir de base para el cálculo de los precios ofertados por los licitadores en atención a unos precios unitarios teóricos. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F690AD5" w14:textId="77777777" w:rsidR="00A23834" w:rsidRDefault="00A23834" w:rsidP="00A23834">
+    <w:p w14:paraId="281B2C74" w14:textId="77777777" w:rsidR="00A23834" w:rsidRDefault="00A23834" w:rsidP="00A23834">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidRPr="00A23834">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>la</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1BD143C8" w14:textId="77777777" w:rsidR="00A23834" w:rsidRDefault="00A23834" w:rsidP="00A23834">
+        <w:t xml:space="preserve">la limitación a una sola marca de los neumáticos a ofertar para todas las medidas, lo que podría dificultar injustificadamente la posibilidades de obtener de la mejor oferta. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35851A3C" w14:textId="77777777" w:rsidR="00A23834" w:rsidRDefault="00A23834" w:rsidP="00A23834">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A23834">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Por el Secretario del Órgano de Asistencia se informa que de conformidad con lo previsto en el artículo 122.1 de la Ley 9/2017, de Contratos del Sector Publico (LCSP) al no tratarse de errores materiales, de hecho o aritméticos (que podrían ser subsanados en el curso del procedimiento de licitación) la modificación del pliego conllevaría la necesidad de retrotraer actuaciones hasta la fase previa de aprobación del expediente. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4621FE30" w14:textId="77777777" w:rsidR="00A23834" w:rsidRDefault="00A23834" w:rsidP="00A23834">
+    <w:p w14:paraId="4E4C3D32" w14:textId="77777777" w:rsidR="00A23834" w:rsidRDefault="00A23834" w:rsidP="00A23834">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A23834">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Siguiendo el criterio mantenido por el Tribunal Central de Recursos Contractuales en la Resolución nº 664/2017 dictada en el Recurso nº 395/2017, C.A. Principado de Asturias 24/2017, cualquier causa que dé lugar tanto a la nulidad de pleno derecho como en su defecto, a la anulabilidad, siempre y cuando el defecto o los defectos en cuestión no puedan ser subsanados en el curso de procedimiento de licitación, puede interpretarse como causa suficiente para justificar el desistimiento. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21214990" w14:textId="77777777" w:rsidR="00A23834" w:rsidRDefault="00A23834" w:rsidP="00A23834">
+    <w:p w14:paraId="5DD4995A" w14:textId="77777777" w:rsidR="00A23834" w:rsidRDefault="00A23834" w:rsidP="00A23834">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A23834">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Los errores informados por la directora del departamento proponente pueden ser considerados por tanto causa justificada para el desistimiento, al no revestir la naturaleza de errores-mat</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>eriales, de hecho o aritméticos</w:t>
       </w:r>
       <w:r w:rsidRPr="00A23834">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> que puedan ser subsanados durante el curso de la tramitación y teniendo en cuenta que en caso no ser subsanados podrían ser alegados como causa de nulidad o anulabilidad de los pliegos por los que se rige el procedimiento. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="150FCFCA" w14:textId="77777777" w:rsidR="00A104ED" w:rsidRDefault="00A23834" w:rsidP="00A23834">
+    <w:p w14:paraId="400C0B01" w14:textId="77777777" w:rsidR="00A104ED" w:rsidRDefault="00A23834" w:rsidP="00A23834">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A23834">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Y por cuanto antecede, el Órgano de Asistencia Técnica acuerda: Proponer por las razones expuestas al órgano de contratación la adopción del acuerdo de desistimiento del procedimiento de licitación seguido en el Expediente CA 14-23 para la adjudicación del contrato de suministro y mantenimiento integral de neumáticos para la flota de vehículos de Guaguas Municipales, S.A.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AA32DE2" w14:textId="77777777" w:rsidR="00D52834" w:rsidRPr="00D52834" w:rsidRDefault="00D52834" w:rsidP="00D52834">
+    <w:p w14:paraId="290F0220" w14:textId="77777777" w:rsidR="00D52834" w:rsidRPr="00D52834" w:rsidRDefault="00D52834" w:rsidP="00D52834">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D52834">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2024</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0124051B" w14:textId="77777777" w:rsidR="00D52834" w:rsidRDefault="00D52834" w:rsidP="00D52834">
+    <w:p w14:paraId="3FD15A85" w14:textId="77777777" w:rsidR="00D52834" w:rsidRDefault="00D52834" w:rsidP="00D52834">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B3D14">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>No existen licitaciones anuladas</w:t>
       </w:r>
       <w:r w:rsidRPr="001C66EB">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DE493A8" w14:textId="77777777" w:rsidR="00A104ED" w:rsidRDefault="00A104ED" w:rsidP="008E5620">
+    <w:p w14:paraId="23F75BD2" w14:textId="57CCFE47" w:rsidR="002011FC" w:rsidRPr="00D52834" w:rsidRDefault="002011FC" w:rsidP="002011FC">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D52834">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D8A7270" w14:textId="7F005BE5" w:rsidR="00A104ED" w:rsidRDefault="002011FC" w:rsidP="008E5620">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="25016C60" w14:textId="77777777" w:rsidR="00A104ED" w:rsidRPr="008E5620" w:rsidRDefault="00A104ED" w:rsidP="008E5620">
+      <w:r w:rsidRPr="001B3D14">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>No existen licitaciones anuladas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C66EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23550F87" w14:textId="77777777" w:rsidR="00A104ED" w:rsidRPr="008E5620" w:rsidRDefault="00A104ED" w:rsidP="008E5620">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00A104ED" w:rsidRPr="008E5620" w:rsidSect="00CF7AAF">
+    <w:sectPr w:rsidR="00A104ED" w:rsidRPr="008E5620" w:rsidSect="005646D8">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11901" w:h="16817"/>
-      <w:pgMar w:top="851" w:right="851" w:bottom="851" w:left="851" w:header="851" w:footer="851" w:gutter="0"/>
+      <w:pgMar w:top="2127" w:right="851" w:bottom="851" w:left="851" w:header="851" w:footer="851" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="34FE2CCF" w14:textId="77777777" w:rsidR="00E24F87" w:rsidRDefault="00E24F87" w:rsidP="00F21DCC">
+    <w:p w14:paraId="32476CB2" w14:textId="77777777" w:rsidR="00501751" w:rsidRDefault="00501751" w:rsidP="00F21DCC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="10F45987" w14:textId="77777777" w:rsidR="00E24F87" w:rsidRDefault="00E24F87" w:rsidP="00F21DCC">
+    <w:p w14:paraId="2029B549" w14:textId="77777777" w:rsidR="00501751" w:rsidRDefault="00501751" w:rsidP="00F21DCC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="roman"/>
-    <w:notTrueType/>
+    <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002BF" w:usb1="68C7FCFB" w:usb2="00000010" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5A153A45" w14:textId="77777777" w:rsidR="00CB0922" w:rsidRDefault="0032103B">
+  <w:p w14:paraId="3677A1EC" w14:textId="77777777" w:rsidR="00CB0922" w:rsidRDefault="0032103B">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="26225E7D" wp14:editId="0F8FA4B3">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="281F07D9" wp14:editId="497CE3FA">
           <wp:extent cx="6478270" cy="474345"/>
           <wp:effectExtent l="19050" t="0" r="0" b="0"/>
-          <wp:docPr id="2" name="Imagen 3"/>
+          <wp:docPr id="1832609627" name="Imagen 3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Imagen 3"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="6478270" cy="474345"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln w="9525">
                     <a:noFill/>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D194EC6" w14:textId="77777777" w:rsidR="00E24F87" w:rsidRDefault="00E24F87" w:rsidP="00F21DCC">
+    <w:p w14:paraId="3C4D67BF" w14:textId="77777777" w:rsidR="00501751" w:rsidRDefault="00501751" w:rsidP="00F21DCC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="11D4D17E" w14:textId="77777777" w:rsidR="00E24F87" w:rsidRDefault="00E24F87" w:rsidP="00F21DCC">
+    <w:p w14:paraId="78D62C43" w14:textId="77777777" w:rsidR="00501751" w:rsidRDefault="00501751" w:rsidP="00F21DCC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6FE72048" w14:textId="77777777" w:rsidR="00F21DCC" w:rsidRDefault="0032103B">
+  <w:p w14:paraId="26977B9B" w14:textId="77777777" w:rsidR="00F21DCC" w:rsidRDefault="0032103B">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1E3021C7" wp14:editId="378C8DA2">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2194532E" wp14:editId="5247D0B8">
           <wp:extent cx="1984375" cy="577850"/>
           <wp:effectExtent l="19050" t="0" r="0" b="0"/>
-          <wp:docPr id="1" name="Imagen 2"/>
+          <wp:docPr id="263163344" name="Imagen 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Imagen 2"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1984375" cy="577850"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
@@ -1745,168 +1764,180 @@
     <w:lvl w:ilvl="7" w:tplc="040A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="121971463">
+  <w:num w:numId="1" w16cid:durableId="674111385">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1767338919">
+  <w:num w:numId="2" w16cid:durableId="586351996">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="961305778">
+  <w:num w:numId="3" w16cid:durableId="1181774575">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1175800561">
+  <w:num w:numId="4" w16cid:durableId="171605577">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F21DCC"/>
     <w:rsid w:val="00033D26"/>
-    <w:rsid w:val="00070024"/>
+    <w:rsid w:val="000435FD"/>
     <w:rsid w:val="000B113C"/>
     <w:rsid w:val="000E4569"/>
     <w:rsid w:val="000F4661"/>
     <w:rsid w:val="00103D86"/>
     <w:rsid w:val="0015168F"/>
+    <w:rsid w:val="00173A41"/>
     <w:rsid w:val="001847F2"/>
     <w:rsid w:val="001B3D14"/>
     <w:rsid w:val="001C66EB"/>
+    <w:rsid w:val="002011FC"/>
     <w:rsid w:val="00216DDA"/>
     <w:rsid w:val="002970EA"/>
     <w:rsid w:val="002B5A6E"/>
     <w:rsid w:val="0032103B"/>
     <w:rsid w:val="0032651A"/>
     <w:rsid w:val="00382F11"/>
     <w:rsid w:val="003C1405"/>
     <w:rsid w:val="003E6883"/>
     <w:rsid w:val="003F40F5"/>
     <w:rsid w:val="004964BE"/>
     <w:rsid w:val="004D147E"/>
+    <w:rsid w:val="00501751"/>
     <w:rsid w:val="00516E35"/>
     <w:rsid w:val="005238C9"/>
+    <w:rsid w:val="005646D8"/>
     <w:rsid w:val="005D661F"/>
+    <w:rsid w:val="00647A6D"/>
     <w:rsid w:val="006866B4"/>
     <w:rsid w:val="00772D73"/>
     <w:rsid w:val="00775172"/>
     <w:rsid w:val="00793693"/>
     <w:rsid w:val="007C576C"/>
     <w:rsid w:val="007C5C83"/>
     <w:rsid w:val="0082053E"/>
+    <w:rsid w:val="008B633B"/>
     <w:rsid w:val="008E5620"/>
     <w:rsid w:val="00950DCC"/>
+    <w:rsid w:val="00962BA3"/>
     <w:rsid w:val="009C6A62"/>
     <w:rsid w:val="009E6A09"/>
+    <w:rsid w:val="00A04399"/>
     <w:rsid w:val="00A104ED"/>
     <w:rsid w:val="00A23834"/>
+    <w:rsid w:val="00AD7AC4"/>
     <w:rsid w:val="00B152EF"/>
     <w:rsid w:val="00B37EBD"/>
     <w:rsid w:val="00C832D5"/>
+    <w:rsid w:val="00C9485C"/>
     <w:rsid w:val="00CB0922"/>
+    <w:rsid w:val="00CB5B1B"/>
     <w:rsid w:val="00CF7AAF"/>
     <w:rsid w:val="00D50B46"/>
     <w:rsid w:val="00D52834"/>
     <w:rsid w:val="00DB4DD9"/>
     <w:rsid w:val="00DD601B"/>
-    <w:rsid w:val="00DF344C"/>
-    <w:rsid w:val="00E24F87"/>
     <w:rsid w:val="00E62EA4"/>
     <w:rsid w:val="00E741EB"/>
     <w:rsid w:val="00EA0554"/>
     <w:rsid w:val="00EA3814"/>
     <w:rsid w:val="00F21DCC"/>
     <w:rsid w:val="00F72C3C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="76E25108"/>
-  <w15:docId w15:val="{87599FC8-50F6-4966-A348-8CDAEF4CCA6E}"/>
+  <w14:docId w14:val="37D8913B"/>
+  <w15:docId w15:val="{72EF5AAC-C355-4B18-ADEA-6121578CE7A0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
         <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2735,69 +2766,69 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>739</Words>
-  <Characters>4066</Characters>
+  <Words>744</Words>
+  <Characters>4097</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>33</Lines>
+  <Lines>34</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4796</CharactersWithSpaces>
+  <CharactersWithSpaces>4832</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Mena Mena</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>