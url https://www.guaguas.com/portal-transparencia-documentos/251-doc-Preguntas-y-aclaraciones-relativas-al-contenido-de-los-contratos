--- v0 (2025-10-18)
+++ v1 (2026-05-25)
@@ -1,1772 +1,1957 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="0002322F" w:rsidRDefault="0002322F">
-[...8 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
+    <w:p w14:paraId="3623ADAD" w14:textId="77777777" w:rsidR="00FD4C78" w:rsidRDefault="00FD4C78">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11CA85FD" w14:textId="77777777" w:rsidR="00FD4C78" w:rsidRDefault="001E0F3C">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
-        <w:autoSpaceDN w:val="0"/>
-[...4 lines deleted...]
-          <w:color w:val="1F497D" w:themeColor="text2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:color w:val="1F497D"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00404D0F">
-[...2 lines deleted...]
-          <w:color w:val="1F497D" w:themeColor="text2"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:color w:val="1F497D"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>PREGUNTAS FRECUENTES Y ACLARACIONES RELATIVAS AL CONTENIDO DE LOS CONTRATOS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F788D" w:rsidRDefault="007F788D" w:rsidP="007F788D">
-[...1 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
+    <w:p w14:paraId="218300F8" w14:textId="77777777" w:rsidR="00FD4C78" w:rsidRDefault="00FD4C78">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
-        <w:autoSpaceDN w:val="0"/>
-[...3 lines deleted...]
-          <w:color w:val="1F497D" w:themeColor="text2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:color w:val="1F497D"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007F788D" w:rsidRPr="00134483" w:rsidRDefault="007F788D" w:rsidP="007F788D">
-[...1 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
+    <w:p w14:paraId="39C8FD91" w14:textId="6F02FAA1" w:rsidR="00FD4C78" w:rsidRDefault="001E0F3C">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
-        <w:autoSpaceDN w:val="0"/>
-[...3 lines deleted...]
-          <w:color w:val="1F497D" w:themeColor="text2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:color w:val="1F497D"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00134483">
-[...2 lines deleted...]
-          <w:color w:val="1F497D" w:themeColor="text2"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:color w:val="1F497D"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t>Fecha de creación: 24 de mayo de 2022</w:t>
-[...4 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
+        <w:t xml:space="preserve">Fecha de creación: 24 de mayo de 2022 / Revisada en </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA7447">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:color w:val="1F497D"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>enero</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:color w:val="1F497D"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA7447">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:color w:val="1F497D"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EB4647C" w14:textId="77777777" w:rsidR="00FD4C78" w:rsidRDefault="00FD4C78">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
-        <w:autoSpaceDN w:val="0"/>
-        <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007F788D" w:rsidRPr="00404D0F" w:rsidRDefault="007F788D" w:rsidP="007F788D">
+    <w:p w14:paraId="197FEDD3" w14:textId="77777777" w:rsidR="00FD4C78" w:rsidRDefault="001E0F3C">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="375" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:before="375" w:after="300"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="1F497D" w:themeColor="text2"/>
+          <w:color w:val="1F497D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00404D0F">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="1F497D" w:themeColor="text2"/>
+          <w:color w:val="1F497D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Contrataciones anteriores a la Ley 9/2017</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F788D" w:rsidRPr="00404D0F" w:rsidRDefault="007F788D" w:rsidP="007F788D">
+    <w:p w14:paraId="5BD36608" w14:textId="35173B60" w:rsidR="00FD4C78" w:rsidRDefault="001E0F3C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="300" w:lineRule="atLeast"/>
-[...1 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00404D0F">
+        <w:t xml:space="preserve">Para las contrataciones realizadas con </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Para las contrataciones realizadas con anterioridad a la entrada en vigor de la Ley 9/2017, de 8 de noviembre, de Contratos del Sector Público, se puede consultar el portal del perfil del contratante de </w:t>
-[...226 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">anterioridad a la entrada en vigor de la Ley 9/2017, de 8 de noviembre, de Contratos del Sector Público, se puede consultar el portal del perfil del contratante de Guaguas Municipales, S.A. </w:t>
+      </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidR="007F788D" w:rsidRPr="00453101">
+        <w:r w:rsidRPr="00A25989">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>ENLACE AL PERFIL DEL CONTRATANTE DE GUAGUAS</w:t>
+          <w:t>https://www.guaguas.com/empresa/perfil-del-contratante</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...2 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, en el que encuentra toda la información actualizada relativa a la contratación de la </w:t>
+      </w:r>
+      <w:r w:rsidR="008A69FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>entidad previa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a dicha Ley.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57FE2B74" w14:textId="77777777" w:rsidR="00FD4C78" w:rsidRDefault="001E0F3C">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="375" w:after="300"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="1F497D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="1F497D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Contrataciones posteriores a la Ley 9/2017 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CD5E638" w14:textId="77777777" w:rsidR="00FD4C78" w:rsidRDefault="001E0F3C">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:color w:val="313131"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:color w:val="313131"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A partir del 9 de marzo de 2018, el perfil de contratante de Guaguas Municipales, S.A. se integró en la </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:color w:val="313131"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Plataforma de Contratación del Sector Público. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44EDCD75" w14:textId="77777777" w:rsidR="00FD4C78" w:rsidRDefault="001E0F3C">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las preguntas frecuentes y aclaraciones relativas al contenido de los contratos se deben tramitar a través de la Plataforma de Contratación del Estado, a través del siguiente enlace: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71EFD68B" w14:textId="4854C709" w:rsidR="00FD4C78" w:rsidRPr="00A25989" w:rsidRDefault="00A25989">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://contrataciondelestado.es/wps/portal/plataforma/perfil_contratante/lista_perfiles/!ut/p/z1/hY9Jb8JADIV_C4ccic1kAXobtpAIxCZSxpdqgBBGkEXJQBC_vqOqp6q0li9-_t6TDQQ7oFzeVSq1KnJ5BQGCuh88Hq942HcwWC_HyAbrru9OFmZE2GbyoTL1TI6wAQJSx0EJgjFknosdkyfIf-lHBjG8_4eQWeOL4mj89IV4ztCNo3jpb8IAMZxORrNtx8OA-d_AHxkRUHot9uZhczDP904vBaqSU1IllX2rjHzWuqzfLLSwaRo7vUnTtX0oMgt_85yLWsPuBwplFt2fw_blNNee4K3WJyqIrmk!/dz/d5/L2dBISEvZ0FBIS9nQSEh/"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="001E0F3C" w:rsidRPr="00A25989">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ENLACE AL PERFIL DEL CONTRATANTE DE GUAGUAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="190698EC" w14:textId="1A1D830B" w:rsidR="00FD4C78" w:rsidRDefault="00A25989">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
-        <w:autoSpaceDN w:val="0"/>
-        <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidR="007F788D" w:rsidRPr="00404D0F" w:rsidRDefault="007F788D" w:rsidP="007F788D">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B7B1313" w14:textId="77777777" w:rsidR="00A95BBB" w:rsidRDefault="00A95BBB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
-          <w:color w:val="1F497D" w:themeColor="text2"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00404D0F">
+          <w:color w:val="1F497D"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D25441E" w14:textId="4C9356F0" w:rsidR="00FD4C78" w:rsidRDefault="001E0F3C">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
-          <w:color w:val="1F497D" w:themeColor="text2"/>
-[...4 lines deleted...]
-      </w:r>
+          <w:color w:val="1F497D"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
-          <w:color w:val="1F497D" w:themeColor="text2"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="007F788D" w:rsidRPr="00404D0F" w:rsidRDefault="007F788D" w:rsidP="007F788D">
+          <w:color w:val="1F497D"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>PREGUNTAS MÁS FRECUENTES REALIZADAS POR LOS LICITADORES Y ACLARACIONES SOBRE EL CONTENIDO DE LOS PLIEGOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09B2F716" w14:textId="77777777" w:rsidR="00FD4C78" w:rsidRDefault="00FD4C78">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007F788D" w:rsidRDefault="007F788D" w:rsidP="007F788D">
-[...37 lines deleted...]
-    <w:p w:rsidR="007F788D" w:rsidRDefault="007F788D" w:rsidP="007F788D">
+    <w:p w14:paraId="31BDC5B5" w14:textId="44BE48D0" w:rsidR="00FD4C78" w:rsidRDefault="001E0F3C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>No hemos detectado la reiteración de preguntas que justifiquen la redacción de una lista de preguntas frecuentes. No obstante, y en aras de realizar un ejercicio de transparencia en este sentido, se relacionan a continuación aquellos aspectos relativos a las licitaciones que son objeto de las principales preguntas que se reciben en Guaguas Municipales, sin que ello implique un carácter reiterativo o recurrente, ni un elevado volumen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B4098B2" w14:textId="77777777" w:rsidR="00FD4C78" w:rsidRDefault="00FD4C78">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="482E9E5C" w14:textId="77777777" w:rsidR="00FD4C78" w:rsidRDefault="001E0F3C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Tramitación y firma de documentos en la plataforma.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F788D" w:rsidRDefault="007F788D" w:rsidP="007F788D">
+    <w:p w14:paraId="3F7E0404" w14:textId="77777777" w:rsidR="00FD4C78" w:rsidRDefault="001E0F3C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Dudas sobre los importes (inclusión o no de impuestos en las ofertas).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F788D" w:rsidRDefault="007F788D" w:rsidP="007F788D">
+    <w:p w14:paraId="606CEA10" w14:textId="77777777" w:rsidR="00FD4C78" w:rsidRDefault="001E0F3C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Dudas sobre determinados criterios de adjudicación.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F788D" w:rsidRDefault="007F788D" w:rsidP="007F788D">
+    <w:p w14:paraId="4D5C5522" w14:textId="77777777" w:rsidR="00FD4C78" w:rsidRDefault="001E0F3C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Dudas en la tramitación del DEU (a pesar de que Guaguas Municipales, S.A incluye en los anexos de los pliegos las instrucciones relativas a este trámite).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F788D" w:rsidRPr="00404D0F" w:rsidRDefault="007F788D" w:rsidP="007F788D">
+    <w:p w14:paraId="6A3AD3B6" w14:textId="77777777" w:rsidR="00FD4C78" w:rsidRDefault="001E0F3C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Dudas sobre justificación de ofertas anormalmente bajas o sobre requerimientos de subsanación previos al dictado de la resolución de adjudicación.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F788D" w:rsidRPr="00404D0F" w:rsidRDefault="007F788D" w:rsidP="007F788D">
-[...9 lines deleted...]
-    <w:p w:rsidR="007F788D" w:rsidRDefault="007F788D" w:rsidP="007F788D">
+    <w:p w14:paraId="6DD8EF91" w14:textId="77777777" w:rsidR="00FD4C78" w:rsidRDefault="00FD4C78">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="366B7095" w14:textId="77777777" w:rsidR="00FD4C78" w:rsidRDefault="001E0F3C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Todas las cuestiones planteadas, tanto a través de la Plataforma de Contratación del Estado como aquellas realizadas vía telefónica han sido resueltas satisfactoriamente siempre con ajuste a lo prescrito en la Ley de Contratos del Sector Público.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F788D" w:rsidRDefault="007F788D" w:rsidP="007F788D">
-[...21 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
+    <w:p w14:paraId="52CAD4FA" w14:textId="77777777" w:rsidR="00FD4C78" w:rsidRDefault="00FD4C78">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A595449" w14:textId="77777777" w:rsidR="00FD4C78" w:rsidRDefault="00FD4C78">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="600349B6" w14:textId="77777777" w:rsidR="00FD4C78" w:rsidRDefault="00FD4C78">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
-        <w:autoSpaceDN w:val="0"/>
-        <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AA6960" w:rsidRDefault="00AA6960" w:rsidP="007F788D">
-[...1 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
+    <w:p w14:paraId="792FB91C" w14:textId="77777777" w:rsidR="00FD4C78" w:rsidRDefault="00FD4C78">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
-        <w:autoSpaceDN w:val="0"/>
-        <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AA6960" w:rsidRDefault="00AA6960" w:rsidP="007F788D">
-[...1 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
+    <w:p w14:paraId="36DD59E3" w14:textId="77777777" w:rsidR="00FD4C78" w:rsidRDefault="00FD4C78">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
-        <w:autoSpaceDN w:val="0"/>
-        <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AA6960" w:rsidRDefault="00AA6960" w:rsidP="007F788D">
-[...1 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
+    <w:p w14:paraId="64CE36E6" w14:textId="77777777" w:rsidR="00FD4C78" w:rsidRDefault="00FD4C78">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
-        <w:autoSpaceDN w:val="0"/>
-        <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00AA6960" w:rsidSect="0002322F">
+    <w:sectPr w:rsidR="00FD4C78">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
-      <w:cols w:space="708"/>
-      <w:docGrid w:linePitch="360"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="009435D8" w:rsidRDefault="009435D8" w:rsidP="007F788D">
+    <w:p w14:paraId="220772D8" w14:textId="77777777" w:rsidR="001E0F3C" w:rsidRDefault="001E0F3C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="009435D8" w:rsidRDefault="009435D8" w:rsidP="007F788D">
+    <w:p w14:paraId="7085FFAB" w14:textId="77777777" w:rsidR="001E0F3C" w:rsidRDefault="001E0F3C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:p w:rsidR="007F788D" w:rsidRDefault="007F788D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0C8D8A53" w14:textId="77777777" w:rsidR="001E0F3C" w:rsidRDefault="001E0F3C">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
-    <w:r w:rsidRPr="007F788D">
+    <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="es-ES"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4578689A" wp14:editId="3751AC7E">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>5715</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-80010</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="5403215" cy="371475"/>
-          <wp:effectExtent l="19050" t="0" r="6985" b="0"/>
+          <wp:extent cx="5403217" cy="372105"/>
+          <wp:effectExtent l="0" t="0" r="6983" b="8895"/>
           <wp:wrapSquare wrapText="bothSides"/>
-          <wp:docPr id="1" name="Imagen 5"/>
-[...2 lines deleted...]
-          </wp:cNvGraphicFramePr>
+          <wp:docPr id="877648766" name="Imagen 5"/>
+          <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Imagen 5"/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="0" name=""/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="5403215" cy="372110"/>
+                    <a:ext cx="5403217" cy="372105"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
-                  <a:ln w="9525">
+                  <a:ln>
                     <a:noFill/>
-                    <a:miter lim="800000"/>
-[...1 lines deleted...]
-                    <a:tailEnd/>
+                    <a:prstDash/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="009435D8" w:rsidRDefault="009435D8" w:rsidP="007F788D">
-      <w:r>
+    <w:p w14:paraId="161640C1" w14:textId="77777777" w:rsidR="001E0F3C" w:rsidRDefault="001E0F3C">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="009435D8" w:rsidRDefault="009435D8" w:rsidP="007F788D">
+    <w:p w14:paraId="2F320BE3" w14:textId="77777777" w:rsidR="001E0F3C" w:rsidRDefault="001E0F3C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:p w:rsidR="007F788D" w:rsidRDefault="007F788D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3EC48148" w14:textId="77777777" w:rsidR="001E0F3C" w:rsidRDefault="001E0F3C">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
-    <w:r w:rsidRPr="007F788D">
+    <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="es-ES"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7266F5D5" wp14:editId="72F1E8AF">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-480060</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-87630</wp:posOffset>
+            <wp:posOffset>-87626</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1804670" cy="533400"/>
-          <wp:effectExtent l="19050" t="0" r="5080" b="0"/>
+          <wp:extent cx="1804668" cy="529593"/>
+          <wp:effectExtent l="0" t="0" r="5082" b="3807"/>
           <wp:wrapSquare wrapText="bothSides"/>
-          <wp:docPr id="3" name="Imagen 1" descr="guaguas_logo_version_horizontal_doscolores"/>
-[...2 lines deleted...]
-          </wp:cNvGraphicFramePr>
+          <wp:docPr id="1621034078" name="Imagen 1" descr="guaguas_logo_version_horizontal_doscolores"/>
+          <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Imagen 1" descr="guaguas_logo_version_horizontal_doscolores"/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="0" name=""/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1" cstate="print"/>
+                  <a:blip r:embed="rId1"/>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1804670" cy="529590"/>
+                    <a:ext cx="1804668" cy="529593"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
-                  <a:ln w="9525">
+                  <a:ln>
                     <a:noFill/>
-                    <a:miter lim="800000"/>
-[...1 lines deleted...]
-                    <a:tailEnd/>
+                    <a:prstDash/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-[...5 lines deleted...]
-      <w:start w:val="1"/>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70820489"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="58B2F61C"/>
+    <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C0A0001" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="3">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C0A0003" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C0A0005" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="5">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C0A0001" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="505175411">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
+  <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
-  <w:compat/>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+  </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="007F788D"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00F5374D"/>
+    <w:rsidRoot w:val="00FD4C78"/>
+    <w:rsid w:val="001E0F3C"/>
+    <w:rsid w:val="003D6177"/>
+    <w:rsid w:val="008A69FD"/>
+    <w:rsid w:val="00A25989"/>
+    <w:rsid w:val="00A95BBB"/>
+    <w:rsid w:val="00E8604F"/>
+    <w:rsid w:val="00EA7447"/>
+    <w:rsid w:val="00FD4C78"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="off"/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="5122"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="3C0D6240"/>
+  <w15:docId w15:val="{D53D596E-A033-466D-B6F7-FC255C70804F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="007F788D"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="Ttulo3Car"/>
     <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="007F788D"/>
     <w:pPr>
-      <w:suppressAutoHyphens w:val="0"/>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:spacing w:before="100" w:after="100"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Encabezado">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="EncabezadoCar"/>
-[...3 lines deleted...]
-    <w:rsid w:val="007F788D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
     <w:name w:val="Encabezado Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
-    <w:link w:val="Encabezado"/>
-[...2 lines deleted...]
-    <w:rsid w:val="007F788D"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Piedepgina">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="PiedepginaCar"/>
-[...3 lines deleted...]
-    <w:rsid w:val="007F788D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
-    <w:link w:val="Piedepgina"/>
-[...2 lines deleted...]
-    <w:rsid w:val="007F788D"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Car">
     <w:name w:val="Título 3 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
-    <w:link w:val="Ttulo3"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007F788D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipervnculo">
     <w:name w:val="Hyperlink"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007F788D"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007F788D"/>
     <w:pPr>
-      <w:suppressAutoHyphens w:val="0"/>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:spacing w:before="100" w:after="100"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hipervnculovisitado">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A25989"/>
+    <w:rPr>
+      <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Mencinsinresolver">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A25989"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-[...1 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://contrataciondelestado.es/wps/portal/!ut/p/b0/04_Sj9CPykssy0xPLMnMz0vMAfIjU1JTC3Iy87KtClKL0jJznPPzSooSSxLzSlL1w_Wj9KMyU5wK9COzQ0NDirxdfQKLIwO9jUJc0yLcK7UdbW31C3JzHQHKsRNx/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.guaguas.com/empresa/perfil-del-contratante" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="Normal" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>377</Words>
-  <Characters>2077</Characters>
+  <Words>429</Words>
+  <Characters>2362</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>17</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>19</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2450</CharactersWithSpaces>
+  <CharactersWithSpaces>2786</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>german.vega</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>