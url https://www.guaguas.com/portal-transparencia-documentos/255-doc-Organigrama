--- v0 (2025-10-18)
+++ v1 (2026-10-23)
@@ -1,1827 +1,6597 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...1 lines deleted...]
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14" xml:space="preserve">
   <w:body>
-    <w:tbl>
-[...67 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="350" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
-[...10 lines deleted...]
-            <wp:docPr id="5" name="Imagen 1"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="2229619" cy="656558"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Image 1"/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+              <a:graphicFrameLocks/>
             </wp:cNvGraphicFramePr>
-            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1"/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="1" name="Image 1"/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId6" cstate="print"/>
-                    <a:srcRect/>
+                    <a:blip r:embed="rId5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1638300" cy="447675"/>
+                      <a:ext cx="2229619" cy="656558"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-[...5 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="11"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487587840">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>571500</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>157606</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="13970000" cy="292100"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="2" name="Textbox 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvPr id="2" name="Textbox 2"/>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="13970000" cy="292100"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="C8DAED"/>
+                        </a:solidFill>
+                        <a:ln w="7619">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p>
+                            <w:pPr>
+                              <w:spacing w:before="54"/>
+                              <w:ind w:left="10" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="234F82"/>
+                                <w:w w:val="105"/>
+                                <w:sz w:val="28"/>
+                              </w:rPr>
+                              <w:t>ORGANIGRAMA</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="234F82"/>
+                                <w:spacing w:val="-7"/>
+                                <w:w w:val="105"/>
+                                <w:sz w:val="28"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="234F82"/>
+                                <w:w w:val="105"/>
+                                <w:sz w:val="28"/>
+                              </w:rPr>
+                              <w:t>DE</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="234F82"/>
+                                <w:spacing w:val="-6"/>
+                                <w:w w:val="105"/>
+                                <w:sz w:val="28"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="234F82"/>
+                                <w:w w:val="105"/>
+                                <w:sz w:val="28"/>
+                              </w:rPr>
+                              <w:t>GUAGUAS</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="234F82"/>
+                                <w:spacing w:val="-7"/>
+                                <w:w w:val="105"/>
+                                <w:sz w:val="28"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="234F82"/>
+                                <w:w w:val="105"/>
+                                <w:sz w:val="28"/>
+                              </w:rPr>
+                              <w:t>MUNICIPALES,</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="234F82"/>
+                                <w:spacing w:val="-6"/>
+                                <w:w w:val="105"/>
+                                <w:sz w:val="28"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="234F82"/>
+                                <w:spacing w:val="-4"/>
+                                <w:w w:val="105"/>
+                                <w:sz w:val="28"/>
+                              </w:rPr>
+                              <w:t>S.A.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype id="_x0000_t202" o:spt="202" coordsize="21600,21600" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape style="position:absolute;margin-left:45pt;margin-top:12.41pt;width:1100pt;height:23pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:paragraph;z-index:-15728640;mso-wrap-distance-left:0;mso-wrap-distance-right:0" type="#_x0000_t202" id="docshape1" filled="true" fillcolor="#c8daed" stroked="true" strokeweight=".6pt" strokecolor="#000000">
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p>
+                      <w:pPr>
+                        <w:spacing w:before="54"/>
+                        <w:ind w:left="10" w:right="0" w:firstLine="0"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="234F82"/>
+                          <w:w w:val="105"/>
+                          <w:sz w:val="28"/>
+                        </w:rPr>
+                        <w:t>ORGANIGRAMA</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="234F82"/>
+                          <w:spacing w:val="-7"/>
+                          <w:w w:val="105"/>
+                          <w:sz w:val="28"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="234F82"/>
+                          <w:w w:val="105"/>
+                          <w:sz w:val="28"/>
+                        </w:rPr>
+                        <w:t>DE</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="234F82"/>
+                          <w:spacing w:val="-6"/>
+                          <w:w w:val="105"/>
+                          <w:sz w:val="28"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="234F82"/>
+                          <w:w w:val="105"/>
+                          <w:sz w:val="28"/>
+                        </w:rPr>
+                        <w:t>GUAGUAS</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="234F82"/>
+                          <w:spacing w:val="-7"/>
+                          <w:w w:val="105"/>
+                          <w:sz w:val="28"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="234F82"/>
+                          <w:w w:val="105"/>
+                          <w:sz w:val="28"/>
+                        </w:rPr>
+                        <w:t>MUNICIPALES,</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="234F82"/>
+                          <w:spacing w:val="-6"/>
+                          <w:w w:val="105"/>
+                          <w:sz w:val="28"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="234F82"/>
+                          <w:spacing w:val="-4"/>
+                          <w:w w:val="105"/>
+                          <w:sz w:val="28"/>
+                        </w:rPr>
+                        <w:t>S.A.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <v:fill type="solid"/>
+                <v:stroke dashstyle="solid"/>
+                <w10:wrap type="topAndBottom"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="64"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:right="9"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487480320">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>566419</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-153632</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="13992860" cy="7884159"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="3" name="Group 3"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvPr id="3" name="Group 3"/>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="13992860" cy="7884159"/>
+                          <a:chExt cx="13992860" cy="7884159"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="4" name="Graphic 4"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="1122680" y="462280"/>
+                            <a:ext cx="11747500" cy="4648200"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="11747500" h="4648200">
+                                <a:moveTo>
+                                  <a:pt x="5867400" y="901700"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5867400" y="4356100"/>
+                                </a:lnTo>
+                              </a:path>
+                              <a:path w="11747500" h="4648200">
+                                <a:moveTo>
+                                  <a:pt x="5867400" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5867400" y="279400"/>
+                                </a:lnTo>
+                              </a:path>
+                              <a:path w="11747500" h="4648200">
+                                <a:moveTo>
+                                  <a:pt x="5867400" y="1168400"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="3721100" y="1168400"/>
+                                </a:lnTo>
+                              </a:path>
+                              <a:path w="11747500" h="4648200">
+                                <a:moveTo>
+                                  <a:pt x="5867400" y="1638300"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="7937500" y="1638300"/>
+                                </a:lnTo>
+                              </a:path>
+                              <a:path w="11747500" h="4648200">
+                                <a:moveTo>
+                                  <a:pt x="5867400" y="2463800"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="4318000" y="2463800"/>
+                                </a:lnTo>
+                              </a:path>
+                              <a:path w="11747500" h="4648200">
+                                <a:moveTo>
+                                  <a:pt x="5143500" y="3606800"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5867400" y="3606800"/>
+                                </a:lnTo>
+                              </a:path>
+                              <a:path w="11747500" h="4648200">
+                                <a:moveTo>
+                                  <a:pt x="5867400" y="3606800"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="7874000" y="3606800"/>
+                                </a:lnTo>
+                              </a:path>
+                              <a:path w="11747500" h="4648200">
+                                <a:moveTo>
+                                  <a:pt x="0" y="4648200"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="4356100"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="11747500" y="4356100"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="11747500" y="4648200"/>
+                                </a:lnTo>
+                              </a:path>
+                              <a:path w="11747500" h="4648200">
+                                <a:moveTo>
+                                  <a:pt x="2349500" y="4356100"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="2349500" y="4648200"/>
+                                </a:lnTo>
+                              </a:path>
+                              <a:path w="11747500" h="4648200">
+                                <a:moveTo>
+                                  <a:pt x="4699000" y="4356100"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="4699000" y="4648200"/>
+                                </a:lnTo>
+                              </a:path>
+                              <a:path w="11747500" h="4648200">
+                                <a:moveTo>
+                                  <a:pt x="7048500" y="4356100"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="7048500" y="4648200"/>
+                                </a:lnTo>
+                              </a:path>
+                              <a:path w="11747500" h="4648200">
+                                <a:moveTo>
+                                  <a:pt x="9398000" y="4356100"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="9398000" y="4648200"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="25400">
+                            <a:solidFill>
+                              <a:srgbClr val="5082BC"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="5" name="Graphic 5"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="5339079" y="5080"/>
+                            <a:ext cx="3302000" cy="457200"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="3302000" h="457200">
+                                <a:moveTo>
+                                  <a:pt x="3302000" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="457200"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="3302000" y="457200"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="3302000" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="C8DAED"/>
+                          </a:solidFill>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="6" name="Graphic 6"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="5339079" y="5080"/>
+                            <a:ext cx="3302000" cy="457200"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="3302000" h="457200">
+                                <a:moveTo>
+                                  <a:pt x="0" y="457200"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="3302000" y="457200"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="3302000" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="457200"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="10160">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="7" name="Graphic 7"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="5186679" y="741680"/>
+                            <a:ext cx="3606800" cy="622300"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="3606800" h="622300">
+                                <a:moveTo>
+                                  <a:pt x="3606800" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="622300"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="3606800" y="622300"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="3606800" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="C8DAED"/>
+                          </a:solidFill>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="8" name="Graphic 8"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="5186679" y="741680"/>
+                            <a:ext cx="3606800" cy="622300"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="3606800" h="622300">
+                                <a:moveTo>
+                                  <a:pt x="0" y="622300"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="3606800" y="622300"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="3606800" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="622300"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="10160">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="9" name="Graphic 9"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="1821179" y="1465580"/>
+                            <a:ext cx="3022600" cy="622300"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="3022600" h="622300">
+                                <a:moveTo>
+                                  <a:pt x="3022600" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="622300"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="3022600" y="622300"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="3022600" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="C8DAED"/>
+                          </a:solidFill>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="10" name="Graphic 10"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="1821179" y="1465580"/>
+                            <a:ext cx="3022600" cy="622300"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="3022600" h="622300">
+                                <a:moveTo>
+                                  <a:pt x="0" y="622300"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="3022600" y="622300"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="3022600" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="622300"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="10160">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="11" name="Graphic 11"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="1427480" y="1770379"/>
+                            <a:ext cx="393700" cy="355600"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="393700" h="355600">
+                                <a:moveTo>
+                                  <a:pt x="393700" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="355600"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="25400">
+                            <a:solidFill>
+                              <a:srgbClr val="5082BC"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="12" name="Graphic 12"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="119379" y="2125979"/>
+                            <a:ext cx="2095500" cy="863600"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="2095500" h="863600">
+                                <a:moveTo>
+                                  <a:pt x="2095500" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="863600"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="2095500" y="863600"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="2095500" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="F6F9FB"/>
+                          </a:solidFill>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="13" name="Graphic 13"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="119379" y="2125979"/>
+                            <a:ext cx="2095500" cy="863600"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="2095500" h="863600">
+                                <a:moveTo>
+                                  <a:pt x="0" y="863600"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="2095500" y="863600"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="2095500" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="863600"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="10160">
+                            <a:solidFill>
+                              <a:srgbClr val="5082BC"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="14" name="Graphic 14"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="9060180" y="1757679"/>
+                            <a:ext cx="3238500" cy="622300"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="3238500" h="622300">
+                                <a:moveTo>
+                                  <a:pt x="3238500" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="622300"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="3238500" y="622300"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="3238500" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="C8DAED"/>
+                          </a:solidFill>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="15" name="Graphic 15"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="9060180" y="1757679"/>
+                            <a:ext cx="3238500" cy="622300"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="3238500" h="622300">
+                                <a:moveTo>
+                                  <a:pt x="0" y="622300"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="3238500" y="622300"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="3238500" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="622300"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="10160">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="16" name="Graphic 16"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="12298680" y="2075179"/>
+                            <a:ext cx="889000" cy="482600"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="889000" h="482600">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="889000" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="889000" y="482600"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="25400">
+                            <a:solidFill>
+                              <a:srgbClr val="5082BC"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="17" name="Graphic 17"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="10342880" y="2557779"/>
+                            <a:ext cx="3517900" cy="812800"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="3517900" h="812800">
+                                <a:moveTo>
+                                  <a:pt x="3517900" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="812800"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="3517900" y="812800"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="3517900" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="F6F9FB"/>
+                          </a:solidFill>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="18" name="Graphic 18"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="10342880" y="2557779"/>
+                            <a:ext cx="3517900" cy="812800"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="3517900" h="812800">
+                                <a:moveTo>
+                                  <a:pt x="0" y="812800"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="3517900" y="812800"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="3517900" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="812800"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="10160">
+                            <a:solidFill>
+                              <a:srgbClr val="5082BC"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="19" name="Graphic 19"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="2367279" y="2595879"/>
+                            <a:ext cx="3073400" cy="774700"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="3073400" h="774700">
+                                <a:moveTo>
+                                  <a:pt x="3073400" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="774700"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="3073400" y="774700"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="3073400" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="C8DAED"/>
+                          </a:solidFill>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="20" name="Graphic 20"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="2367279" y="2595879"/>
+                            <a:ext cx="3073400" cy="774700"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="3073400" h="774700">
+                                <a:moveTo>
+                                  <a:pt x="0" y="774700"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="3073400" y="774700"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="3073400" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="774700"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="10160">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="21" name="Graphic 21"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="1846579" y="3116579"/>
+                            <a:ext cx="520700" cy="190500"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="520700" h="190500">
+                                <a:moveTo>
+                                  <a:pt x="520700" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="190500"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="25400">
+                            <a:solidFill>
+                              <a:srgbClr val="5082BC"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="22" name="Graphic 22"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="119379" y="3307079"/>
+                            <a:ext cx="2095500" cy="1079500"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="2095500" h="1079500">
+                                <a:moveTo>
+                                  <a:pt x="2095500" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="1079500"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="2095500" y="1079500"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="2095500" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="F6F9FB"/>
+                          </a:solidFill>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="23" name="Graphic 23"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="119379" y="3307079"/>
+                            <a:ext cx="2095500" cy="1079500"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="2095500" h="1079500">
+                                <a:moveTo>
+                                  <a:pt x="0" y="1079500"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="2095500" y="1079500"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="2095500" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="1079500"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="10160">
+                            <a:solidFill>
+                              <a:srgbClr val="5082BC"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="24" name="Graphic 24"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="3218179" y="3726179"/>
+                            <a:ext cx="3048000" cy="685800"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="3048000" h="685800">
+                                <a:moveTo>
+                                  <a:pt x="3048000" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="685800"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="3048000" y="685800"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="3048000" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="C8DAED"/>
+                          </a:solidFill>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="25" name="Graphic 25"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="3218179" y="3726179"/>
+                            <a:ext cx="3048000" cy="685800"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="3048000" h="685800">
+                                <a:moveTo>
+                                  <a:pt x="0" y="685800"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="3048000" y="685800"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="3048000" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="685800"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="10160">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="26" name="Graphic 26"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="8996680" y="3726179"/>
+                            <a:ext cx="3352800" cy="685800"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="3352800" h="685800">
+                                <a:moveTo>
+                                  <a:pt x="3352800" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="685800"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="3352800" y="685800"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="3352800" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="C8DAED"/>
+                          </a:solidFill>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="27" name="Graphic 27"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="8996680" y="3726179"/>
+                            <a:ext cx="3352800" cy="685800"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="3352800" h="685800">
+                                <a:moveTo>
+                                  <a:pt x="0" y="685800"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="3352800" y="685800"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="3352800" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="685800"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="10160">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="28" name="Graphic 28"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="5080" y="5110479"/>
+                            <a:ext cx="2235200" cy="914400"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="2235200" h="914400">
+                                <a:moveTo>
+                                  <a:pt x="2235200" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="914400"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="2235200" y="914400"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="2235200" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="C8DAED"/>
+                          </a:solidFill>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="29" name="Graphic 29"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="5080" y="5110479"/>
+                            <a:ext cx="2235200" cy="914400"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="2235200" h="914400">
+                                <a:moveTo>
+                                  <a:pt x="0" y="914400"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="2235200" y="914400"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="2235200" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="914400"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="10160">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="30" name="Graphic 30"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="1122680" y="6024879"/>
+                            <a:ext cx="1270" cy="254000"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="0" h="254000">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="254000"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="25400">
+                            <a:solidFill>
+                              <a:srgbClr val="5082BC"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="31" name="Graphic 31"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="5080" y="6278879"/>
+                            <a:ext cx="2235200" cy="1600200"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="2235200" h="1600200">
+                                <a:moveTo>
+                                  <a:pt x="2235200" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="1600199"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="2235200" y="1600199"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="2235200" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="F6F9FB"/>
+                          </a:solidFill>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="32" name="Graphic 32"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="5080" y="6278879"/>
+                            <a:ext cx="2235200" cy="1600200"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="2235200" h="1600200">
+                                <a:moveTo>
+                                  <a:pt x="0" y="1600199"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="2235200" y="1600199"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="2235200" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="1600199"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="10160">
+                            <a:solidFill>
+                              <a:srgbClr val="5082BC"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="33" name="Graphic 33"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="2354579" y="5110479"/>
+                            <a:ext cx="2235200" cy="914400"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="2235200" h="914400">
+                                <a:moveTo>
+                                  <a:pt x="2235200" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="914400"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="2235200" y="914400"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="2235200" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="C8DAED"/>
+                          </a:solidFill>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="34" name="Graphic 34"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="2354579" y="5110479"/>
+                            <a:ext cx="2235200" cy="914400"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="2235200" h="914400">
+                                <a:moveTo>
+                                  <a:pt x="0" y="914400"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="2235200" y="914400"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="2235200" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="914400"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="10160">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="35" name="Graphic 35"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="3472179" y="6024879"/>
+                            <a:ext cx="1270" cy="254000"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="0" h="254000">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="254000"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="25400">
+                            <a:solidFill>
+                              <a:srgbClr val="5082BC"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="36" name="Graphic 36"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="2354579" y="6278879"/>
+                            <a:ext cx="2235200" cy="1600200"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="2235200" h="1600200">
+                                <a:moveTo>
+                                  <a:pt x="2235200" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="1600199"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="2235200" y="1600199"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="2235200" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="F6F9FB"/>
+                          </a:solidFill>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="37" name="Graphic 37"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="2354579" y="6278879"/>
+                            <a:ext cx="2235200" cy="1600200"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="2235200" h="1600200">
+                                <a:moveTo>
+                                  <a:pt x="0" y="1600199"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="2235200" y="1600199"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="2235200" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="1600199"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="10160">
+                            <a:solidFill>
+                              <a:srgbClr val="5082BC"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="38" name="Graphic 38"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="4704079" y="5110479"/>
+                            <a:ext cx="2235200" cy="914400"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="2235200" h="914400">
+                                <a:moveTo>
+                                  <a:pt x="2235200" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="914400"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="2235200" y="914400"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="2235200" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="C8DAED"/>
+                          </a:solidFill>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="39" name="Graphic 39"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="4704079" y="5110479"/>
+                            <a:ext cx="2235200" cy="914400"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="2235200" h="914400">
+                                <a:moveTo>
+                                  <a:pt x="0" y="914400"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="2235200" y="914400"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="2235200" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="914400"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="10160">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="40" name="Graphic 40"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="5821679" y="6024879"/>
+                            <a:ext cx="1270" cy="254000"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="0" h="254000">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="254000"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="25400">
+                            <a:solidFill>
+                              <a:srgbClr val="5082BC"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="41" name="Graphic 41"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="4704079" y="6278879"/>
+                            <a:ext cx="2235200" cy="1600200"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="2235200" h="1600200">
+                                <a:moveTo>
+                                  <a:pt x="2235200" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="1600199"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="2235200" y="1600199"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="2235200" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="F6F9FB"/>
+                          </a:solidFill>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="42" name="Graphic 42"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="4704079" y="6278879"/>
+                            <a:ext cx="2235200" cy="1600200"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="2235200" h="1600200">
+                                <a:moveTo>
+                                  <a:pt x="0" y="1600199"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="2235200" y="1600199"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="2235200" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="1600199"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="10160">
+                            <a:solidFill>
+                              <a:srgbClr val="5082BC"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="43" name="Graphic 43"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="7053580" y="5110479"/>
+                            <a:ext cx="2235200" cy="914400"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="2235200" h="914400">
+                                <a:moveTo>
+                                  <a:pt x="2235200" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="914400"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="2235200" y="914400"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="2235200" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="C8DAED"/>
+                          </a:solidFill>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="44" name="Graphic 44"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="7053580" y="5110479"/>
+                            <a:ext cx="2235200" cy="914400"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="2235200" h="914400">
+                                <a:moveTo>
+                                  <a:pt x="0" y="914400"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="2235200" y="914400"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="2235200" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="914400"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="10160">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="45" name="Graphic 45"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="8171180" y="6024879"/>
+                            <a:ext cx="1270" cy="254000"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="0" h="254000">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="254000"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="25400">
+                            <a:solidFill>
+                              <a:srgbClr val="5082BC"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="46" name="Graphic 46"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="7053580" y="6278879"/>
+                            <a:ext cx="2235200" cy="1600200"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="2235200" h="1600200">
+                                <a:moveTo>
+                                  <a:pt x="2235200" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="1600199"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="2235200" y="1600199"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="2235200" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="F6F9FB"/>
+                          </a:solidFill>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="47" name="Graphic 47"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="7053580" y="6278879"/>
+                            <a:ext cx="2235200" cy="1600200"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="2235200" h="1600200">
+                                <a:moveTo>
+                                  <a:pt x="0" y="1600199"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="2235200" y="1600199"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="2235200" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="1600199"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="10160">
+                            <a:solidFill>
+                              <a:srgbClr val="5082BC"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="48" name="Graphic 48"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="9403080" y="5110479"/>
+                            <a:ext cx="2235200" cy="914400"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="2235200" h="914400">
+                                <a:moveTo>
+                                  <a:pt x="2235200" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="914400"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="2235200" y="914400"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="2235200" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="C8DAED"/>
+                          </a:solidFill>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="49" name="Graphic 49"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="9403080" y="5110479"/>
+                            <a:ext cx="2235200" cy="914400"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="2235200" h="914400">
+                                <a:moveTo>
+                                  <a:pt x="0" y="914400"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="2235200" y="914400"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="2235200" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="914400"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="10160">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="50" name="Graphic 50"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="10520680" y="6024879"/>
+                            <a:ext cx="1270" cy="254000"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="0" h="254000">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="254000"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="25400">
+                            <a:solidFill>
+                              <a:srgbClr val="5082BC"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="51" name="Graphic 51"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="9403080" y="6278879"/>
+                            <a:ext cx="2235200" cy="1600200"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="2235200" h="1600200">
+                                <a:moveTo>
+                                  <a:pt x="2235200" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="1600199"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="2235200" y="1600199"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="2235200" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="F6F9FB"/>
+                          </a:solidFill>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="52" name="Graphic 52"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="9403080" y="6278879"/>
+                            <a:ext cx="2235200" cy="1600200"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="2235200" h="1600200">
+                                <a:moveTo>
+                                  <a:pt x="0" y="1600199"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="2235200" y="1600199"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="2235200" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="1600199"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="10160">
+                            <a:solidFill>
+                              <a:srgbClr val="5082BC"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="53" name="Graphic 53"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="11752580" y="5110479"/>
+                            <a:ext cx="2235200" cy="914400"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="2235200" h="914400">
+                                <a:moveTo>
+                                  <a:pt x="2235200" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="914400"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="2235200" y="914400"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="2235200" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="C8DAED"/>
+                          </a:solidFill>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="54" name="Graphic 54"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="11752580" y="5110479"/>
+                            <a:ext cx="2235200" cy="914400"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="2235200" h="914400">
+                                <a:moveTo>
+                                  <a:pt x="0" y="914400"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="2235200" y="914400"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="2235200" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="914400"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="10160">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="55" name="Graphic 55"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="12870180" y="6024879"/>
+                            <a:ext cx="1270" cy="254000"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="0" h="254000">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="254000"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="25400">
+                            <a:solidFill>
+                              <a:srgbClr val="5082BC"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="56" name="Graphic 56"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="11752580" y="6278879"/>
+                            <a:ext cx="2235200" cy="1600200"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="2235200" h="1600200">
+                                <a:moveTo>
+                                  <a:pt x="2235200" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="1600199"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="2235200" y="1600199"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="2235200" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="F6F9FB"/>
+                          </a:solidFill>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="57" name="Graphic 57"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="11752580" y="6278879"/>
+                            <a:ext cx="2235200" cy="1600200"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="2235200" h="1600200">
+                                <a:moveTo>
+                                  <a:pt x="0" y="1600199"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="2235200" y="1600199"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="2235200" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="1600199"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="10160">
+                            <a:solidFill>
+                              <a:srgbClr val="5082BC"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group style="position:absolute;margin-left:44.599998pt;margin-top:-12.097071pt;width:1101.8pt;height:620.8pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:paragraph;z-index:-15836160" id="docshapegroup2" coordorigin="892,-242" coordsize="22036,12416">
+                <v:shape style="position:absolute;left:2660;top:486;width:18500;height:7320" id="docshape3" coordorigin="2660,486" coordsize="18500,7320" path="m11900,1906l11900,7346m11900,486l11900,926m11900,2326l8520,2326m11900,3066l15160,3066m11900,4366l9460,4366m10760,6166l11900,6166m11900,6166l15060,6166m2660,7806l2660,7346,21160,7346,21160,7806m6360,7346l6360,7806m10060,7346l10060,7806m13760,7346l13760,7806m17460,7346l17460,7806e" filled="false" stroked="true" strokeweight="2pt" strokecolor="#5082bc">
+                  <v:path arrowok="t"/>
+                  <v:stroke dashstyle="solid"/>
+                </v:shape>
+                <v:rect style="position:absolute;left:9300;top:-234;width:5200;height:720" id="docshape4" filled="true" fillcolor="#c8daed" stroked="false">
+                  <v:fill type="solid"/>
+                </v:rect>
+                <v:rect style="position:absolute;left:9300;top:-234;width:5200;height:720" id="docshape5" filled="false" stroked="true" strokeweight=".8pt" strokecolor="#000000">
+                  <v:stroke dashstyle="solid"/>
+                </v:rect>
+                <v:rect style="position:absolute;left:9060;top:926;width:5680;height:980" id="docshape6" filled="true" fillcolor="#c8daed" stroked="false">
+                  <v:fill type="solid"/>
+                </v:rect>
+                <v:rect style="position:absolute;left:9060;top:926;width:5680;height:980" id="docshape7" filled="false" stroked="true" strokeweight=".8pt" strokecolor="#000000">
+                  <v:stroke dashstyle="solid"/>
+                </v:rect>
+                <v:rect style="position:absolute;left:3760;top:2066;width:4760;height:980" id="docshape8" filled="true" fillcolor="#c8daed" stroked="false">
+                  <v:fill type="solid"/>
+                </v:rect>
+                <v:rect style="position:absolute;left:3760;top:2066;width:4760;height:980" id="docshape9" filled="false" stroked="true" strokeweight=".8pt" strokecolor="#000000">
+                  <v:stroke dashstyle="solid"/>
+                </v:rect>
+                <v:shape style="position:absolute;left:3140;top:2546;width:620;height:560" id="docshape10" coordorigin="3140,2546" coordsize="620,560" path="m3760,2546l3140,2546,3140,3106e" filled="false" stroked="true" strokeweight="2pt" strokecolor="#5082bc">
+                  <v:path arrowok="t"/>
+                  <v:stroke dashstyle="solid"/>
+                </v:shape>
+                <v:rect style="position:absolute;left:1080;top:3106;width:3300;height:1360" id="docshape11" filled="true" fillcolor="#f6f9fb" stroked="false">
+                  <v:fill type="solid"/>
+                </v:rect>
+                <v:rect style="position:absolute;left:1080;top:3106;width:3300;height:1360" id="docshape12" filled="false" stroked="true" strokeweight=".8pt" strokecolor="#5082bc">
+                  <v:stroke dashstyle="solid"/>
+                </v:rect>
+                <v:rect style="position:absolute;left:15160;top:2526;width:5100;height:980" id="docshape13" filled="true" fillcolor="#c8daed" stroked="false">
+                  <v:fill type="solid"/>
+                </v:rect>
+                <v:rect style="position:absolute;left:15160;top:2526;width:5100;height:980" id="docshape14" filled="false" stroked="true" strokeweight=".8pt" strokecolor="#000000">
+                  <v:stroke dashstyle="solid"/>
+                </v:rect>
+                <v:shape style="position:absolute;left:20260;top:3026;width:1400;height:760" id="docshape15" coordorigin="20260,3026" coordsize="1400,760" path="m20260,3026l21660,3026,21660,3786e" filled="false" stroked="true" strokeweight="2pt" strokecolor="#5082bc">
+                  <v:path arrowok="t"/>
+                  <v:stroke dashstyle="solid"/>
+                </v:shape>
+                <v:rect style="position:absolute;left:17180;top:3786;width:5540;height:1280" id="docshape16" filled="true" fillcolor="#f6f9fb" stroked="false">
+                  <v:fill type="solid"/>
+                </v:rect>
+                <v:rect style="position:absolute;left:17180;top:3786;width:5540;height:1280" id="docshape17" filled="false" stroked="true" strokeweight=".8pt" strokecolor="#5082bc">
+                  <v:stroke dashstyle="solid"/>
+                </v:rect>
+                <v:rect style="position:absolute;left:4620;top:3846;width:4840;height:1220" id="docshape18" filled="true" fillcolor="#c8daed" stroked="false">
+                  <v:fill type="solid"/>
+                </v:rect>
+                <v:rect style="position:absolute;left:4620;top:3846;width:4840;height:1220" id="docshape19" filled="false" stroked="true" strokeweight=".8pt" strokecolor="#000000">
+                  <v:stroke dashstyle="solid"/>
+                </v:rect>
+                <v:shape style="position:absolute;left:3800;top:4666;width:820;height:300" id="docshape20" coordorigin="3800,4666" coordsize="820,300" path="m4620,4666l3800,4666,3800,4966e" filled="false" stroked="true" strokeweight="2pt" strokecolor="#5082bc">
+                  <v:path arrowok="t"/>
+                  <v:stroke dashstyle="solid"/>
+                </v:shape>
+                <v:rect style="position:absolute;left:1080;top:4966;width:3300;height:1700" id="docshape21" filled="true" fillcolor="#f6f9fb" stroked="false">
+                  <v:fill type="solid"/>
+                </v:rect>
+                <v:rect style="position:absolute;left:1080;top:4966;width:3300;height:1700" id="docshape22" filled="false" stroked="true" strokeweight=".8pt" strokecolor="#5082bc">
+                  <v:stroke dashstyle="solid"/>
+                </v:rect>
+                <v:rect style="position:absolute;left:5960;top:5626;width:4800;height:1080" id="docshape23" filled="true" fillcolor="#c8daed" stroked="false">
+                  <v:fill type="solid"/>
+                </v:rect>
+                <v:rect style="position:absolute;left:5960;top:5626;width:4800;height:1080" id="docshape24" filled="false" stroked="true" strokeweight=".8pt" strokecolor="#000000">
+                  <v:stroke dashstyle="solid"/>
+                </v:rect>
+                <v:rect style="position:absolute;left:15060;top:5626;width:5280;height:1080" id="docshape25" filled="true" fillcolor="#c8daed" stroked="false">
+                  <v:fill type="solid"/>
+                </v:rect>
+                <v:rect style="position:absolute;left:15060;top:5626;width:5280;height:1080" id="docshape26" filled="false" stroked="true" strokeweight=".8pt" strokecolor="#000000">
+                  <v:stroke dashstyle="solid"/>
+                </v:rect>
+                <v:rect style="position:absolute;left:900;top:7806;width:3520;height:1440" id="docshape27" filled="true" fillcolor="#c8daed" stroked="false">
+                  <v:fill type="solid"/>
+                </v:rect>
+                <v:rect style="position:absolute;left:900;top:7806;width:3520;height:1440" id="docshape28" filled="false" stroked="true" strokeweight=".8pt" strokecolor="#000000">
+                  <v:stroke dashstyle="solid"/>
+                </v:rect>
+                <v:line style="position:absolute" from="2660,9246" to="2660,9646" stroked="true" strokeweight="2pt" strokecolor="#5082bc">
+                  <v:stroke dashstyle="solid"/>
+                </v:line>
+                <v:rect style="position:absolute;left:900;top:9646;width:3520;height:2520" id="docshape29" filled="true" fillcolor="#f6f9fb" stroked="false">
+                  <v:fill type="solid"/>
+                </v:rect>
+                <v:rect style="position:absolute;left:900;top:9646;width:3520;height:2520" id="docshape30" filled="false" stroked="true" strokeweight=".8pt" strokecolor="#5082bc">
+                  <v:stroke dashstyle="solid"/>
+                </v:rect>
+                <v:rect style="position:absolute;left:4600;top:7806;width:3520;height:1440" id="docshape31" filled="true" fillcolor="#c8daed" stroked="false">
+                  <v:fill type="solid"/>
+                </v:rect>
+                <v:rect style="position:absolute;left:4600;top:7806;width:3520;height:1440" id="docshape32" filled="false" stroked="true" strokeweight=".8pt" strokecolor="#000000">
+                  <v:stroke dashstyle="solid"/>
+                </v:rect>
+                <v:line style="position:absolute" from="6360,9246" to="6360,9646" stroked="true" strokeweight="2pt" strokecolor="#5082bc">
+                  <v:stroke dashstyle="solid"/>
+                </v:line>
+                <v:rect style="position:absolute;left:4600;top:9646;width:3520;height:2520" id="docshape33" filled="true" fillcolor="#f6f9fb" stroked="false">
+                  <v:fill type="solid"/>
+                </v:rect>
+                <v:rect style="position:absolute;left:4600;top:9646;width:3520;height:2520" id="docshape34" filled="false" stroked="true" strokeweight=".8pt" strokecolor="#5082bc">
+                  <v:stroke dashstyle="solid"/>
+                </v:rect>
+                <v:rect style="position:absolute;left:8300;top:7806;width:3520;height:1440" id="docshape35" filled="true" fillcolor="#c8daed" stroked="false">
+                  <v:fill type="solid"/>
+                </v:rect>
+                <v:rect style="position:absolute;left:8300;top:7806;width:3520;height:1440" id="docshape36" filled="false" stroked="true" strokeweight=".8pt" strokecolor="#000000">
+                  <v:stroke dashstyle="solid"/>
+                </v:rect>
+                <v:line style="position:absolute" from="10060,9246" to="10060,9646" stroked="true" strokeweight="2pt" strokecolor="#5082bc">
+                  <v:stroke dashstyle="solid"/>
+                </v:line>
+                <v:rect style="position:absolute;left:8300;top:9646;width:3520;height:2520" id="docshape37" filled="true" fillcolor="#f6f9fb" stroked="false">
+                  <v:fill type="solid"/>
+                </v:rect>
+                <v:rect style="position:absolute;left:8300;top:9646;width:3520;height:2520" id="docshape38" filled="false" stroked="true" strokeweight=".8pt" strokecolor="#5082bc">
+                  <v:stroke dashstyle="solid"/>
+                </v:rect>
+                <v:rect style="position:absolute;left:12000;top:7806;width:3520;height:1440" id="docshape39" filled="true" fillcolor="#c8daed" stroked="false">
+                  <v:fill type="solid"/>
+                </v:rect>
+                <v:rect style="position:absolute;left:12000;top:7806;width:3520;height:1440" id="docshape40" filled="false" stroked="true" strokeweight=".8pt" strokecolor="#000000">
+                  <v:stroke dashstyle="solid"/>
+                </v:rect>
+                <v:line style="position:absolute" from="13760,9246" to="13760,9646" stroked="true" strokeweight="2pt" strokecolor="#5082bc">
+                  <v:stroke dashstyle="solid"/>
+                </v:line>
+                <v:rect style="position:absolute;left:12000;top:9646;width:3520;height:2520" id="docshape41" filled="true" fillcolor="#f6f9fb" stroked="false">
+                  <v:fill type="solid"/>
+                </v:rect>
+                <v:rect style="position:absolute;left:12000;top:9646;width:3520;height:2520" id="docshape42" filled="false" stroked="true" strokeweight=".8pt" strokecolor="#5082bc">
+                  <v:stroke dashstyle="solid"/>
+                </v:rect>
+                <v:rect style="position:absolute;left:15700;top:7806;width:3520;height:1440" id="docshape43" filled="true" fillcolor="#c8daed" stroked="false">
+                  <v:fill type="solid"/>
+                </v:rect>
+                <v:rect style="position:absolute;left:15700;top:7806;width:3520;height:1440" id="docshape44" filled="false" stroked="true" strokeweight=".8pt" strokecolor="#000000">
+                  <v:stroke dashstyle="solid"/>
+                </v:rect>
+                <v:line style="position:absolute" from="17460,9246" to="17460,9646" stroked="true" strokeweight="2pt" strokecolor="#5082bc">
+                  <v:stroke dashstyle="solid"/>
+                </v:line>
+                <v:rect style="position:absolute;left:15700;top:9646;width:3520;height:2520" id="docshape45" filled="true" fillcolor="#f6f9fb" stroked="false">
+                  <v:fill type="solid"/>
+                </v:rect>
+                <v:rect style="position:absolute;left:15700;top:9646;width:3520;height:2520" id="docshape46" filled="false" stroked="true" strokeweight=".8pt" strokecolor="#5082bc">
+                  <v:stroke dashstyle="solid"/>
+                </v:rect>
+                <v:rect style="position:absolute;left:19400;top:7806;width:3520;height:1440" id="docshape47" filled="true" fillcolor="#c8daed" stroked="false">
+                  <v:fill type="solid"/>
+                </v:rect>
+                <v:rect style="position:absolute;left:19400;top:7806;width:3520;height:1440" id="docshape48" filled="false" stroked="true" strokeweight=".8pt" strokecolor="#000000">
+                  <v:stroke dashstyle="solid"/>
+                </v:rect>
+                <v:line style="position:absolute" from="21160,9246" to="21160,9646" stroked="true" strokeweight="2pt" strokecolor="#5082bc">
+                  <v:stroke dashstyle="solid"/>
+                </v:line>
+                <v:rect style="position:absolute;left:19400;top:9646;width:3520;height:2520" id="docshape49" filled="true" fillcolor="#f6f9fb" stroked="false">
+                  <v:fill type="solid"/>
+                </v:rect>
+                <v:rect style="position:absolute;left:19400;top:9646;width:3520;height:2520" id="docshape50" filled="false" stroked="true" strokeweight=".8pt" strokecolor="#5082bc">
+                  <v:stroke dashstyle="solid"/>
+                </v:rect>
+                <w10:wrap type="none"/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>CONSEJO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>DE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>ADMINISTRACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="222"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:right="9" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
-[...36 lines deleted...]
-      <w:pPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>DIRECCIÓN</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="38"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>GENERAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="48"/>
+        <w:ind w:left="0" w:right="9" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
-[...168 lines deleted...]
-          <w:lang w:eastAsia="es-ES"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="125"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Miguel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="125"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="125"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Ángel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="125"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="125"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Rodríguez</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="125"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="125"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Ramírez</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="156"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sectPr>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="23820" w:h="16840" w:orient="landscape"/>
+          <w:pgMar w:top="620" w:bottom="280" w:left="850" w:right="850"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="185"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="553" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto" w:before="0" w:after="0"/>
+        <w:ind w:left="553" w:right="0" w:hanging="163"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="120"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Contratación</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="553" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto" w:before="32" w:after="0"/>
+        <w:ind w:left="553" w:right="0" w:hanging="163"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="125"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Societaria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="553" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto" w:before="31" w:after="0"/>
+        <w:ind w:left="553" w:right="0" w:hanging="163"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="125"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Laboral</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:line="290" w:lineRule="auto" w:before="100"/>
+        <w:ind w:right="889"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>SERVICIOS JURÍDICOS </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Y </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>CONTRATACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="231" w:lineRule="exact" w:before="0"/>
+        <w:ind w:left="1" w:right="889" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="120"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Adrián</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+          <w:w w:val="120"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="120"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Delgado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+          <w:w w:val="120"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="120"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Montesdeoca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="181"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:line="290" w:lineRule="auto"/>
+        <w:ind w:left="911"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>CONTROL</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>INTERNO,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>COMPRAS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Y TRANSFORMACIÓN DIGITAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="231" w:lineRule="exact" w:before="0"/>
+        <w:ind w:left="911" w:right="2" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="120"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Jesús</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="10"/>
+          <w:w w:val="120"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="120"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>O.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="11"/>
+          <w:w w:val="120"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="120"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Jiménez</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="11"/>
+          <w:w w:val="120"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="120"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Artíles</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="4"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:right="3521"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>INFORMÁTICA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>TICs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="48"/>
+        <w:ind w:left="0" w:right="3521" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="125"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>José</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="125"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="125"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>E.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="125"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="125"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Hernández</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="125"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="125"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Cabrera</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="1520" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto" w:before="0" w:after="0"/>
+        <w:ind w:left="1520" w:right="0" w:hanging="163"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="125"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Informática</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="1520" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto" w:before="32" w:after="0"/>
+        <w:ind w:left="1520" w:right="0" w:hanging="163"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="125"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Tecnologías</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="125"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="125"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="125"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="125"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="125"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="125"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>información</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="125"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="125"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="125"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="125"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>comunicación</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:sectPr>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="23820" w:h="16840" w:orient="landscape"/>
+          <w:pgMar w:top="620" w:bottom="280" w:left="850" w:right="850"/>
+          <w:cols w:num="3" w:equalWidth="0">
+            <w:col w:w="1753" w:space="1676"/>
+            <w:col w:w="4613" w:space="7090"/>
+            <w:col w:w="6988"/>
+          </w:cols>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="11"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:sectPr>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="23820" w:h="16840" w:orient="landscape"/>
+          <w:pgMar w:top="620" w:bottom="280" w:left="850" w:right="850"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="553" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto" w:before="100" w:after="0"/>
+        <w:ind w:left="553" w:right="0" w:hanging="163"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="120"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Compras</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="553" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto" w:before="31" w:after="0"/>
+        <w:ind w:left="553" w:right="0" w:hanging="163"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="125"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Transparencia</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="553" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto" w:before="31" w:after="0"/>
+        <w:ind w:left="553" w:right="0" w:hanging="163"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="120"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Compliance</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="553" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto" w:before="32" w:after="0"/>
+        <w:ind w:left="553" w:right="0" w:hanging="163"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="125"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Sede</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="8"/>
+          <w:w w:val="125"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="125"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>electrónica</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="553" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto" w:before="31" w:after="0"/>
+        <w:ind w:left="553" w:right="0" w:hanging="163"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="120"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Transformación</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="6"/>
+          <w:w w:val="125"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="125"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>digital</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="25"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:line="290" w:lineRule="auto"/>
+        <w:ind w:left="352"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>PREVENCIÓN RIESGOS LABORALES</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="9"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="9"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>SEGUROS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="231" w:lineRule="exact" w:before="0"/>
+        <w:ind w:left="352" w:right="2" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="120"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Eduardo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="8"/>
+          <w:w w:val="120"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="120"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>García</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="9"/>
+          <w:w w:val="120"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="120"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Suárez</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="165"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:right="3165"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>SALUD</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>LABORAL</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>BIENESTAR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="49"/>
+        <w:ind w:left="0" w:right="3165" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="120"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Óscar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="5"/>
+          <w:w w:val="120"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="120"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Fuentes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="6"/>
+          <w:w w:val="120"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="120"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>García</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sectPr>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="23820" w:h="16840" w:orient="landscape"/>
+          <w:pgMar w:top="620" w:bottom="280" w:left="850" w:right="850"/>
+          <w:cols w:num="3" w:equalWidth="0">
+            <w:col w:w="2619" w:space="3161"/>
+            <w:col w:w="3111" w:space="5866"/>
+            <w:col w:w="7363"/>
+          </w:cols>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="169"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sectPr>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="23820" w:h="16840" w:orient="landscape"/>
+          <w:pgMar w:top="620" w:bottom="280" w:left="850" w:right="850"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="8"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:line="290" w:lineRule="auto"/>
+        <w:ind w:left="419" w:right="38"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>GESTIÓN</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>DESARROLLO DE PERSONAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="231" w:lineRule="exact" w:before="0"/>
+        <w:ind w:left="379" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="125"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Roque</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="125"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="125"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>I.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="125"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="125"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Suárez</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="125"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="125"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>López</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="148"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="379"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>OPERACIONES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="48"/>
+        <w:ind w:left="379" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="115"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Antonio</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="12"/>
+          <w:w w:val="115"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="115"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Artiles</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="12"/>
+          <w:w w:val="115"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="115"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="12"/>
+          <w:w w:val="115"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="115"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Toro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="148"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="379"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>PLANIFICACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="48"/>
+        <w:ind w:left="379" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="125"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Ángeles</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="125"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="125"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Maeso</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="125"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="125"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Fortuny</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:line="290" w:lineRule="auto" w:before="100"/>
+        <w:ind w:left="381"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>TALLERES E </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>INFRAESTRUCTURAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="290" w:lineRule="auto" w:before="0"/>
+        <w:ind w:left="381" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="125"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Miguel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="125"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="125"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Ángel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="125"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="125"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Rodríguez Ramírez</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="8"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:line="290" w:lineRule="auto"/>
+        <w:ind w:left="381"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>CALIDAD, COMERCIAL </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Y </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>COMUNICACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="231" w:lineRule="exact" w:before="0"/>
+        <w:ind w:left="381" w:right="2" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="115"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Gemma</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="9"/>
+          <w:w w:val="115"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="115"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Tor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="10"/>
+          <w:w w:val="115"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="115"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Visús</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="148"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="434"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>ECONÓMICO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="14"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>FINANCIERO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="48"/>
+        <w:ind w:left="419" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="125"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Ángel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="125"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="125"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>L.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="125"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="125"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Placeres</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="125"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="125"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Hernández</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sectPr>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="23820" w:h="16840" w:orient="landscape"/>
+          <w:pgMar w:top="620" w:bottom="280" w:left="850" w:right="850"/>
+          <w:cols w:num="6" w:equalWidth="0">
+            <w:col w:w="3241" w:space="674"/>
+            <w:col w:w="2810" w:space="897"/>
+            <w:col w:w="2798" w:space="889"/>
+            <w:col w:w="2824" w:space="727"/>
+            <w:col w:w="3120" w:space="479"/>
+            <w:col w:w="3661"/>
+          </w:cols>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="152"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sectPr>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="23820" w:h="16840" w:orient="landscape"/>
+          <w:pgMar w:top="620" w:bottom="280" w:left="850" w:right="850"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="373" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto" w:before="100" w:after="0"/>
+        <w:ind w:left="373" w:right="0" w:hanging="163"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="120"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Administración</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="13"/>
+          <w:w w:val="120"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="120"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="13"/>
+          <w:w w:val="120"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="120"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>personal</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="373" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto" w:before="31" w:after="0"/>
+        <w:ind w:left="373" w:right="0" w:hanging="163"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="120"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Gestión</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="120"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="120"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="120"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="120"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>personal</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="373" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto" w:before="100" w:after="0"/>
+        <w:ind w:left="373" w:right="0" w:hanging="163"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="125"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Ejecución</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="125"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="125"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>planificación</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="373" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto" w:before="31" w:after="0"/>
+        <w:ind w:left="373" w:right="0" w:hanging="163"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="125"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Incidencias</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="18"/>
+          <w:w w:val="125"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="125"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>posteriores</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="373" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto" w:before="32" w:after="0"/>
+        <w:ind w:left="373" w:right="0" w:hanging="163"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="125"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Chivata</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="373" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto" w:before="31" w:after="0"/>
+        <w:ind w:left="210" w:right="138" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="130"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Servicios</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="130"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="130"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>especiales</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="130"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="130"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>e intensificaciones</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="373" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto" w:before="100" w:after="0"/>
+        <w:ind w:left="373" w:right="0" w:hanging="163"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="125"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Planificación</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="12"/>
+          <w:w w:val="125"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="125"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>servicios</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="373" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto" w:before="31" w:after="0"/>
+        <w:ind w:left="373" w:right="0" w:hanging="163"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="125"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Asignación</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="373" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto" w:before="100" w:after="0"/>
+        <w:ind w:left="373" w:right="0" w:hanging="163"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="120"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Mantenimiento</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="27"/>
+          <w:w w:val="125"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="125"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>flota</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="373" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto" w:before="31" w:after="0"/>
+        <w:ind w:left="373" w:right="0" w:hanging="163"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="125"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Infraestructuras</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="373" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto" w:before="32" w:after="0"/>
+        <w:ind w:left="373" w:right="0" w:hanging="163"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="115"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Obras</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="373" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto" w:before="31" w:after="0"/>
+        <w:ind w:left="373" w:right="0" w:hanging="163"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="125"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Servicios</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="125"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="125"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>generales</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="373" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto" w:before="31" w:after="0"/>
+        <w:ind w:left="210" w:right="38" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="125"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Infraestructuras </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="125"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>paradas, mobiliario y dispositivos</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="373" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto" w:before="100" w:after="0"/>
+        <w:ind w:left="210" w:right="648" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="125"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Red</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="125"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="125"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="125"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="125"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>ventas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="125"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="125"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="125"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="125"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>oficinas </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="125"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>comerciales</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="373" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto" w:before="0" w:after="0"/>
+        <w:ind w:left="210" w:right="374" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="125"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Comunicación,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="125"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="125"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>publicidad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="125"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="125"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>y </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="130"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>marketing</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="373" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto" w:before="0" w:after="0"/>
+        <w:ind w:left="210" w:right="38" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="125"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Sistema integrado de gestión </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="125"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>y plan estratégico</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="373" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto" w:before="0" w:after="0"/>
+        <w:ind w:left="373" w:right="0" w:hanging="163"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="125"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Relaciones</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="125"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="125"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>con</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="125"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="125"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="125"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="125"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>cliente</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="373" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto" w:before="100" w:after="0"/>
+        <w:ind w:left="373" w:right="0" w:hanging="163"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="120"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Tesorería</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="373" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto" w:before="31" w:after="0"/>
+        <w:ind w:left="373" w:right="0" w:hanging="163"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="120"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Contabilidad</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="373" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto" w:before="32" w:after="0"/>
+        <w:ind w:left="373" w:right="0" w:hanging="163"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="120"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Administración</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="16"/>
+          <w:w w:val="125"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="125"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>general</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:sectPr>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="23820" w:h="16840" w:orient="landscape"/>
+          <w:pgMar w:top="620" w:bottom="280" w:left="850" w:right="850"/>
+          <w:cols w:num="6" w:equalWidth="0">
+            <w:col w:w="2879" w:space="821"/>
+            <w:col w:w="2492" w:space="1208"/>
+            <w:col w:w="2388" w:space="1312"/>
+            <w:col w:w="2695" w:space="1005"/>
+            <w:col w:w="3231" w:space="469"/>
+            <w:col w:w="3620"/>
+          </w:cols>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="80"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5472" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
-[...10 lines deleted...]
-            <wp:docPr id="13" name="Imagen 10"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7036267" cy="486156"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="58" name="Image 58"/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+              <a:graphicFrameLocks/>
             </wp:cNvGraphicFramePr>
-            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 10"/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="58" name="Image 58"/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7" cstate="print"/>
-                    <a:srcRect/>
+                    <a:blip r:embed="rId6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1466850" cy="447675"/>
+                      <a:ext cx="7036267" cy="486156"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-[...5 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00C75550">
-[...720 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:sectPr>
+      <w:type w:val="continuous"/>
+      <w:pgSz w:w="23820" w:h="16840" w:orient="landscape"/>
+      <w:pgMar w:top="620" w:bottom="280" w:left="850" w:right="850"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-  <w:font w:name="Calibri">
-[...1 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="Times New Roman">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="1"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="1"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-[...8 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="Gill Sans MT">
+    <w:altName w:val="Gill Sans MT"/>
+    <w:charset w:val="1"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-[...14 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...147 lines deleted...]
-</w:hdr>
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="210" w:hanging="164"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:eastAsia="Gill Sans MT" w:cs="Gill Sans MT"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="166"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="485" w:hanging="164"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="751" w:hanging="164"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1017" w:hanging="164"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1283" w:hanging="164"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1549" w:hanging="164"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1815" w:hanging="164"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2081" w:hanging="164"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2347" w:hanging="164"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="0">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="553" w:hanging="164"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:eastAsia="Gill Sans MT" w:cs="Gill Sans MT"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="166"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1520" w:hanging="164"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:eastAsia="Gill Sans MT" w:cs="Gill Sans MT"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="166"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-136" w:hanging="164"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-1792" w:hanging="164"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-3447" w:hanging="164"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-5103" w:hanging="164"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-6758" w:hanging="164"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-8414" w:hanging="164"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-10070" w:hanging="164"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:percent="100"/>
-[...2 lines deleted...]
-  <w:hyphenationZone w:val="425"/>
+  <w:zoom w:percent="120"/>
+  <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:footnotePr>
-[...64 lines deleted...]
-  <w:listSeparator w:val=";"/>
+  <w:compat>
+    <w:ulTrailSpace/>
+    <w:shapeLayoutLikeWW8/>
+    <w:useFELayout/>
+    <w:compatSetting w:val="14" w:uri="http://schemas.microsoft.com/office/word" w:name="compatibilityMode"/>
+  </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:cstheme="minorBidi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:asciiTheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:bidi="ar-SA" w:eastAsia="en-US"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...143 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
+  <w:style w:styleId="DefaultParagraphFont" w:default="1" w:type="character">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:styleId="TableNormal" w:default="1" w:type="table">
+    <w:name w:val="Table Normal"/>
+    <w:uiPriority w:val="2"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
-        <w:left w:w="108" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
-        <w:right w:w="108" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
+  <w:style w:styleId="NoList" w:default="1" w:type="numbering">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Encabezado">
-    <w:name w:val="header"/>
+  <w:style w:default="1" w:styleId="Normal" w:type="paragraph">
+    <w:name w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:eastAsia="Gill Sans MT" w:cs="Gill Sans MT"/>
+      <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:styleId="BodyText" w:type="paragraph">
+    <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="EncabezadoCar"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00B57446"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:eastAsia="Gill Sans MT" w:cs="Gill Sans MT"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:styleId="Heading1" w:type="paragraph">
+    <w:name w:val="Heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:tabs>
-[...47 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:eastAsia="Gill Sans MT" w:cs="Gill Sans MT"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextodegloboCar">
-[...5 lines deleted...]
-    <w:rsid w:val="00B57446"/>
+  <w:style w:styleId="ListParagraph" w:type="paragraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="31"/>
+      <w:ind w:left="373" w:hanging="163"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:eastAsia="Gill Sans MT" w:cs="Gill Sans MT"/>
+      <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tablaconcuadrcula">
-[...23 lines deleted...]
-    </w:tblPr>
+  <w:style w:styleId="TableParagraph" w:type="paragraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...44 lines deleted...]
-</file>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/></Relationships>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...8 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
@@ -2063,70 +6833,55 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>64</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1</Lines>
-  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>74</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...5 lines deleted...]
-  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Converter">
+    <vt:lpwstr>SolidFramework v10.0.20290.1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Created">
+    <vt:filetime>2026-10-19T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
+    <vt:filetime>2026-10-19T00:00:00Z</vt:filetime>
+  </property>
+</Properties>
+</file>