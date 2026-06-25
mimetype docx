--- v0 (2026-04-23)
+++ v1 (2026-06-25)
@@ -10,123 +10,308 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6154BC03" w14:textId="77777777" w:rsidR="00F21DCC" w:rsidRDefault="00F21DCC" w:rsidP="00F21DCC">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0ABDA9B7" w14:textId="4DEB3F08" w:rsidR="007C5C83" w:rsidRDefault="006E2FC2" w:rsidP="007C5C83">
+    <w:p w14:paraId="28981272" w14:textId="3FBFD8A1" w:rsidR="00942795" w:rsidRDefault="006E2FC2" w:rsidP="00942795">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>RETRIBUCIONES DE LOS TITULARES DE ÓRGANOS DE GOBIERNO, ALTOS CARGOS O ASIMILADOS, Y TITULARES DE LOS ÓRGANOS SUPERIORES Y DIRECTIVOS DE LA ENTIDAD</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2924972A" w14:textId="77777777" w:rsidR="0062021B" w:rsidRDefault="0062021B" w:rsidP="007C5C83">
+    <w:p w14:paraId="4BFC3ADA" w14:textId="77777777" w:rsidR="00942795" w:rsidRPr="00942795" w:rsidRDefault="00942795" w:rsidP="00942795">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="424B55AB" w14:textId="3B41AEB6" w:rsidR="00A104ED" w:rsidRDefault="006E2FC2" w:rsidP="008E5620">
+    <w:p w14:paraId="6D0864F2" w14:textId="77777777" w:rsidR="00942795" w:rsidRDefault="00942795" w:rsidP="00942795">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
-        </w:rPr>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">-Gerente es remunerado por la actividad que realiza en la empresa, no siendo retribuidos el resto de los órganos. </w:t>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Junta General</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="409AA9E1" w14:textId="4CDAC02C" w:rsidR="006E2FC2" w:rsidRDefault="006E2FC2" w:rsidP="008E5620">
+    <w:p w14:paraId="207469D2" w14:textId="6FB0BC6C" w:rsidR="00131FCB" w:rsidRPr="00DA0408" w:rsidRDefault="00131FCB" w:rsidP="00131FCB">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA0408">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="509A458B" w14:textId="7E47F648" w:rsidR="00131FCB" w:rsidRDefault="00DA0408" w:rsidP="00CA40B6">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
         </w:rPr>
-        <w:t xml:space="preserve">La retribución anual bruta del Gerente es la siguiente: </w:t>
+        <w:t xml:space="preserve">Los miembros de la Junta General no son </w:t>
+      </w:r>
+      <w:r w:rsidR="00131FCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>remunerado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00131FCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> por la actividad que realiza</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00131FCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en la empresa</w:t>
+      </w:r>
+      <w:r w:rsidR="00371A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>; por lo que no han recibido remuneración en el periodo indicado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32F5A59E" w14:textId="77777777" w:rsidR="00942795" w:rsidRPr="00942795" w:rsidRDefault="00942795" w:rsidP="00942795">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14DF5ADE" w14:textId="77777777" w:rsidR="00942795" w:rsidRDefault="00942795" w:rsidP="00942795">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Consejo de Administración</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A75B4D5" w14:textId="77777777" w:rsidR="00DA0408" w:rsidRPr="00DA0408" w:rsidRDefault="00DA0408" w:rsidP="00DA0408">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA0408">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20A728C5" w14:textId="4BE78272" w:rsidR="00DA0408" w:rsidRDefault="00DA0408" w:rsidP="00CA40B6">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>Los miembros de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve">l Consejo de Administración </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>no son remunerados por la actividad que realizan en la empresa</w:t>
+      </w:r>
+      <w:r w:rsidR="00371A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>; por lo que no han recibido remuneración en el periodo indicado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72479D18" w14:textId="77777777" w:rsidR="00131FCB" w:rsidRDefault="00131FCB" w:rsidP="007C5C83">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44714B44" w14:textId="2C2C337D" w:rsidR="00942795" w:rsidRPr="00942795" w:rsidRDefault="00942795" w:rsidP="008E5620">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00942795">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Dirección General</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="409AA9E1" w14:textId="6FBD0385" w:rsidR="006E2FC2" w:rsidRDefault="006E2FC2" w:rsidP="000B5232">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sólo el Director-Gerente es remunerado por la actividad que realiza en la empresa. La retribución anual bruta del Gerente es la siguiente: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4380" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1320"/>
         <w:gridCol w:w="3060"/>
       </w:tblGrid>
       <w:tr w:rsidR="006E2FC2" w:rsidRPr="006E2FC2" w14:paraId="68B27EBE" w14:textId="77777777" w:rsidTr="006E2FC2">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1320" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
@@ -629,95 +814,84 @@
               </w:rPr>
               <w:t xml:space="preserve">                              114.693,12 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>€</w:t>
             </w:r>
             <w:r w:rsidRPr="006E2FC2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4ACB44DD" w14:textId="77777777" w:rsidR="00A104ED" w:rsidRDefault="00A104ED" w:rsidP="008E5620">
+    <w:p w14:paraId="40D72B5F" w14:textId="77777777" w:rsidR="00942795" w:rsidRPr="008E5620" w:rsidRDefault="00942795" w:rsidP="00942795">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="731DB6D6" w14:textId="77777777" w:rsidR="00A104ED" w:rsidRPr="008E5620" w:rsidRDefault="00A104ED" w:rsidP="008E5620">
-[...10 lines deleted...]
-    <w:sectPr w:rsidR="00A104ED" w:rsidRPr="008E5620" w:rsidSect="00CF7AAF">
+    <w:sectPr w:rsidR="00942795" w:rsidRPr="008E5620" w:rsidSect="00CF7AAF">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11901" w:h="16817"/>
       <w:pgMar w:top="851" w:right="851" w:bottom="851" w:left="851" w:header="851" w:footer="851" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3527D4B5" w14:textId="77777777" w:rsidR="007E217B" w:rsidRDefault="007E217B" w:rsidP="00F21DCC">
+    <w:p w14:paraId="6BF57C67" w14:textId="77777777" w:rsidR="00D53EA7" w:rsidRDefault="00D53EA7" w:rsidP="00F21DCC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="388AD4D4" w14:textId="77777777" w:rsidR="007E217B" w:rsidRDefault="007E217B" w:rsidP="00F21DCC">
+    <w:p w14:paraId="2D3E028D" w14:textId="77777777" w:rsidR="00D53EA7" w:rsidRDefault="00D53EA7" w:rsidP="00F21DCC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -820,58 +994,58 @@
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln w="9525">
                     <a:noFill/>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1F287464" w14:textId="77777777" w:rsidR="007E217B" w:rsidRDefault="007E217B" w:rsidP="00F21DCC">
+    <w:p w14:paraId="4C33D83F" w14:textId="77777777" w:rsidR="00D53EA7" w:rsidRDefault="00D53EA7" w:rsidP="00F21DCC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="739AD4FA" w14:textId="77777777" w:rsidR="007E217B" w:rsidRDefault="007E217B" w:rsidP="00F21DCC">
+    <w:p w14:paraId="07416A87" w14:textId="77777777" w:rsidR="00D53EA7" w:rsidRDefault="00D53EA7" w:rsidP="00F21DCC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="17A3248C" w14:textId="77777777" w:rsidR="00F21DCC" w:rsidRDefault="0032103B">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3CA9B60B" wp14:editId="55B9A926">
           <wp:extent cx="1984375" cy="577850"/>
           <wp:effectExtent l="19050" t="0" r="0" b="0"/>
           <wp:docPr id="1" name="Imagen 2"/>
           <wp:cNvGraphicFramePr>
@@ -1289,122 +1463,130 @@
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2055932955">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1830174431">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1851487457">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F21DCC"/>
     <w:rsid w:val="00033D26"/>
     <w:rsid w:val="000B113C"/>
+    <w:rsid w:val="000B5232"/>
     <w:rsid w:val="000E4569"/>
     <w:rsid w:val="00103D86"/>
     <w:rsid w:val="00113B69"/>
+    <w:rsid w:val="00131FCB"/>
     <w:rsid w:val="0015168F"/>
     <w:rsid w:val="001847F2"/>
     <w:rsid w:val="002000C4"/>
     <w:rsid w:val="00216DDA"/>
     <w:rsid w:val="0032103B"/>
     <w:rsid w:val="0032651A"/>
+    <w:rsid w:val="00371A8A"/>
     <w:rsid w:val="003A0CB2"/>
     <w:rsid w:val="003B58D1"/>
     <w:rsid w:val="003C1405"/>
+    <w:rsid w:val="003C4EBE"/>
     <w:rsid w:val="003E6883"/>
     <w:rsid w:val="003F40F5"/>
     <w:rsid w:val="004964BE"/>
     <w:rsid w:val="00516B4F"/>
     <w:rsid w:val="005238C9"/>
     <w:rsid w:val="005647AB"/>
     <w:rsid w:val="00567D40"/>
     <w:rsid w:val="005C4710"/>
     <w:rsid w:val="005D51A5"/>
     <w:rsid w:val="005D661F"/>
     <w:rsid w:val="0062021B"/>
     <w:rsid w:val="00677F7A"/>
     <w:rsid w:val="006866B4"/>
     <w:rsid w:val="0069391F"/>
     <w:rsid w:val="006E2FC2"/>
     <w:rsid w:val="00740FB4"/>
     <w:rsid w:val="00775172"/>
     <w:rsid w:val="00793693"/>
     <w:rsid w:val="007C576C"/>
     <w:rsid w:val="007C5C83"/>
     <w:rsid w:val="007E217B"/>
     <w:rsid w:val="007E76F0"/>
     <w:rsid w:val="008928F1"/>
     <w:rsid w:val="008E5620"/>
     <w:rsid w:val="00925DF1"/>
+    <w:rsid w:val="00942795"/>
     <w:rsid w:val="009C6A62"/>
     <w:rsid w:val="009E6A09"/>
     <w:rsid w:val="00A104ED"/>
     <w:rsid w:val="00AA1419"/>
     <w:rsid w:val="00AC56CD"/>
     <w:rsid w:val="00B152EF"/>
     <w:rsid w:val="00B37EBD"/>
     <w:rsid w:val="00C832D5"/>
+    <w:rsid w:val="00CA40B6"/>
     <w:rsid w:val="00CB0922"/>
     <w:rsid w:val="00CF7AAF"/>
+    <w:rsid w:val="00D53EA7"/>
+    <w:rsid w:val="00DA0408"/>
     <w:rsid w:val="00DB4DD9"/>
     <w:rsid w:val="00E62EA4"/>
     <w:rsid w:val="00EA3814"/>
     <w:rsid w:val="00F21DCC"/>
     <w:rsid w:val="00FE4D6C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
@@ -2268,65 +2450,65 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>94</Words>
-  <Characters>523</Characters>
+  <Words>149</Words>
+  <Characters>821</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>4</Lines>
+  <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>616</CharactersWithSpaces>
+  <CharactersWithSpaces>969</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Mena Mena</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>