--- v0 (2026-04-10)
+++ v1 (2026-05-25)
@@ -10,162 +10,137 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6FDD2752" w14:textId="77777777" w:rsidR="00F21DCC" w:rsidRDefault="00F21DCC" w:rsidP="00F21DCC">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="123A7778" w14:textId="77777777" w:rsidR="007C5C83" w:rsidRDefault="007C5C83" w:rsidP="007C5C83">
+    <w:p w14:paraId="123A7778" w14:textId="77777777" w:rsidR="007C5C83" w:rsidRPr="000F4F69" w:rsidRDefault="007C5C83" w:rsidP="007C5C83">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C5C83">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+      <w:r w:rsidRPr="000F4F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Viajes, manutención, alojamiento y asistencia a órganos colegiados o sociales</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+      <w:r w:rsidRPr="000F4F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0797C43F" w14:textId="77777777" w:rsidR="00762462" w:rsidRPr="007C5C83" w:rsidRDefault="00762462" w:rsidP="007C5C83">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6805E1AD" w14:textId="5C8DF49E" w:rsidR="00A104ED" w:rsidRPr="00762462" w:rsidRDefault="00762462" w:rsidP="008E5620">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00762462">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>NORMATIVA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27CF879C" w14:textId="7079E97B" w:rsidR="00762462" w:rsidRPr="00762462" w:rsidRDefault="00762462" w:rsidP="008E5620">
+    <w:p w14:paraId="27CF879C" w14:textId="403B7B50" w:rsidR="00762462" w:rsidRPr="00762462" w:rsidRDefault="000F4F69" w:rsidP="00D82FA8">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000F4F69">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Guaguas no cuenta con</w:t>
-[...31 lines deleted...]
-        <w:t>, manutención, alojamiento y asistencia a órganos colegiados o sociales.</w:t>
+        <w:t>Guaguas Municipales, S.A. no cuenta con normativa interna específica que regule las retribuciones por viajes, manutención, alojamiento y asistencia a órganos colegiados o sociales. En caso de devengo de indemnizaciones por razón del servicio, se estará a lo dispuesto en la normativa general de indemnizaciones por razón del servicio aplicable a la Administración de referencia y, en su caso, al Real Decreto 462/2002, de 24 de mayo, o norma que lo sustituya.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D74BA7F" w14:textId="77777777" w:rsidR="00762462" w:rsidRDefault="00762462" w:rsidP="008E5620">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79E7931E" w14:textId="2516591B" w:rsidR="00762462" w:rsidRPr="00762462" w:rsidRDefault="00762462" w:rsidP="008E5620">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00762462">
@@ -258,58 +233,58 @@
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A104ED" w:rsidRPr="008E5620" w:rsidSect="00CF7AAF">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11901" w:h="16817"/>
       <w:pgMar w:top="851" w:right="851" w:bottom="851" w:left="851" w:header="851" w:footer="851" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="25F21C79" w14:textId="77777777" w:rsidR="001E5B7E" w:rsidRDefault="001E5B7E" w:rsidP="00F21DCC">
+    <w:p w14:paraId="54B468E3" w14:textId="77777777" w:rsidR="00D474CE" w:rsidRDefault="00D474CE" w:rsidP="00F21DCC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7839BF68" w14:textId="77777777" w:rsidR="001E5B7E" w:rsidRDefault="001E5B7E" w:rsidP="00F21DCC">
+    <w:p w14:paraId="3CA2F770" w14:textId="77777777" w:rsidR="00D474CE" w:rsidRDefault="00D474CE" w:rsidP="00F21DCC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -405,58 +380,58 @@
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln w="9525">
                     <a:noFill/>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3CC14C1C" w14:textId="77777777" w:rsidR="001E5B7E" w:rsidRDefault="001E5B7E" w:rsidP="00F21DCC">
+    <w:p w14:paraId="5D7C2127" w14:textId="77777777" w:rsidR="00D474CE" w:rsidRDefault="00D474CE" w:rsidP="00F21DCC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="14F2CC3F" w14:textId="77777777" w:rsidR="001E5B7E" w:rsidRDefault="001E5B7E" w:rsidP="00F21DCC">
+    <w:p w14:paraId="621965C2" w14:textId="77777777" w:rsidR="00D474CE" w:rsidRDefault="00D474CE" w:rsidP="00F21DCC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1430D08A" w14:textId="77777777" w:rsidR="00F21DCC" w:rsidRDefault="0032103B">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3A3F531D" wp14:editId="2A64527B">
           <wp:extent cx="1984375" cy="577850"/>
           <wp:effectExtent l="19050" t="0" r="0" b="0"/>
           <wp:docPr id="1" name="Imagen 2"/>
           <wp:cNvGraphicFramePr>
@@ -896,91 +871,97 @@
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F21DCC"/>
     <w:rsid w:val="00033D26"/>
     <w:rsid w:val="000B113C"/>
     <w:rsid w:val="000E4569"/>
+    <w:rsid w:val="000F4F69"/>
     <w:rsid w:val="00103D86"/>
     <w:rsid w:val="00113B69"/>
     <w:rsid w:val="0015168F"/>
     <w:rsid w:val="001847F2"/>
     <w:rsid w:val="0018492A"/>
     <w:rsid w:val="001E5B7E"/>
     <w:rsid w:val="00216DDA"/>
     <w:rsid w:val="0032103B"/>
     <w:rsid w:val="0032651A"/>
     <w:rsid w:val="003C1405"/>
     <w:rsid w:val="003E6883"/>
     <w:rsid w:val="003F40F5"/>
     <w:rsid w:val="004964BE"/>
     <w:rsid w:val="005238C9"/>
     <w:rsid w:val="00567D40"/>
     <w:rsid w:val="005D51A5"/>
     <w:rsid w:val="005D661F"/>
+    <w:rsid w:val="00646E16"/>
     <w:rsid w:val="006866B4"/>
     <w:rsid w:val="00762462"/>
     <w:rsid w:val="00775172"/>
     <w:rsid w:val="00793693"/>
     <w:rsid w:val="007C576C"/>
     <w:rsid w:val="007C5C83"/>
     <w:rsid w:val="00895894"/>
     <w:rsid w:val="008E5620"/>
     <w:rsid w:val="009C6A62"/>
     <w:rsid w:val="009E6A09"/>
     <w:rsid w:val="00A104ED"/>
     <w:rsid w:val="00AA1419"/>
     <w:rsid w:val="00AC56CD"/>
     <w:rsid w:val="00B152EF"/>
     <w:rsid w:val="00B37EBD"/>
     <w:rsid w:val="00C832D5"/>
     <w:rsid w:val="00CB0922"/>
     <w:rsid w:val="00CC455D"/>
     <w:rsid w:val="00CF7AAF"/>
+    <w:rsid w:val="00D133A1"/>
+    <w:rsid w:val="00D474CE"/>
+    <w:rsid w:val="00D82FA8"/>
     <w:rsid w:val="00DB4DD9"/>
     <w:rsid w:val="00E62EA4"/>
     <w:rsid w:val="00EA3814"/>
     <w:rsid w:val="00F03CA1"/>
     <w:rsid w:val="00F21DCC"/>
+    <w:rsid w:val="00F4209E"/>
     <w:rsid w:val="00FE4D6C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -1837,68 +1818,68 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>46</Words>
-  <Characters>256</Characters>
+  <Words>93</Words>
+  <Characters>517</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>2</Lines>
+  <Lines>4</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>301</CharactersWithSpaces>
+  <CharactersWithSpaces>609</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Mena Mena</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>