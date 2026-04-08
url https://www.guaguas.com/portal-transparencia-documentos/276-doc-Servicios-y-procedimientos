--- v0 (2025-10-18)
+++ v1 (2026-04-08)
@@ -1,140 +1,140 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="008E5620" w:rsidRPr="00923EAB" w:rsidRDefault="00131853" w:rsidP="00F21DCC">
+    <w:p w14:paraId="0D370B4F" w14:textId="77777777" w:rsidR="008E5620" w:rsidRPr="00923EAB" w:rsidRDefault="00131853" w:rsidP="00F21DCC">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923EAB">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r w:rsidR="00B55F21" w:rsidRPr="00923EAB">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Servicios</w:t>
       </w:r>
       <w:r w:rsidR="00ED1BC7">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> y Procedimientos</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E5620" w:rsidRPr="00923EAB" w:rsidRDefault="00131853" w:rsidP="008E5620">
+    <w:p w14:paraId="13B97D1D" w14:textId="77777777" w:rsidR="008E5620" w:rsidRPr="00923EAB" w:rsidRDefault="00131853" w:rsidP="008E5620">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923EAB">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">6.1 </w:t>
       </w:r>
       <w:r w:rsidR="00923EAB" w:rsidRPr="00923EAB">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Servicios</w:t>
       </w:r>
       <w:r w:rsidR="00B55F21" w:rsidRPr="00923EAB">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> prestados por Guaguas Municipales, S.A.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E5620" w:rsidRDefault="00923EAB" w:rsidP="00B55F21">
+    <w:p w14:paraId="4E0189D7" w14:textId="77777777" w:rsidR="008E5620" w:rsidRDefault="00923EAB" w:rsidP="00B55F21">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C011B5">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Pueden</w:t>
       </w:r>
       <w:r w:rsidR="00B55F21" w:rsidRPr="00C011B5">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> consultarse los servicios prestados por Guaguas Municipales,</w:t>
@@ -191,1660 +191,2175 @@
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>s y condiciones de acceso a los mismos, en el siguiente enlace:</w:t>
       </w:r>
       <w:r w:rsidR="000D0465" w:rsidRPr="00C011B5">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidR="000D0465" w:rsidRPr="00C011B5">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
             <w:lang w:val="es-ES"/>
           </w:rPr>
           <w:t>https://www.guaguas.com/lineas</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="006167E9" w:rsidRPr="00C011B5" w:rsidRDefault="006167E9" w:rsidP="006167E9">
+    <w:p w14:paraId="2C11E1D0" w14:textId="77777777" w:rsidR="006167E9" w:rsidRPr="00C011B5" w:rsidRDefault="006167E9" w:rsidP="006167E9">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:sz w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C011B5">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:sz w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>También se muestran a continuación</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:sz w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> los </w:t>
       </w:r>
       <w:r w:rsidRPr="00C011B5">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:sz w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>mismos:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006167E9" w:rsidRPr="00C011B5" w:rsidRDefault="00050216" w:rsidP="00B55F21">
+    <w:p w14:paraId="4510A0D5" w14:textId="77777777" w:rsidR="000D0465" w:rsidRDefault="00EC7F26" w:rsidP="00EC7F26">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:noProof/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
-[...10 lines deleted...]
-            <wp:docPr id="4" name="Imagen 4"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2E5BD190" wp14:editId="138343C7">
+            <wp:extent cx="6476365" cy="6182669"/>
+            <wp:effectExtent l="19050" t="0" r="635" b="0"/>
+            <wp:docPr id="2" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 4"/>
+                    <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6210300" cy="5676900"/>
-[...401 lines deleted...]
-                      <a:ext cx="6476365" cy="1905000"/>
+                      <a:ext cx="6476365" cy="6182669"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="10BA24C7" w14:textId="77777777" w:rsidR="006E13E1" w:rsidRDefault="00EC7F26" w:rsidP="00B55F21">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
-[...10 lines deleted...]
-            <wp:docPr id="8" name="Imagen 7"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2DCBE131" wp14:editId="45F8C3E6">
+            <wp:extent cx="6394142" cy="5953125"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="5" name="Imagen 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 7"/>
+                    <pic:cNvPr id="0" name="Picture 4"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12"/>
+                    <a:blip r:embed="rId9"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6724650" cy="6029325"/>
-[...349 lines deleted...]
-                      <a:ext cx="1232535" cy="301625"/>
+                      <a:ext cx="6399987" cy="5958567"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A52F3E" w:rsidRPr="00A52F3E" w:rsidRDefault="00A52F3E" w:rsidP="00A52F3E">
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00923EAB">
+    <w:p w14:paraId="5021907B" w14:textId="77777777" w:rsidR="00EC7F26" w:rsidRDefault="00EC7F26" w:rsidP="00B55F21">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4717BC19" wp14:editId="632BCF56">
+            <wp:extent cx="6172200" cy="1626709"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="18" name="Imagen 10"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 10"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6196775" cy="1633186"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:miter lim="800000"/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32B09347" w14:textId="77777777" w:rsidR="006E13E1" w:rsidRDefault="006E13E1" w:rsidP="00B55F21">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41BBBCB9" w14:textId="77777777" w:rsidR="00A417C3" w:rsidRDefault="00A417C3" w:rsidP="00B55F21">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45D047BD" w14:textId="77777777" w:rsidR="00EC7F26" w:rsidRDefault="00EC7F26" w:rsidP="00B55F21">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="03C87CC5" wp14:editId="3D673B27">
+            <wp:extent cx="6476365" cy="6403007"/>
+            <wp:effectExtent l="19050" t="0" r="635" b="0"/>
+            <wp:docPr id="20" name="Imagen 13"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 13"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6476365" cy="6403007"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:miter lim="800000"/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="625CF806" w14:textId="77777777" w:rsidR="00EC7F26" w:rsidRDefault="00EC7F26" w:rsidP="007A6069">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3C5519BD" wp14:editId="5EF82708">
+            <wp:extent cx="6310630" cy="671773"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="22" name="Imagen 19"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 19"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId12"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6360151" cy="677045"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:miter lim="800000"/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23A3DA45" w14:textId="77777777" w:rsidR="00EC7F26" w:rsidRDefault="00EC7F26" w:rsidP="00B55F21">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FF9459B" w14:textId="77777777" w:rsidR="00EC7F26" w:rsidRDefault="00EC7F26" w:rsidP="00B55F21">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78F04284" w14:textId="3245C852" w:rsidR="000379F7" w:rsidRDefault="00EC7F26" w:rsidP="007A6069">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6FD9D20C" wp14:editId="125C0CF9">
+            <wp:extent cx="6476365" cy="6125355"/>
+            <wp:effectExtent l="19050" t="0" r="635" b="0"/>
+            <wp:docPr id="23" name="Imagen 22"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 22"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId13"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6476365" cy="6125355"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:miter lim="800000"/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="706A749C" wp14:editId="669718B8">
+            <wp:extent cx="6323330" cy="1292225"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="25" name="Imagen 25"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 25"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId14"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6349608" cy="1297595"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:miter lim="800000"/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3434C1C8" w14:textId="77777777" w:rsidR="000379F7" w:rsidRDefault="000379F7" w:rsidP="00B55F21">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66FAEAFF" w14:textId="77777777" w:rsidR="000379F7" w:rsidRDefault="000379F7" w:rsidP="00B55F21">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43163491" w14:textId="3D70D820" w:rsidR="006E13E1" w:rsidRDefault="00EC7F26" w:rsidP="00B55F21">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="44687C80" wp14:editId="4384967F">
+            <wp:extent cx="6476365" cy="3928002"/>
+            <wp:effectExtent l="19050" t="0" r="635" b="0"/>
+            <wp:docPr id="28" name="Imagen 28"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 28"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId15"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6476365" cy="3928002"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:miter lim="800000"/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="308EA0D6" w14:textId="2D2019A5" w:rsidR="007A6069" w:rsidRDefault="007A6069" w:rsidP="008E5620">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262B48">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
-          <w:bCs/>
-[...41 lines deleted...]
-          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1EF74FD4" wp14:editId="76A57634">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>5195570</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
-              <wp:posOffset>4415790</wp:posOffset>
+              <wp:posOffset>4558665</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1233805" cy="301625"/>
-            <wp:effectExtent l="19050" t="0" r="4445" b="0"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="11" name="Imagen 3" descr="AL SUBIR A LA GUAGUA"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3" descr="AL SUBIR A LA GUAGUA"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17"/>
+                    <a:blip r:embed="rId16"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1233805" cy="301625"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00A52F3E" w:rsidRPr="00A52F3E">
-[...47 lines deleted...]
-    <w:p w:rsidR="00A52F3E" w:rsidRPr="00A52F3E" w:rsidRDefault="00A52F3E" w:rsidP="00A52F3E">
+    </w:p>
+    <w:p w14:paraId="45EB8926" w14:textId="501E2C19" w:rsidR="008E5620" w:rsidRPr="00923EAB" w:rsidRDefault="00A52F3E" w:rsidP="008E5620">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00923EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>6.2 Normas que rigen el servicio</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77F954E9" w14:textId="77777777" w:rsidR="00E62EA4" w:rsidRPr="00923EAB" w:rsidRDefault="00A52F3E" w:rsidP="00E62EA4">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00923EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Las normas de uso del servicio prestado por Guaguas Municipales,</w:t>
+      </w:r>
+      <w:r w:rsidR="00923EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>S.A. están disponibles en el siguiente enlace:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="333B743E" w14:textId="77777777" w:rsidR="00A52F3E" w:rsidRPr="00C011B5" w:rsidRDefault="00A52F3E" w:rsidP="00A52F3E">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="00C011B5">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+            <w:lang w:val="es-ES"/>
+          </w:rPr>
+          <w:t>https://www.guaguas.com/atencion-al-cliente/normativa-de-uso</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0AE74345" w14:textId="44B4A8DE" w:rsidR="00DC5CE8" w:rsidRPr="00923EAB" w:rsidRDefault="00DC5CE8" w:rsidP="00A52F3E">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="650C7240" w14:textId="77777777" w:rsidR="00A52F3E" w:rsidRPr="00A52F3E" w:rsidRDefault="00A52F3E" w:rsidP="00A52F3E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="250" w:after="125"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:color w:val="1B2B54"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923EAB">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1B2B54"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>AL SUBIR</w:t>
+        <w:t>CUANDO SE ESPERA</w:t>
       </w:r>
       <w:r w:rsidRPr="00A52F3E">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:color w:val="1B2B54"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t> A LA GUAGUA</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00A52F3E" w:rsidRPr="00A52F3E" w:rsidRDefault="00A52F3E" w:rsidP="00DC5CE8">
+        <w:t> LA GUAGUA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:color w:val="1B2B54"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2987E654" w14:textId="77777777" w:rsidR="00524F63" w:rsidRDefault="00262B48" w:rsidP="00DA76FC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262B48">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>En la parada.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00524F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Solo se recogerá viajeros en las zonas habilitadas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D9BFFA0" w14:textId="77777777" w:rsidR="00524F63" w:rsidRDefault="00524F63" w:rsidP="00DA76FC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44AA9888" w14:textId="1FD51A81" w:rsidR="008310DB" w:rsidRDefault="00262B48" w:rsidP="00DA76FC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262B48">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Atención a las líneas.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A52F3E" w:rsidRPr="00A52F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Si en una parada coincide más de una línea, todas las guaguas que lleguen se detendrán en la cabecera de la parada para que los viajeros suban y bajen del vehículo. Esta operativa es distinta en las paradas que operan como parada doble.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A52F3E" w:rsidRPr="00A52F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00A52F3E" w:rsidRPr="00A52F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00262B48">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Parada doble.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A52F3E" w:rsidRPr="00A52F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En el caso de que la parada en la que se encuentre sea una </w:t>
+      </w:r>
+      <w:r w:rsidR="0058153E">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="00A52F3E" w:rsidRPr="00A52F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">arada </w:t>
+      </w:r>
+      <w:r w:rsidR="0058153E">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00A52F3E" w:rsidRPr="00A52F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>oble tiene que tener en cuenta que en esta parada la primera guagua que llega se sitúa en el punto de parada 1, en donde abre puertas y procede a la descarga y carga de viajeros.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FAA7976" w14:textId="77777777" w:rsidR="00A52F3E" w:rsidRDefault="00A52F3E" w:rsidP="00DA76FC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A52F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Si durante esta operación llega otra guagua a la parada</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE76B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A52F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se sitúa en el punto de parada 2 y procede a cargar y descargar viajeros de forma simultánea a la guagua que se encuentra en el punto de parada 1. Los viajeros deben dirigirse a la guagua que les interese, con independencia que esta se encuentre en el punto de parada 1 o 2. Esta operativa de parada doble permite reducir el tiempo de carga y descarga en la parada y agilizar el tiempo total de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A52F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>viaje.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A52F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00A52F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00262B48" w:rsidRPr="00262B48">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Si la guagua no para.</w:t>
+      </w:r>
+      <w:r w:rsidR="00262B48">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A52F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Si alguna vez una guagua pasa por la parada sin recoger viajeros puede ser por múltiples motivos</w:t>
+      </w:r>
+      <w:r w:rsidR="008310DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A52F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> completo, corrección de frecuencia u otra incidencia de funcionamiento</w:t>
+      </w:r>
+      <w:r w:rsidR="008310DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A029ED4" w14:textId="77777777" w:rsidR="008310DB" w:rsidRDefault="008310DB" w:rsidP="00DA76FC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4193E144" w14:textId="77777777" w:rsidR="008310DB" w:rsidRPr="00A52F3E" w:rsidRDefault="00262B48" w:rsidP="00DA76FC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262B48">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Apertura de puertas una vez iniciada la marcha.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008310DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Desde que la guagua procede a iniciar el movimiento de salida de la parada, salvo excepción que posibilite abortar la maniobra con plenas garantías de seguridad, no se abrirán las puertas hasta la siguiente parada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6135B4A9" w14:textId="77777777" w:rsidR="00A52F3E" w:rsidRPr="00A52F3E" w:rsidRDefault="00A52F3E" w:rsidP="00A52F3E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="250" w:after="125"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:color w:val="1B2B54"/>
-          <w:sz w:val="30"/>
-[...428 lines deleted...]
-      </w:r>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00923EAB">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1B2B54"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>DURANTE EL VIAJE</w:t>
+        <w:t>AL SUBIR</w:t>
       </w:r>
       <w:r w:rsidRPr="00A52F3E">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:color w:val="1B2B54"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
+        <w:t> A LA GUAGUA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="646091C2" w14:textId="77777777" w:rsidR="008310DB" w:rsidRDefault="00262B48" w:rsidP="00DC5CE8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262B48">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Puerta delantera.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A52F3E" w:rsidRPr="00923EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>El acceso a la guagua se efectuará por la puerta delantera, aunque excepcionalmente se podrá realizar por las otras (cochecitos de bebés, personas con movilidad reducida, etc.), siempre advirtiendo previ</w:t>
+      </w:r>
+      <w:r w:rsidR="008310DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>amente al conductor</w:t>
+      </w:r>
+      <w:r w:rsidR="00A52F3E" w:rsidRPr="00923EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A52F3E" w:rsidRPr="00923EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00A52F3E" w:rsidRPr="00923EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00262B48">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Orden.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A52F3E" w:rsidRPr="00923EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Se deberá respetar el orden de llegada en la parada.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A52F3E" w:rsidRPr="00923EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00A52F3E" w:rsidRPr="00923EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00262B48">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Niños.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008310DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Los menores de 4 años están exentos del pago del viaje.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67C49B90" w14:textId="77777777" w:rsidR="008310DB" w:rsidRDefault="00262B48" w:rsidP="00DC5CE8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262B48">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Importe exacto.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008310DB" w:rsidRPr="00923EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Si no tiene título de viaje de prepago</w:t>
+      </w:r>
+      <w:r w:rsidR="008310DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ni tarjeta bancaria</w:t>
+      </w:r>
+      <w:r w:rsidR="008310DB" w:rsidRPr="00923EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>, acceda a la guagua por la derecha de la puerta delantera, procurando el importe exacto o billete no superior a 10 euros.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C90C637" w14:textId="77777777" w:rsidR="008310DB" w:rsidRDefault="00262B48" w:rsidP="00DC5CE8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262B48">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Título de viaje (ticket).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008310DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Se deberá exigir el ticket de pago directo al conductor, imprescindible como comprobante del pago de viaje.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59112331" w14:textId="77777777" w:rsidR="008310DB" w:rsidRDefault="00262B48" w:rsidP="00DC5CE8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262B48">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Bono.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008310DB" w:rsidRPr="00923EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Si tiene título de viaje de prepago, acceda a la guagua por la izquierda de la puerta delantera, mostrando, en su caso, su título de viaje al conductor y validando el título en la canceladora de a bordo, donde además se podrá informar del saldo de viajes restantes que le quedan en su título.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017FE858" w14:textId="77777777" w:rsidR="00262B48" w:rsidRDefault="00262B48" w:rsidP="00DC5CE8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262B48">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Equipaje de mano.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A52F3E" w:rsidRPr="00923EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se permite el acceso a la guagua con maletas, </w:t>
+      </w:r>
+      <w:r w:rsidR="008310DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">carritos de compra, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A52F3E" w:rsidRPr="00923EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>utensilios playeros,</w:t>
+      </w:r>
+      <w:r w:rsidR="008310DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008310DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>booguies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008310DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A52F3E" w:rsidRPr="00923EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tablas de surf</w:t>
+      </w:r>
+      <w:r w:rsidR="008310DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> debidamente protegidas</w:t>
+      </w:r>
+      <w:r w:rsidR="00A52F3E" w:rsidRPr="00923EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>, etc., siempre que no entorpezcan al resto de los viajeros.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FEE6036" w14:textId="77777777" w:rsidR="007A6069" w:rsidRDefault="00262B48" w:rsidP="007A6069">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262B48">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Perros de asistencia.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Se permite el acceso de personas usuarias con perros de asistencia debidamente acreditados a través del carnet de identificación emitido por el Gobierno de Canarias u otra administración autonómica o estatal competente. El perro de asistencia debe llevar visible también el distintivo oficial que lo acredita. Las personas usuarias que viajen con perro de asistencia tienen prioridad para ocupar las plazas reservadas para personas de movilidad reducida.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F45A213" w14:textId="547B0D6F" w:rsidR="00201926" w:rsidRDefault="00262B48" w:rsidP="007A6069">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262B48">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Mascotas.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Se puede viajar con pequeños animales de compañía siempre y cuando vayan en un transportín adecuado y no supongan un peligro o una molestia –por su olor o ruido- para  el resto de viajeros y el conductor. El cuidado de la mascota estará bajo la responsabilidad del dueño. El transportín debe ser consistente, ventilado, con fondo impermeable, seguro y con medidas equivalentes a un equipaje de mano (45x35x25 cm) y que no superen los 8 kilos. Solo se permite un </w:t>
+      </w:r>
+      <w:r w:rsidR="007A6069">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>trasportín</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> por persona y no podrá ocupar un asiento.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A52F3E" w:rsidRPr="00923EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00A52F3E" w:rsidRPr="00923EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00201926" w:rsidRPr="00201926">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Cochecitos de bebé.</w:t>
+      </w:r>
+      <w:r w:rsidR="00201926">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A52F3E" w:rsidRPr="00923EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Se permitirá el acceso de menores en cochecitos o sillas desplegadas cuando se disponga del lugar habilitado para sillas de ruedas. El niño puede viajar en los brazos de la persona adulta o bien permanecer en el cochecito en sentido contrario a la marcha, debidamente sujeto y debiendo accionar, en todo caso, el freno del carro. La persona adulta que acompañe al niño es la única responsable del cumplimiento de las condiciones de seguridad de éste.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D67B17F" w14:textId="77777777" w:rsidR="00201926" w:rsidRDefault="00201926" w:rsidP="00201926">
+      <w:pPr>
+        <w:keepNext/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00201926">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Bicicletas y patinetes plegables.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A52F3E" w:rsidRPr="00923EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se permite el acceso a las guaguas con bicicletas plegables </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y vehículos de movilidad personal, VMP –como los patinetes- plegables, de tamaño equivalente a un equipaje de mano, y siempre en función </w:t>
+      </w:r>
+      <w:r w:rsidR="00A52F3E" w:rsidRPr="00923EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>de tamaño equivalente a un equipaje de mano, y siempre en función de la ocupación del vehículo.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A52F3E" w:rsidRPr="00923EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Es obligatorio plegar la bicicleta</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o VMP</w:t>
+      </w:r>
+      <w:r w:rsidR="00A52F3E" w:rsidRPr="00923EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> antes de subir en la guagua</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y deben situarse en la parte central, estando sujeta en todo momento por su propietario</w:t>
+      </w:r>
+      <w:r w:rsidR="00A52F3E" w:rsidRPr="00923EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E11174C" w14:textId="77777777" w:rsidR="00592631" w:rsidRDefault="00201926" w:rsidP="00201926">
+      <w:pPr>
+        <w:keepNext/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00201926">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Acceso de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00201926">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>scooters</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00201926">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Se permite el acceso a las guaguas con los </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>scooters</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> homologados y que disponga del carnet y acreditación expedidos por Guaguas Municipales </w:t>
+      </w:r>
+      <w:r w:rsidR="00592631">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">para este tipo de vehículos. Por cuestiones de seguridad NO se permite el acceso con </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00592631">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>scooters</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00592631">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en las guaguas Híbrida KING LONG (12 metros), IVECO GXELEC M13 C EWAY (9,5 metros) y MAN LION´S CITY eléctrica (12 metros).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70B7A75B" w14:textId="77777777" w:rsidR="00A52F3E" w:rsidRPr="00201926" w:rsidRDefault="00592631" w:rsidP="00201926">
+      <w:pPr>
+        <w:keepNext/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00592631">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Andadores.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Se permite el acceso a la guagua con andador y se podrá solicitar, en caso de ser necesario, la rampa para acceder al vehículo. En todo caso, las personas que dispongan de andador deberán ocupar uno de los asientos reservados a personas de movilidad reducida. No se permite permanecer sentado encima del andador durante el viaje.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A52F3E" w:rsidRPr="00923EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00A52F3E" w:rsidRPr="00923EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00201926" w:rsidRPr="00201926">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Convivencia.</w:t>
+      </w:r>
+      <w:r w:rsidR="00201926">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A52F3E" w:rsidRPr="00923EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>El número máximo de carros de bebés desplegados y sillas de ruedas, de manera simultánea, es de 3. Se ocupará el espacio central de la guagua y se deberán utilizar los elementos de sujeción. Los carros de bebé y sillas de ruedas tendrán prioridad sobre la bicicleta plegable, que deberá ceder el espacio de la plataforma central a estas. En todo caso, tendrán preferencia las sillas de rueda y coches de bebés según el orden de subida a la guagua.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A52F3E" w:rsidRPr="00923EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00A52F3E" w:rsidRPr="00923EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00A52F3E" w:rsidRPr="00923EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1B2B54"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>DURANTE EL VIAJE</w:t>
+      </w:r>
+      <w:r w:rsidR="00A52F3E" w:rsidRPr="00A52F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:color w:val="1B2B54"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
         <w:t> CONVIVENCIA Y SEGURIDAD</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00911C9A" w:rsidRPr="00923EAB" w:rsidRDefault="00911C9A" w:rsidP="00DC5CE8">
+    <w:p w14:paraId="509C4BDD" w14:textId="77777777" w:rsidR="00911C9A" w:rsidRPr="00923EAB" w:rsidRDefault="00911C9A" w:rsidP="00DC5CE8">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00911C9A" w:rsidRPr="00923EAB" w:rsidRDefault="00DA76FC" w:rsidP="00DC5CE8">
+    <w:p w14:paraId="1717363A" w14:textId="77777777" w:rsidR="00911C9A" w:rsidRPr="00923EAB" w:rsidRDefault="00DA76FC" w:rsidP="00DC5CE8">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00923EAB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+      <w:r w:rsidRPr="007726EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A975271" wp14:editId="4A42B8CE">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>5195570</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>3723640</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1228725" cy="301625"/>
             <wp:effectExtent l="19050" t="0" r="9525" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="10" name="Imagen 5" descr="DURANTE EL VIAJE CONVIVENCIA Y SEGURIDAD"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 5" descr="DURANTE EL VIAJE CONVIVENCIA Y SEGURIDAD"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId18"/>
@@ -1853,270 +2368,804 @@
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1228725" cy="301625"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
+      <w:r w:rsidR="007726EE" w:rsidRPr="007726EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>De parada a parada.</w:t>
+      </w:r>
+      <w:r w:rsidR="007726EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00A52F3E" w:rsidRPr="00A52F3E">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Una vez iniciado el viaje, la guagua no se debe detener ni abrir sus puertas hasta la siguiente parada, las excepciones serán valoradas por el conductor en cada momento.</w:t>
       </w:r>
       <w:r w:rsidR="00A52F3E" w:rsidRPr="00A52F3E">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00A52F3E" w:rsidRPr="00A52F3E">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r w:rsidR="007726EE" w:rsidRPr="007726EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Flujo de viajeros.</w:t>
+      </w:r>
+      <w:r w:rsidR="007726EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A52F3E" w:rsidRPr="00A52F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
         <w:t>Procure no entorpecer el tránsito de otros viajeros en el interior del vehículo y, procure dejar libres las zonas de puertas y pasillos, situándose en los lugares más desocupados de la guagua. Siempre que pueda acceda a la parte trasera de la guagua.</w:t>
       </w:r>
       <w:r w:rsidR="00A52F3E" w:rsidRPr="00A52F3E">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00A52F3E" w:rsidRPr="00A52F3E">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:br/>
-        <w:t>Se deberá viajar bien agarrado a asideros o barras</w:t>
+      </w:r>
+      <w:r w:rsidR="007726EE" w:rsidRPr="007726EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Asientos reservados.</w:t>
+      </w:r>
+      <w:r w:rsidR="007726EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A52F3E" w:rsidRPr="00A52F3E">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
+        <w:t>Se tendrá especial consideración con aquellas personas que, por su edad o condiciones físicas, tengan reducida su movilidad, respetando los asientos reservados para estas personas y cediendo el asiento a aquellos que lo precisen. El conductor está facultado para hacer cumplir esta reserva de asiento.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A52F3E" w:rsidRPr="00A52F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00A52F3E" w:rsidRPr="00A52F3E">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:br/>
-        <w:t>Queda prohibido sentarse en cualquier elemento o componente del vehículo que no sean los asientos.</w:t>
+      </w:r>
+      <w:r w:rsidR="007726EE" w:rsidRPr="007726EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Conservar el título.</w:t>
+      </w:r>
+      <w:r w:rsidR="007726EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A52F3E" w:rsidRPr="00A52F3E">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
+        <w:t>Cuando un título de viaje no nominativo (Bono Guagua</w:t>
+      </w:r>
+      <w:r w:rsidR="007726EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y</w:t>
+      </w:r>
+      <w:r w:rsidR="00A52F3E" w:rsidRPr="00A52F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bono 2) sea utilizado por varias personas</w:t>
+      </w:r>
+      <w:r w:rsidR="007726EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A52F3E" w:rsidRPr="00A52F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deberá conservarlo en su poder aquella que descienda del vehículo en último lugar. Debe conservar</w:t>
+      </w:r>
+      <w:r w:rsidR="007726EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> siempre su título de viaje durante todo el trayecto.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A52F3E" w:rsidRPr="00A52F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00A52F3E" w:rsidRPr="00A52F3E">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:br/>
-        <w:t>Se tendrá especial consideración con aquellas personas que, por su edad o condiciones físicas, tengan reducida su movilidad, respetando los asientos reservados para estas personas y cediendo el asiento a aquellos que lo precisen. El conductor está facultado para hacer cumplir esta reserva de asiento.</w:t>
+      </w:r>
+      <w:r w:rsidR="007726EE" w:rsidRPr="007726EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Conductas inaceptables.</w:t>
+      </w:r>
+      <w:r w:rsidR="007726EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> L</w:t>
       </w:r>
       <w:r w:rsidR="00A52F3E" w:rsidRPr="00A52F3E">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:br/>
-[...50 lines deleted...]
-    <w:p w:rsidR="00A52F3E" w:rsidRPr="00A52F3E" w:rsidRDefault="00A52F3E" w:rsidP="00DC5CE8">
+        <w:t>os empleados de Guaguas Municipales están facultados para corregir conductas inadecuadas (insultos, amenazas, comentarios despectivos, etc.) pudiendo hacer bajar de la guagua a quien no respete las normas establecidas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="708819D9" w14:textId="77777777" w:rsidR="007726EE" w:rsidRDefault="00A52F3E" w:rsidP="00DC5CE8">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A52F3E">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:br/>
       </w:r>
+      <w:r w:rsidR="007726EE" w:rsidRPr="007726EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Siempre con el billete.</w:t>
+      </w:r>
+      <w:r w:rsidR="007726EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00A52F3E">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:br/>
-        <w:t>El título de transporte utilizado, deberá estar a disposición de cualquier empleado de Guaguas Municipales durante todo el trayecto.</w:t>
+        <w:t>El</w:t>
+      </w:r>
+      <w:r w:rsidR="007726EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> título de transporte utilizado</w:t>
       </w:r>
       <w:r w:rsidRPr="00A52F3E">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:br/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00A52F3E" w:rsidRPr="00A52F3E" w:rsidRDefault="00911C9A" w:rsidP="00A52F3E">
+        <w:t xml:space="preserve"> deberá estar a disposición de cualquier empleado de Guaguas Municipales durante todo el trayecto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30547E50" w14:textId="77777777" w:rsidR="007726EE" w:rsidRDefault="007726EE" w:rsidP="00DC5CE8">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="250" w:after="125"/>
-[...5 lines deleted...]
-          <w:szCs w:val="26"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="347E8CDE" w14:textId="77777777" w:rsidR="00A52F3E" w:rsidRDefault="000D17E7" w:rsidP="00DC5CE8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D17E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Comunicación.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A52F3E" w:rsidRPr="00A52F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Cualquier incidente o accidente que se produzca durante el viaje deberá ponerse en conocimiento del conductor y proceder a su reclamación</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A52F3E" w:rsidRPr="00A52F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> si así lo considera oportuno.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75EEF743" w14:textId="77777777" w:rsidR="007726EE" w:rsidRDefault="007726EE" w:rsidP="00DC5CE8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B90C4A4" w14:textId="77777777" w:rsidR="000D17E7" w:rsidRDefault="000D17E7" w:rsidP="00DC5CE8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D17E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Lugares prohibidos para viajar.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007726EE" w:rsidRPr="00A52F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Queda prohibido sentarse en cualquier elemento o componente del vehículo que no sean los asientos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BD4B8CC" w14:textId="77777777" w:rsidR="000D17E7" w:rsidRDefault="000D17E7" w:rsidP="00DC5CE8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AC22F45" w14:textId="77777777" w:rsidR="000D17E7" w:rsidRPr="000D17E7" w:rsidRDefault="000D17E7" w:rsidP="00DC5CE8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D17E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Prohibiciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="269C36A5" w14:textId="27C73723" w:rsidR="000D17E7" w:rsidRPr="00A417C3" w:rsidRDefault="000D17E7" w:rsidP="00A417C3">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="794" w:hanging="397"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A417C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>No se permite comer, beber y fumar (incluidos cigarrillos electrónicos) dentro de la guagua.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51E923D8" w14:textId="12B9EFF4" w:rsidR="000D17E7" w:rsidRPr="00A417C3" w:rsidRDefault="00A417C3" w:rsidP="00A417C3">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="794" w:hanging="397"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923EAB">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="1B2B54"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="12FEC0BB" wp14:editId="464373E5">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>5079365</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="margin">
+              <wp:posOffset>1210945</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1228725" cy="301625"/>
+            <wp:effectExtent l="19050" t="0" r="9525" b="0"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="4" name="Imagen 7" descr="AL BAJAR DE LA GUAGUA"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 7" descr="AL BAJAR DE LA GUAGUA"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId19"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1228725" cy="301625"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:miter lim="800000"/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="000D17E7" w:rsidRPr="00A417C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>No se debe producir ruidos molestos o innecesarios como gritar, cantar, así como utilizar dispositivos cuyo volumen moleste a los viajeros. Si escucha música, audios, está viendo un vídeo o jugando en su dispositivo móvil, use auriculares o cascos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7810EF61" w14:textId="5DFB7BF3" w:rsidR="000D17E7" w:rsidRPr="00A417C3" w:rsidRDefault="000D17E7" w:rsidP="00A417C3">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="794" w:hanging="397"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A417C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>No se puede acceder en ropa de baño, sin calzado o desprovisto de ropa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CBC5B3E" w14:textId="3D641240" w:rsidR="000D17E7" w:rsidRPr="00A417C3" w:rsidRDefault="000D17E7" w:rsidP="00A417C3">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="794" w:hanging="397"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A417C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No se permite el acceso en estado de embriaguez o bajo los efectos de sustancias </w:t>
+      </w:r>
+      <w:r w:rsidR="007A6069" w:rsidRPr="00A417C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>estupefacientes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A417C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21052EDE" w14:textId="3B262949" w:rsidR="000D17E7" w:rsidRPr="00A417C3" w:rsidRDefault="000D17E7" w:rsidP="00A417C3">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="794" w:hanging="397"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A417C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>No se puede transportar sustancias tóxicas o peligrosas (bombonas de gas, líquidos inflamables, artículos explosivos y pirotécnicos, etc.).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EE3D037" w14:textId="5ED7C67F" w:rsidR="000D17E7" w:rsidRPr="00A417C3" w:rsidRDefault="000D17E7" w:rsidP="00A417C3">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="794" w:hanging="397"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A417C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>No se puede distribuir propaganda publicitaria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64B7B874" w14:textId="77777777" w:rsidR="00A52F3E" w:rsidRPr="00A52F3E" w:rsidRDefault="00911C9A" w:rsidP="00A52F3E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="250" w:after="125"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:color w:val="1B2B54"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00923EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="1B2B54"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7CB8850F" wp14:editId="4DD58291">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>5193665</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>1210945</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1228725" cy="301625"/>
             <wp:effectExtent l="19050" t="0" r="9525" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="9" name="Imagen 7" descr="AL BAJAR DE LA GUAGUA"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 7" descr="AL BAJAR DE LA GUAGUA"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId19"/>
@@ -2148,765 +3197,1437 @@
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00A52F3E" w:rsidRPr="00923EAB">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1B2B54"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>AL BAJAR</w:t>
       </w:r>
       <w:r w:rsidR="00A52F3E" w:rsidRPr="00A52F3E">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:color w:val="1B2B54"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t> DE LA GUAGUA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003A7C0E" w:rsidRPr="00923EAB" w:rsidRDefault="00A52F3E" w:rsidP="00DC5CE8">
+    <w:p w14:paraId="772C183F" w14:textId="77777777" w:rsidR="003A7C0E" w:rsidRPr="00923EAB" w:rsidRDefault="000D17E7" w:rsidP="00DC5CE8">
       <w:pPr>
         <w:pStyle w:val="PrrafoHeitel"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00923EAB">
-        <w:rPr>
+      <w:r w:rsidRPr="000D17E7">
+        <w:rPr>
+          <w:b/>
           <w:color w:val="auto"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
+        <w:t>Anticipación en la bajada.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A52F3E" w:rsidRPr="00923EAB">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
         <w:t>Deberá solicitar la parada, con suficiente antelación, mediante los timbres instalados al efecto y prepararse para realizar el descenso con la mayor diligencia posible</w:t>
       </w:r>
-      <w:r w:rsidRPr="00923EAB">
+      <w:r w:rsidR="00A52F3E" w:rsidRPr="00923EAB">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00923EAB">
+      <w:r w:rsidR="00A52F3E" w:rsidRPr="00923EAB">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:br/>
-        <w:t>El descenso sólo se podrá efectuar cuando la guagua se encuentre totalmente parada y con las puertas abiertas.</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="000D17E7">
+        <w:rPr>
+          <w:b/>
           <w:color w:val="auto"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
+        <w:t>Puerta central y/o trasera.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A52F3E" w:rsidRPr="00923EAB">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Se bajará siempre por las puertas central y/o trasera.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71AB2E7B" w14:textId="14B8DB18" w:rsidR="00CE67D7" w:rsidRPr="00A52F3E" w:rsidRDefault="00CE67D7" w:rsidP="00CE67D7">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="250" w:after="125"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:color w:val="1B2B54"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6069">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Consideración.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6069">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A52F3E" w:rsidRPr="007A6069">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Se facilitará por parte de todos los viajeros la salida a las personas que por su edad o condiciones físicas tengan reducida su movilidad.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A52F3E" w:rsidRPr="007A6069">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00923EAB">
+      <w:r w:rsidR="00A52F3E" w:rsidRPr="007A6069">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007A6069">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>No interferir.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6069">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A52F3E" w:rsidRPr="007A6069">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Se recomienda no ocupar el espacio junto a las puertas si no es para bajar.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A52F3E" w:rsidRPr="00923EAB">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00A52F3E" w:rsidRPr="00923EAB">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1B2B54"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>SEGURIDAD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F231FCA" w14:textId="77777777" w:rsidR="00A52F3E" w:rsidRDefault="00CE67D7" w:rsidP="00DC5CE8">
+      <w:pPr>
+        <w:pStyle w:val="PrrafoHeitel"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:br/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00A52F3E" w:rsidRPr="00923EAB" w:rsidRDefault="00A52F3E" w:rsidP="00DC5CE8">
+      </w:pPr>
+      <w:r w:rsidRPr="00CE67D7">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Al esperar la guagua.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A52F3E" w:rsidRPr="00923EAB">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>La espera debe ser en la parada de la guagua, a una distancia prudencial de la calzada y retirado del bordillo de la acera.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11877302" w14:textId="77777777" w:rsidR="00CE67D7" w:rsidRDefault="00CE67D7" w:rsidP="00DC5CE8">
       <w:pPr>
         <w:pStyle w:val="PrrafoHeitel"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00923EAB">
-        <w:rPr>
+      <w:r w:rsidRPr="00CE67D7">
+        <w:rPr>
+          <w:b/>
           <w:color w:val="auto"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Se facilitará por parte de todos los viajeros la salida a las personas que por su edad o condiciones físicas tengan reducida su movilidad.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00923EAB">
+        <w:t>Vehículo parado.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:br/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00923EAB">
+        <w:t xml:space="preserve"> Debe esperar para subir a la guagua hasta que se encuentre totalmente parada y con las puertas completamente abiertas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1453D96A" w14:textId="77777777" w:rsidR="00EA520B" w:rsidRDefault="00CE67D7" w:rsidP="00EA520B">
+      <w:pPr>
+        <w:pStyle w:val="PrrafoHeitel"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:br/>
-[...3 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE67D7">
+        <w:rPr>
+          <w:b/>
           <w:color w:val="auto"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:br/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00923EAB">
+        <w:t>Cuando suba a la guagua.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:br/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00923EAB">
+        <w:t xml:space="preserve"> Trate de agarrarse a las barras de sujeción y/o asideras desde el primer momento. Si va a caminar mientras la guagua arranca o circula, use los elementos de sujeción para ir avanzando.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FC86822" w14:textId="77777777" w:rsidR="00CE67D7" w:rsidRPr="00EA520B" w:rsidRDefault="00CE67D7" w:rsidP="00EA520B">
+      <w:pPr>
+        <w:pStyle w:val="PrrafoHeitel"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA520B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Al arrancar.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA520B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t> Una vez que se ha subido a la guagua, en unos pocos segundos, el vehículo se pondrá en marcha. Al subir, avise al conductor/a si considera que, por su estado físico o por llevar algún tipo de carga, es necesario que espere a que esté bien agarrado o sentado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="764FDC21" w14:textId="77777777" w:rsidR="00CE67D7" w:rsidRDefault="00CE67D7" w:rsidP="00CE67D7">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="67" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA520B">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Mientras la guagua circula.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA520B">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> En la medida de lo posible, trate de prestar atención a la circulación, pues las circunstancias del tráfico pueden variar de forma inesperada y la guagua puede verse obligada a realizar una maniobra imprevista, como una frenada de urgencia. Si mantiene la precaución, podrá reaccionar más fácilmente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70BCE0E3" w14:textId="77777777" w:rsidR="00EA520B" w:rsidRPr="00EA520B" w:rsidRDefault="00EA520B" w:rsidP="00CE67D7">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="67" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="190C4AE5" w14:textId="77777777" w:rsidR="00CE67D7" w:rsidRDefault="00CE67D7" w:rsidP="00CE67D7">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="67" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA520B">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Cuando está de pie.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA520B">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> Trate de tener sus manos libres al subir y caminar por la guagua, o al menos, una mano libre para poder sujetarse. Le recomendamos no hacer uso del teléfono móvil, ni portarlo en sus manos para no estar distraído en el momento de subir, bajar o avanzar en el interior de la guagua.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07A1F25C" w14:textId="77777777" w:rsidR="00EA520B" w:rsidRPr="00EA520B" w:rsidRDefault="00EA520B" w:rsidP="00CE67D7">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="67" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6ADB6B9E" w14:textId="77777777" w:rsidR="00CE67D7" w:rsidRDefault="00CE67D7" w:rsidP="00CE67D7">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="67" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA520B">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Precaución a la subida y bajada.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA520B">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> Al subir o bajar, asegúrese de que las puertas están completamente abiertas para evitar ser golpeado o atrapado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51EA3760" w14:textId="77777777" w:rsidR="007A6069" w:rsidRPr="00EA520B" w:rsidRDefault="007A6069" w:rsidP="00CE67D7">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="67" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EBC6F13" w14:textId="77777777" w:rsidR="00CE67D7" w:rsidRDefault="00EA520B" w:rsidP="00DC5CE8">
+      <w:pPr>
+        <w:pStyle w:val="PrrafoHeitel"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:br/>
-[...41 lines deleted...]
-    <w:p w:rsidR="0093587C" w:rsidRPr="00923EAB" w:rsidRDefault="0093587C" w:rsidP="0093587C">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1B2B54"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>TÍTULOS DE TRANSPORTE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DFE34A6" w14:textId="77777777" w:rsidR="00EA520B" w:rsidRDefault="00EA520B" w:rsidP="007A6069">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA520B">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Para viajar deberá tener el título de transporte válido, salvo los niños que no hayan cumplido los cuatro años de edad y que no podrán ocupar asiento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C368AD0" w14:textId="77777777" w:rsidR="00EA520B" w:rsidRDefault="00EA520B" w:rsidP="007A6069">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA520B">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>El título de transporte, correctamente validado, es el documento que justifica la utilización del servicio ante cualquier incidencia que pudiera plantearse durante el viaje y el único justificante válido a efectos del seguro obligatorio de viajeros. En caso de pago directo, el justificante del viaje es el ticket que le expiden en el momento del pago.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1378247B" w14:textId="77777777" w:rsidR="00EA520B" w:rsidRPr="00EA520B" w:rsidRDefault="00EA520B" w:rsidP="007A6069">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA520B">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Cualquier incidente o accidente que se produzca durante el viaje deberá ponerse en conocimiento del conductor y proceder a su reclamación si así lo considera el viajero.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="031C5123" w14:textId="77777777" w:rsidR="00EA520B" w:rsidRPr="00EA520B" w:rsidRDefault="00EA520B" w:rsidP="007A6069">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA520B">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Son títulos de transporte válidos los publicados, en el anuncio de tarifas vigentes, dentro de la propia guagua.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70616602" w14:textId="77777777" w:rsidR="00EA520B" w:rsidRPr="00EA520B" w:rsidRDefault="00EA520B" w:rsidP="007A6069">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA520B">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>La falta de título validado correctamente obliga al viajero en tal situación a hacer efectiva una tarifa especial denominada Recargo Extraordinario por importe de veinte veces el precio del pago directo. Si hubiera incurrido en fraude, se podrán ejercitar además las responsabilidades adicionales que correspondan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="639340B4" w14:textId="77777777" w:rsidR="00EA520B" w:rsidRPr="00EA520B" w:rsidRDefault="00EA520B" w:rsidP="007A6069">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA520B">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>El conductor, o personal autorizado de Guaguas Municipales, podrá retirar el título de transporte a los viajeros por los motivos siguientes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23263267" w14:textId="77777777" w:rsidR="00EA520B" w:rsidRPr="00EA520B" w:rsidRDefault="00EA520B" w:rsidP="007A6069">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA520B">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Cuando un título personalizado sea utilizado por una persona distinta al titular.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B685A4F" w14:textId="77777777" w:rsidR="00EA520B" w:rsidRPr="00EA520B" w:rsidRDefault="00EA520B" w:rsidP="007A6069">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA520B">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>En caso de manipulación fraudulenta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D5D47B7" w14:textId="77777777" w:rsidR="00EA520B" w:rsidRPr="00EA520B" w:rsidRDefault="00EA520B" w:rsidP="007A6069">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA520B">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Cuando la empresa tenga conocimiento que el titular ya no cumple con los requisitos exigidos para su obtención.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E95081B" w14:textId="77777777" w:rsidR="00EA520B" w:rsidRPr="00EA520B" w:rsidRDefault="00EA520B" w:rsidP="007A6069">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA520B">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Cuando el comportamiento del titular dañara los derechos de los demás clientes o de Guaguas Municipales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7664B85D" w14:textId="77C09363" w:rsidR="00EA520B" w:rsidRPr="00EA520B" w:rsidRDefault="00EA520B" w:rsidP="007A6069">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA520B">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>El título de transporte podrá ser retirado temporal o indefinidamente en función de la gravedad de la infracción.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1101CFB5" w14:textId="77777777" w:rsidR="00EA520B" w:rsidRDefault="00EA520B" w:rsidP="007A6069">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA520B">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>EI uso fraudulento de cualquier título puede dar lugar, adicionalmente, al Recargo Extraordinario, a sanción administrativa, y/o a denuncia ante el Juzgado, y ser motivo para no poder acceder a ninguna otra tarifa bonificada de Guaguas Municipales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D8A196A" w14:textId="77777777" w:rsidR="00EA520B" w:rsidRDefault="00EA520B" w:rsidP="007A6069">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="9"/>
+          <w:szCs w:val="9"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA520B">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Puede consultar los requisitos, las condiciones de uso de cada uno de los títulos e información sobre servicios en esta página web, oficinas comerciales, estaciones de guaguas y en nuestro teléfono de Atención al Cliente 928 305 800 o 900 109 136</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="399B08EE" w14:textId="77777777" w:rsidR="007A6069" w:rsidRDefault="007A6069" w:rsidP="0093587C">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00923EAB">
+    </w:p>
+    <w:p w14:paraId="05FDB600" w14:textId="16EDBDE7" w:rsidR="0093587C" w:rsidRPr="00923EAB" w:rsidRDefault="0093587C" w:rsidP="0093587C">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
+      </w:pPr>
+      <w:r w:rsidRPr="00923EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
         <w:t>6.3 Procedimientos</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0093587C" w:rsidRPr="00923EAB" w:rsidRDefault="0093587C" w:rsidP="0093587C">
+    <w:p w14:paraId="713BE435" w14:textId="77777777" w:rsidR="0093587C" w:rsidRPr="00923EAB" w:rsidRDefault="0093587C" w:rsidP="0093587C">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923EAB">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>La presentación de quejas y reclamaciones puede presentarse de dos maneras:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0093587C" w:rsidRPr="00C011B5" w:rsidRDefault="0093587C" w:rsidP="00911C9A">
+    <w:p w14:paraId="21AEA6AA" w14:textId="77777777" w:rsidR="0093587C" w:rsidRPr="00C011B5" w:rsidRDefault="0093587C" w:rsidP="00911C9A">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923EAB">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Telemáticamente: rellenando el formulario a través de la web corporativa en el siguiente enlace </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00C011B5">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
             <w:lang w:val="es-ES"/>
           </w:rPr>
           <w:t>https://www.guaguas.com/atencion-al-cliente/sugerencias-y-reclamaciones-</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="0093587C" w:rsidRPr="00923EAB" w:rsidRDefault="0093587C" w:rsidP="00911C9A">
+    <w:p w14:paraId="443C8054" w14:textId="77777777" w:rsidR="0093587C" w:rsidRPr="00923EAB" w:rsidRDefault="0093587C" w:rsidP="00911C9A">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923EAB">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>En nuestras oficinas comerciales.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00911C9A" w:rsidRPr="00923EAB" w:rsidRDefault="00911C9A" w:rsidP="00911C9A">
+    <w:p w14:paraId="6013F5AC" w14:textId="77777777" w:rsidR="00911C9A" w:rsidRPr="00923EAB" w:rsidRDefault="00911C9A" w:rsidP="00911C9A">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0093587C" w:rsidRPr="00923EAB" w:rsidRDefault="0093587C" w:rsidP="0093587C">
+    <w:p w14:paraId="78C4BB8C" w14:textId="77777777" w:rsidR="00E62EA4" w:rsidRPr="00923EAB" w:rsidRDefault="00432BAB" w:rsidP="007A6069">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00923EAB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
-[...3 lines deleted...]
-            <wp:cNvGraphicFramePr/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="443C0AA2" wp14:editId="4E70BEDE">
+            <wp:extent cx="6386570" cy="5638800"/>
+            <wp:effectExtent l="19050" t="0" r="0" b="0"/>
+            <wp:docPr id="31" name="Imagen 31"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="4098" name="Picture 2"/>
+                    <pic:cNvPr id="0" name="Picture 31"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId21"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4623235" cy="3839419"/>
+                      <a:ext cx="6390013" cy="5641840"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
-                    <a:effectLst/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00923EAB">
-[...102 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId24"/>
+    </w:p>
+    <w:sectPr w:rsidR="00E62EA4" w:rsidRPr="00923EAB" w:rsidSect="007A6069">
+      <w:headerReference w:type="default" r:id="rId22"/>
+      <w:footerReference w:type="default" r:id="rId23"/>
       <w:pgSz w:w="11901" w:h="16817"/>
-      <w:pgMar w:top="851" w:right="851" w:bottom="851" w:left="851" w:header="851" w:footer="851" w:gutter="0"/>
+      <w:pgMar w:top="1843" w:right="851" w:bottom="1702" w:left="851" w:header="851" w:footer="851" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="006E13E1" w:rsidRDefault="006E13E1" w:rsidP="00F21DCC">
+    <w:p w14:paraId="421572EB" w14:textId="77777777" w:rsidR="00F149ED" w:rsidRDefault="00F149ED" w:rsidP="00F21DCC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="006E13E1" w:rsidRDefault="006E13E1" w:rsidP="00F21DCC">
+    <w:p w14:paraId="667B9C7B" w14:textId="77777777" w:rsidR="00F149ED" w:rsidRDefault="00F149ED" w:rsidP="00F21DCC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Helvetica">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Helvetica">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="A00002BF" w:usb1="68C7FCFB" w:usb2="00000010" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
+    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="30373563"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
-      <w:p w:rsidR="00E024C3" w:rsidRDefault="00E024C3">
+      <w:p w14:paraId="7CBB973D" w14:textId="77777777" w:rsidR="000D17E7" w:rsidRDefault="000D17E7">
         <w:pPr>
           <w:pStyle w:val="Piedepgina"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:lang w:val="es-ES"/>
           </w:rPr>
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1DBEC106" wp14:editId="39FFBF59">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>335915</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-27305</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="5295900" cy="390525"/>
               <wp:effectExtent l="19050" t="0" r="0" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="3" name="Imagen 3"/>
+              <wp:docPr id="1818640754" name="Imagen 1818640754"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
                       <pic:cNvPr id="0" name="Imagen 3"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
                       <a:blip r:embed="rId1"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="5295900" cy="390525"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="9525">
                         <a:noFill/>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </w:r>
-        <w:fldSimple w:instr=" PAGE   \* MERGEFORMAT ">
-[...6 lines deleted...]
-        </w:fldSimple>
+        <w:r w:rsidR="00EA520B">
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00EA520B">
+          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00EA520B">
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00EA520B">
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r w:rsidR="00EA520B">
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="006E13E1" w:rsidRDefault="006E13E1">
+  <w:p w14:paraId="43A605BB" w14:textId="77777777" w:rsidR="000D17E7" w:rsidRDefault="000D17E7">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="006E13E1" w:rsidRDefault="006E13E1" w:rsidP="00F21DCC">
+    <w:p w14:paraId="3FE03E26" w14:textId="77777777" w:rsidR="00F149ED" w:rsidRDefault="00F149ED" w:rsidP="00F21DCC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="006E13E1" w:rsidRDefault="006E13E1" w:rsidP="00F21DCC">
+    <w:p w14:paraId="28BF5417" w14:textId="77777777" w:rsidR="00F149ED" w:rsidRDefault="00F149ED" w:rsidP="00F21DCC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:p w:rsidR="006E13E1" w:rsidRDefault="006E13E1">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5DA32D46" w14:textId="77777777" w:rsidR="000D17E7" w:rsidRDefault="000D17E7">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="45E981A7" wp14:editId="70335206">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>21590</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-102235</wp:posOffset>
+          </wp:positionV>
           <wp:extent cx="1984375" cy="577850"/>
-          <wp:effectExtent l="19050" t="0" r="0" b="0"/>
-          <wp:docPr id="1" name="Imagen 2"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="370289175" name="Imagen 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Imagen 2"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1984375" cy="577850"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln w="9525">
                     <a:noFill/>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1E66700F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D3C851D4"/>
+    <w:lvl w:ilvl="0" w:tplc="FE940AA6">
+      <w:start w:val="975"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3920" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4640" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33D1061F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="242CF5A6"/>
     <w:lvl w:ilvl="0" w:tplc="040A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2975,51 +4696,164 @@
     <w:lvl w:ilvl="7" w:tplc="040A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B6B0F96"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2878C79A"/>
+    <w:lvl w:ilvl="0" w:tplc="0C0A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C403D28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C39CA95E"/>
     <w:lvl w:ilvl="0" w:tplc="D3E6CF42">
       <w:start w:val="6"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Helvetica" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3088,366 +4922,902 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68E96E16"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="76CCEF06"/>
+    <w:lvl w:ilvl="0" w:tplc="4D90FBE8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1065" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1785" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2505" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3225" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3945" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4665" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5385" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6105" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6825" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D202DB5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="491C4BB0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1847398401">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1122848768">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="38166481">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="4" w16cid:durableId="1693922364">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="2054382987">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="282155595">
+    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F21DCC"/>
+    <w:rsid w:val="00025B67"/>
     <w:rsid w:val="00033D26"/>
     <w:rsid w:val="000379F7"/>
     <w:rsid w:val="00050216"/>
     <w:rsid w:val="000B113C"/>
     <w:rsid w:val="000D0465"/>
+    <w:rsid w:val="000D17E7"/>
     <w:rsid w:val="000E4569"/>
     <w:rsid w:val="00103D86"/>
     <w:rsid w:val="0012072E"/>
     <w:rsid w:val="00131853"/>
     <w:rsid w:val="0015168F"/>
     <w:rsid w:val="001847F2"/>
+    <w:rsid w:val="00201926"/>
     <w:rsid w:val="00216DDA"/>
+    <w:rsid w:val="00262B48"/>
     <w:rsid w:val="0032103B"/>
     <w:rsid w:val="003A7C0E"/>
     <w:rsid w:val="003C1405"/>
     <w:rsid w:val="003D2AA7"/>
     <w:rsid w:val="003E6883"/>
     <w:rsid w:val="003F40F5"/>
+    <w:rsid w:val="00432BAB"/>
     <w:rsid w:val="004964BE"/>
+    <w:rsid w:val="00524F63"/>
+    <w:rsid w:val="0058153E"/>
+    <w:rsid w:val="00592631"/>
     <w:rsid w:val="00597AB4"/>
+    <w:rsid w:val="005C3883"/>
     <w:rsid w:val="005D661F"/>
+    <w:rsid w:val="005E4532"/>
     <w:rsid w:val="00611D3B"/>
     <w:rsid w:val="006167E9"/>
     <w:rsid w:val="006866B4"/>
     <w:rsid w:val="006E13E1"/>
+    <w:rsid w:val="007726EE"/>
     <w:rsid w:val="00773B22"/>
     <w:rsid w:val="00793693"/>
+    <w:rsid w:val="007A6069"/>
     <w:rsid w:val="007C576C"/>
     <w:rsid w:val="007F5065"/>
     <w:rsid w:val="00817FCB"/>
+    <w:rsid w:val="008310DB"/>
+    <w:rsid w:val="00893177"/>
     <w:rsid w:val="008E5620"/>
     <w:rsid w:val="00911C9A"/>
     <w:rsid w:val="00923EAB"/>
     <w:rsid w:val="009258FF"/>
     <w:rsid w:val="0093587C"/>
     <w:rsid w:val="00942D8C"/>
     <w:rsid w:val="009613D4"/>
     <w:rsid w:val="009B03FA"/>
     <w:rsid w:val="009C6A62"/>
     <w:rsid w:val="009D139E"/>
     <w:rsid w:val="009E6A09"/>
+    <w:rsid w:val="009F48C4"/>
+    <w:rsid w:val="00A417C3"/>
     <w:rsid w:val="00A52F3E"/>
     <w:rsid w:val="00AA468C"/>
     <w:rsid w:val="00B37EBD"/>
     <w:rsid w:val="00B55F21"/>
     <w:rsid w:val="00BD62E3"/>
     <w:rsid w:val="00C011B5"/>
     <w:rsid w:val="00C62F55"/>
     <w:rsid w:val="00C64A1D"/>
     <w:rsid w:val="00C832D5"/>
     <w:rsid w:val="00CB0922"/>
+    <w:rsid w:val="00CE67D7"/>
     <w:rsid w:val="00CF7AAF"/>
     <w:rsid w:val="00D17E92"/>
     <w:rsid w:val="00D330A7"/>
     <w:rsid w:val="00DA76FC"/>
     <w:rsid w:val="00DB4DD9"/>
     <w:rsid w:val="00DC5CE8"/>
     <w:rsid w:val="00E024C3"/>
     <w:rsid w:val="00E13D7B"/>
     <w:rsid w:val="00E62EA4"/>
     <w:rsid w:val="00EA3814"/>
+    <w:rsid w:val="00EA520B"/>
+    <w:rsid w:val="00EC7F26"/>
     <w:rsid w:val="00ED1BC7"/>
     <w:rsid w:val="00ED2EDA"/>
+    <w:rsid w:val="00F149ED"/>
     <w:rsid w:val="00F21DCC"/>
+    <w:rsid w:val="00FE76B2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="off"/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="30B4FA19"/>
+  <w15:docId w15:val="{DE6E1940-C97D-4B23-A4CD-5F5459778946}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
         <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...24 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
-    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
-[...109 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="009C6A62"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-ES_tradnl"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Ttulo3Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00A52F3E"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
       <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Encabezado">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EncabezadoCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F21DCC"/>
     <w:pPr>
       <w:tabs>
@@ -3519,108 +5889,116 @@
       <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:color w:val="808080"/>
       <w:lang w:val="es-ES_tradnl"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Prrafodelista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="008E5620"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="003F40F5"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipervnculo">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000D0465"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Car">
     <w:name w:val="Título 3 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Ttulo3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00A52F3E"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Textoennegrita">
+  <w:style w:type="character" w:styleId="Fuerte">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00A52F3E"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CE67D7"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:val="es-ES"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="11929437">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="175198891">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -3654,65 +6032,92 @@
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="751"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1471053816">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="751"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="1517378321">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2057973269">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
   </w:divs>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.guaguas.com/lineas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.guaguas.com/atencion-al-cliente/sugerencias-y-reclamaciones-" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.guaguas.com/atencion-al-cliente/normativa-de-uso" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.guaguas.com/lineas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.guaguas.com/atencion-al-cliente/normativa-de-uso" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.guaguas.com/atencion-al-cliente/sugerencias-y-reclamaciones-" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3956,69 +6361,69 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>6398</Characters>
+  <Pages>10</Pages>
+  <Words>2125</Words>
+  <Characters>11691</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>53</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>97</Lines>
+  <Paragraphs>27</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7546</CharactersWithSpaces>
+  <CharactersWithSpaces>13789</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Mena Mena</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>