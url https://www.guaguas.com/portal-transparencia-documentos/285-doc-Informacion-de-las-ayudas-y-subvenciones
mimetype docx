--- v0 (2025-10-18)
+++ v1 (2026-05-25)
@@ -1,759 +1,819 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00EB2EA7" w:rsidRDefault="00EB2EA7">
+    <w:p w14:paraId="3AA381C9" w14:textId="77777777" w:rsidR="00EB2EA7" w:rsidRDefault="00EB2EA7">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EB2EA7" w:rsidRDefault="00170D05">
+    <w:p w14:paraId="2DB6BDCF" w14:textId="77777777" w:rsidR="00EB2EA7" w:rsidRDefault="00170D05">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>AYUDAS Y SUBVENCIONES</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB2EA7" w:rsidRDefault="00EB2EA7">
-[...30 lines deleted...]
-    <w:p w:rsidR="00EB2EA7" w:rsidRDefault="00170D05">
+    <w:p w14:paraId="443037EB" w14:textId="74B35F23" w:rsidR="00170D05" w:rsidRDefault="00170D05" w:rsidP="00170D05">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
         </w:rPr>
-        <w:t xml:space="preserve">Guaguas Municipales, S.A no ha elaborado ningún plan estratégico de ayudas y subvenciones, por lo que no tiene previsto convocar ningún tipo de ayuda o </w:t>
+        <w:t xml:space="preserve">Guaguas Municipales, S.A no </w:t>
+      </w:r>
+      <w:r w:rsidR="00174584">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>convoca</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
         </w:rPr>
-        <w:t>subvención.</w:t>
+        <w:t xml:space="preserve"> ningún tipo de ayuda o subvención</w:t>
+      </w:r>
+      <w:r w:rsidR="00174584">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>, por lo que no existen gastos por este concepto</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB2EA7" w:rsidRDefault="00EB2EA7">
+    <w:p w14:paraId="08DE1E59" w14:textId="77777777" w:rsidR="00170D05" w:rsidRDefault="00170D05">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C3EE5FE" w14:textId="77777777" w:rsidR="00EB2EA7" w:rsidRDefault="00EB2EA7">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="1F2A48"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EB2EA7" w:rsidRDefault="00170D05">
-[...170 lines deleted...]
-    <w:p w:rsidR="00EB2EA7" w:rsidRDefault="00EB2EA7">
+    <w:p w14:paraId="240A1AD1" w14:textId="77777777" w:rsidR="00EB2EA7" w:rsidRDefault="00EB2EA7">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00EB2EA7" w:rsidSect="00EB2EA7">
       <w:headerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11901" w:h="16817"/>
       <w:pgMar w:top="851" w:right="851" w:bottom="851" w:left="851" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00EB2EA7" w:rsidRDefault="00EB2EA7" w:rsidP="00EB2EA7">
+    <w:p w14:paraId="5AD513BC" w14:textId="77777777" w:rsidR="001549B7" w:rsidRDefault="001549B7" w:rsidP="00EB2EA7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00EB2EA7" w:rsidRDefault="00EB2EA7" w:rsidP="00EB2EA7">
+    <w:p w14:paraId="5D5587B4" w14:textId="77777777" w:rsidR="001549B7" w:rsidRDefault="001549B7" w:rsidP="00EB2EA7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="A00002BF" w:usb1="68C7FCFB" w:usb2="00000010" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:p w:rsidR="00EB2EA7" w:rsidRDefault="00EB2EA7">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3F90335A" w14:textId="77777777" w:rsidR="00EB2EA7" w:rsidRDefault="00EB2EA7">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="465A41D4" wp14:editId="0F9C31F8">
           <wp:extent cx="6478267" cy="474345"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="2" name="Imagen 3"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name=""/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="6478267" cy="474345"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                     <a:prstDash/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00EB2EA7" w:rsidRDefault="00170D05" w:rsidP="00EB2EA7">
+    <w:p w14:paraId="347CD81F" w14:textId="77777777" w:rsidR="001549B7" w:rsidRDefault="001549B7" w:rsidP="00EB2EA7">
       <w:r w:rsidRPr="00EB2EA7">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00EB2EA7" w:rsidRDefault="00EB2EA7" w:rsidP="00EB2EA7">
+    <w:p w14:paraId="113F6394" w14:textId="77777777" w:rsidR="001549B7" w:rsidRDefault="001549B7" w:rsidP="00EB2EA7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:p w:rsidR="00EB2EA7" w:rsidRDefault="00EB2EA7">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="73F26C93" w14:textId="77777777" w:rsidR="00EB2EA7" w:rsidRDefault="00EB2EA7">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2FBD2CF4" wp14:editId="077248A9">
           <wp:extent cx="1984376" cy="577845"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1" name="Imagen 2"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name=""/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1984376" cy="577845"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                     <a:prstDash/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-[...2 lines deleted...]
-  <w:attachedTemplate r:id="rId1"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EB2EA7"/>
+    <w:rsid w:val="001549B7"/>
     <w:rsid w:val="00170D05"/>
+    <w:rsid w:val="00174584"/>
     <w:rsid w:val="00C631F4"/>
+    <w:rsid w:val="00D23F04"/>
     <w:rsid w:val="00EB2EA7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="off"/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="02C6A142"/>
+  <w15:docId w15:val="{E2F3736A-5527-4D98-9C28-66C60317D102}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
         <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:rsid w:val="00EB2EA7"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Encabezado">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00EB2EA7"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
@@ -788,82 +848,77 @@
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextodegloboCar">
     <w:name w:val="Texto de globo Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:rsid w:val="00EB2EA7"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="PrrafoHeitel">
     <w:name w:val="Párrafo Heitel"/>
     <w:rsid w:val="00EB2EA7"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:color w:val="808080"/>
-      <w:lang/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Prrafodelista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00EB2EA7"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="Normal" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1107,54 +1162,54 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>134</Words>
-  <Characters>742</Characters>
+  <Words>22</Words>
+  <Characters>123</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>6</Lines>
+  <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>875</CharactersWithSpaces>
+  <CharactersWithSpaces>144</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Mena Mena</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>