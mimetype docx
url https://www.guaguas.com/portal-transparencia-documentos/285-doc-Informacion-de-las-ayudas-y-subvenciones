--- v1 (2026-05-25)
+++ v2 (2026-07-09)
@@ -1,416 +1,1288 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3AA381C9" w14:textId="77777777" w:rsidR="00EB2EA7" w:rsidRDefault="00EB2EA7">
-[...10 lines deleted...]
-          <w:color w:val="1F2A48"/>
+    <w:p w14:paraId="7CB1BC69" w14:textId="498BDD2C" w:rsidR="00771E04" w:rsidRPr="00605297" w:rsidRDefault="00185AA6" w:rsidP="00185AA6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="1F2A48"/>
+      <w:r w:rsidRPr="00605297">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>AYUDAS Y SUBVENCIONES</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="443037EB" w14:textId="74B35F23" w:rsidR="00170D05" w:rsidRDefault="00170D05" w:rsidP="00170D05">
+        <w:t>Gasto total efectuado en concepto de ayudas y subvenciones para actividades económicas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3885FC1E" w14:textId="77777777" w:rsidR="00185AA6" w:rsidRPr="00605297" w:rsidRDefault="00185AA6" w:rsidP="00185AA6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="278C0F55" w14:textId="120323A1" w:rsidR="00605297" w:rsidRPr="00605297" w:rsidRDefault="00605297" w:rsidP="00C41574">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605297">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ayudas y subvenciones otorgadas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DFC90C1" w14:textId="1675DE2E" w:rsidR="00524EC6" w:rsidRPr="00524EC6" w:rsidRDefault="00524EC6" w:rsidP="00C41574">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00524EC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BA2CFA8" w14:textId="3BA68301" w:rsidR="00605297" w:rsidRDefault="00605297" w:rsidP="00C41574">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
         </w:rPr>
-        <w:t xml:space="preserve">Guaguas Municipales, S.A no </w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t>Guaguas Municipales, S.A no convoca ningún tipo de ayuda o subvención, por lo que no existen gastos por este concepto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1665D304" w14:textId="77777777" w:rsidR="00605297" w:rsidRDefault="00605297" w:rsidP="00C41574">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54E95592" w14:textId="77777777" w:rsidR="00B2264D" w:rsidRPr="00605297" w:rsidRDefault="00B2264D" w:rsidP="00C41574">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B0360BC" w14:textId="1EE13DB9" w:rsidR="00605297" w:rsidRPr="00605297" w:rsidRDefault="00605297" w:rsidP="00C41574">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605297">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ayudas y subvenciones </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605297">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>recibidas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="761C3662" w14:textId="5402DA3B" w:rsidR="00185AA6" w:rsidRPr="00524EC6" w:rsidRDefault="00C6767F" w:rsidP="00C41574">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00524EC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="489132E2" w14:textId="77777777" w:rsidR="005C0420" w:rsidRDefault="00540BC3" w:rsidP="00C41574">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
-[...7 lines deleted...]
-        <w:t>, por lo que no existen gastos por este concepto</w:t>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+        <w:t>A continuación, se indican los fondos recibidos</w:t>
+      </w:r>
+      <w:r w:rsidR="003F2753">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00001A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+        <w:t>ingresados</w:t>
+      </w:r>
+      <w:r w:rsidR="003F2753">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> por Guaguas Municipales de parte de distintas administraciones durante el año 2025.</w:t>
+      </w:r>
+      <w:r w:rsidR="00261805">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F239796" w14:textId="3E1B52F3" w:rsidR="00540BC3" w:rsidRDefault="00261805" w:rsidP="00C41574">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+        <w:t>Principalmente l</w:t>
+      </w:r>
+      <w:r w:rsidR="00294702">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve">os fondos recibidos se destinan a cubrir el déficit generado por la prestación del servicio público de transporte de pasajeros en la ciudad de Las Palmas de Gran Canaria, </w:t>
+      </w:r>
+      <w:r w:rsidR="005C0420">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+        <w:t>compensar</w:t>
+      </w:r>
+      <w:r w:rsidR="00294702">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el coste no repercutido a los viajeros de las tarifas de transporte, y finalmente llevar a cabo proyectos de movilidad en la ciudad y de mejora operativa de la empresa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="065B0078" w14:textId="77777777" w:rsidR="00620171" w:rsidRDefault="00620171" w:rsidP="00C41574">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A7E870F" w14:textId="59915937" w:rsidR="004808E8" w:rsidRPr="00605297" w:rsidRDefault="00344096" w:rsidP="00C41574">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605297">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Del </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00696273">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Ayuntamiento de Las Palmas de Gran Canaria</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605297">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se recibi</w:t>
+      </w:r>
+      <w:r w:rsidR="004808E8" w:rsidRPr="00605297">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+        <w:t>eron las aportaciones siguientes:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605297">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="633111CC" w14:textId="384650C0" w:rsidR="00C6767F" w:rsidRPr="00605297" w:rsidRDefault="00344096" w:rsidP="003B6250">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605297">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve">131.965,23 € </w:t>
+      </w:r>
+      <w:r w:rsidR="004808E8" w:rsidRPr="00605297">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en concepto de ayudas para </w:t>
+      </w:r>
+      <w:r w:rsidR="005E589C">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+        <w:t>el Bono Solidario</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF1EA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+        <w:t>, correspondientes al año 2024</w:t>
+      </w:r>
+      <w:r w:rsidR="004808E8" w:rsidRPr="00605297">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08DE1E59" w14:textId="77777777" w:rsidR="00170D05" w:rsidRDefault="00170D05">
-[...29 lines deleted...]
-      <w:cols w:space="720"/>
+    <w:p w14:paraId="59BC5994" w14:textId="224A447C" w:rsidR="004808E8" w:rsidRPr="00605297" w:rsidRDefault="004808E8" w:rsidP="003B6250">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605297">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.931.236,50 € en concepto de ayudas para </w:t>
+      </w:r>
+      <w:r w:rsidR="005E589C">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+        <w:t>los bonos Jubilado y Familias Numerosas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605297">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BC60199" w14:textId="7ED9B46F" w:rsidR="004808E8" w:rsidRPr="00605297" w:rsidRDefault="004808E8" w:rsidP="003B6250">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605297">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+        <w:t>19.736.747,79 € en concepto de tráfico y movilidad, de los que 16.878.000 € son destinados al déficit</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF1EA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605297">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve">992.400 </w:t>
+      </w:r>
+      <w:r w:rsidR="0033226C">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+        <w:t>se destinaron a inversión en 3 guaguas de 18 metros</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF1EA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, y el resto son aportaciones tarifarias </w:t>
+      </w:r>
+      <w:r w:rsidR="005E589C">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve">del Bono Guagua Sin Contacto y el Bono Compartido </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF1EA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+        <w:t>(de las cuales 150.000 € corresponden a 2021)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605297">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A90433B" w14:textId="77777777" w:rsidR="004808E8" w:rsidRPr="00605297" w:rsidRDefault="004808E8" w:rsidP="00C41574">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33B2CF3E" w14:textId="2E1EFD58" w:rsidR="00717833" w:rsidRPr="00605297" w:rsidRDefault="00717833" w:rsidP="00C41574">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605297">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">De la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00696273">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Autoridad Única del Transporte de Gran Canaria (AUTGC)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605297">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se recibieron las aportaciones siguientes: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29F26DEF" w14:textId="7156098F" w:rsidR="00717833" w:rsidRPr="00605297" w:rsidRDefault="00717833" w:rsidP="003B6250">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605297">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se recibieron </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605297">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+        <w:t>28.409.760,70</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605297">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> € como aportación tarifaria</w:t>
+      </w:r>
+      <w:r w:rsidR="00F207BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a los bonos Wawa Joven, Bono Oro y Residente Canario</w:t>
+      </w:r>
+      <w:r w:rsidR="006C78A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (de las cuales </w:t>
+      </w:r>
+      <w:r w:rsidR="006C78A3" w:rsidRPr="006C78A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+        <w:t>20.009.760,70</w:t>
+      </w:r>
+      <w:r w:rsidR="006C78A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> € corresponden al año 2024)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605297">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2887F5EF" w14:textId="45C1E424" w:rsidR="00717833" w:rsidRPr="00605297" w:rsidRDefault="00717833" w:rsidP="003B6250">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605297">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+        <w:t>Se recibieron 8.699.355,00</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605297">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605297">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve">€ como aportación </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605297">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+        <w:t>al déficit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605297">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12E45620" w14:textId="77777777" w:rsidR="00717833" w:rsidRPr="00605297" w:rsidRDefault="00717833" w:rsidP="00C41574">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77AE68AD" w14:textId="331FB5AD" w:rsidR="00717833" w:rsidRDefault="00E72422" w:rsidP="00C41574">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605297">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Del </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00696273">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Cabildo de Gran Canaria</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605297">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se recibieron </w:t>
+      </w:r>
+      <w:r w:rsidR="00882516">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve">fondos para el proyecto </w:t>
+      </w:r>
+      <w:r w:rsidR="00A45CB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+        <w:t>PMUS (Plan de Movilidad Urbana Sostenible)</w:t>
+      </w:r>
+      <w:r w:rsidR="008E0928">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en el marco del proyecto “</w:t>
+      </w:r>
+      <w:r w:rsidR="008E0928" w:rsidRPr="00620171">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Actualización del PMUS de LPGC y su Correspondiente Plan Director</w:t>
+      </w:r>
+      <w:r w:rsidR="008E0928">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00A45CB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0752275F" w14:textId="3F40DBEB" w:rsidR="00A45CB1" w:rsidRDefault="00A45CB1" w:rsidP="003B6250">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+        <w:t>150.000 € que correspondían a la aportación de 2024</w:t>
+      </w:r>
+      <w:r w:rsidR="008E0928">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para la elaboración de un proyecto de ZBE y su posterior implementación</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79129A09" w14:textId="32617750" w:rsidR="00A45CB1" w:rsidRPr="00A45CB1" w:rsidRDefault="00A45CB1" w:rsidP="003B6250">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+        <w:t>150.000 € que correspondían a la aportación de 2025</w:t>
+      </w:r>
+      <w:r w:rsidR="008E0928">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para la p</w:t>
+      </w:r>
+      <w:r w:rsidR="008E0928" w:rsidRPr="008E0928">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+        <w:t>articipación ciudadana y estudio de zonas de carga y descarga, estudio de vados, plan municipal de movilidad al trabajo para el personal municipal y acciones de comunicación</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51FD45E9" w14:textId="77777777" w:rsidR="004808E8" w:rsidRPr="00A45CB1" w:rsidRDefault="004808E8" w:rsidP="00C41574">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="031AF374" w14:textId="3C602C26" w:rsidR="00A45CB1" w:rsidRDefault="00A45CB1" w:rsidP="00C41574">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A45CB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Del </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00696273">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Gobierno de Canarias</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A45CB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se recibieron </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ayudas para inversión en eficiencia energética: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="742DA96E" w14:textId="6C2DB882" w:rsidR="00A45CB1" w:rsidRPr="00A45CB1" w:rsidRDefault="00A45CB1" w:rsidP="00C41574">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A45CB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+        <w:t>18.577,35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> € como </w:t>
+      </w:r>
+      <w:r w:rsidR="00C41574">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+        <w:t>50%</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de</w:t>
+      </w:r>
+      <w:r w:rsidR="00C41574">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+        <w:t>l proyecto “</w:t>
+      </w:r>
+      <w:r w:rsidR="00C41574" w:rsidRPr="00620171">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Impulso a la transición energética y las energías renovables en las islas mediante líneas territorializadas</w:t>
+      </w:r>
+      <w:r w:rsidR="00C41574">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+        <w:t>”, destinándose dichos fondos al s</w:t>
+      </w:r>
+      <w:r w:rsidR="00C41574" w:rsidRPr="00C41574">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uministro e instalación de placas fotovoltaicas en las dependencias y terminales de Guaguas </w:t>
+      </w:r>
+      <w:r w:rsidR="00C41574" w:rsidRPr="00C41574">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+        <w:t>Municipales</w:t>
+      </w:r>
+      <w:r w:rsidR="00C41574">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CC269DA" w14:textId="77777777" w:rsidR="00185AA6" w:rsidRPr="00A45CB1" w:rsidRDefault="00185AA6" w:rsidP="00185AA6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00185AA6" w:rsidRPr="00A45CB1" w:rsidSect="00226E22">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="2127" w:right="1274" w:bottom="1417" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5AD513BC" w14:textId="77777777" w:rsidR="001549B7" w:rsidRDefault="001549B7" w:rsidP="00EB2EA7">
+    <w:p w14:paraId="5B5DFA63" w14:textId="77777777" w:rsidR="0068356F" w:rsidRDefault="0068356F" w:rsidP="00185AA6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5D5587B4" w14:textId="77777777" w:rsidR="001549B7" w:rsidRDefault="001549B7" w:rsidP="00EB2EA7">
+    <w:p w14:paraId="36B774AE" w14:textId="77777777" w:rsidR="0068356F" w:rsidRDefault="0068356F" w:rsidP="00185AA6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...7 lines deleted...]
-    <w:sig w:usb0="A00002BF" w:usb1="68C7FCFB" w:usb2="00000010" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Lucida Grande">
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
-</file>
-[...52 lines deleted...]
-</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="347CD81F" w14:textId="77777777" w:rsidR="001549B7" w:rsidRDefault="001549B7" w:rsidP="00EB2EA7">
-[...3 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="1529D6AA" w14:textId="77777777" w:rsidR="0068356F" w:rsidRDefault="0068356F" w:rsidP="00185AA6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="113F6394" w14:textId="77777777" w:rsidR="001549B7" w:rsidRDefault="001549B7" w:rsidP="00EB2EA7">
+    <w:p w14:paraId="4E17475B" w14:textId="77777777" w:rsidR="0068356F" w:rsidRDefault="0068356F" w:rsidP="00185AA6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="73F26C93" w14:textId="77777777" w:rsidR="00EB2EA7" w:rsidRDefault="00EB2EA7">
+  <w:p w14:paraId="4D464DB4" w14:textId="16CDFD4E" w:rsidR="00185AA6" w:rsidRDefault="00185AA6">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2FBD2CF4" wp14:editId="077248A9">
-[...3 lines deleted...]
-          <wp:cNvGraphicFramePr/>
+        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="777B45C4" wp14:editId="4F306564">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>720090</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>448945</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="2066925" cy="579120"/>
+          <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1273414682" name="image1.jpeg"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name=""/>
+                  <pic:cNvPr id="6" name="image1.jpeg"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1"/>
-                  <a:srcRect/>
+                  <a:blip r:embed="rId1" cstate="print"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1984376" cy="577845"/>
+                    <a:ext cx="2066925" cy="579120"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:noFill/>
-[...3 lines deleted...]
-                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74B34002"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4C26D5BA"/>
+    <w:lvl w:ilvl="0" w:tplc="A3B86A3E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cstheme="minorBidi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="518397872">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
-  <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
-[...1 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00EB2EA7"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00EB2EA7"/>
+    <w:rsidRoot w:val="00185AA6"/>
+    <w:rsid w:val="00001A69"/>
+    <w:rsid w:val="000D4DF7"/>
+    <w:rsid w:val="00185AA6"/>
+    <w:rsid w:val="00226E22"/>
+    <w:rsid w:val="00261805"/>
+    <w:rsid w:val="00294702"/>
+    <w:rsid w:val="0033226C"/>
+    <w:rsid w:val="00344096"/>
+    <w:rsid w:val="003B6250"/>
+    <w:rsid w:val="003F2753"/>
+    <w:rsid w:val="004808E8"/>
+    <w:rsid w:val="00524EC6"/>
+    <w:rsid w:val="00540BC3"/>
+    <w:rsid w:val="005C0420"/>
+    <w:rsid w:val="005E589C"/>
+    <w:rsid w:val="00605297"/>
+    <w:rsid w:val="00620171"/>
+    <w:rsid w:val="0068356F"/>
+    <w:rsid w:val="00696273"/>
+    <w:rsid w:val="006C78A3"/>
+    <w:rsid w:val="00704079"/>
+    <w:rsid w:val="00717833"/>
+    <w:rsid w:val="00771E04"/>
+    <w:rsid w:val="00824858"/>
+    <w:rsid w:val="00882516"/>
+    <w:rsid w:val="008E0928"/>
+    <w:rsid w:val="008E33CE"/>
+    <w:rsid w:val="00A45CB1"/>
+    <w:rsid w:val="00B2264D"/>
+    <w:rsid w:val="00C02114"/>
+    <w:rsid w:val="00C41574"/>
+    <w:rsid w:val="00C6767F"/>
+    <w:rsid w:val="00C77B62"/>
+    <w:rsid w:val="00CF1EA9"/>
+    <w:rsid w:val="00D74A75"/>
+    <w:rsid w:val="00E72422"/>
+    <w:rsid w:val="00F207BA"/>
+    <w:rsid w:val="00F37B92"/>
+    <w:rsid w:val="00F60758"/>
+    <w:rsid w:val="00F70E2A"/>
+    <w:rsid w:val="00FE786A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="02C6A142"/>
-  <w15:docId w15:val="{E2F3736A-5527-4D98-9C28-66C60317D102}"/>
+  <w14:docId w14:val="65B47B1B"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{63698018-A52C-4F3C-BCA6-CC3B2A2D8266}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-        <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -525,51 +1397,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -750,466 +1622,969 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
-    <w:rsid w:val="00EB2EA7"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo1Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00185AA6"/>
     <w:pPr>
-      <w:suppressAutoHyphens/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo2Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00185AA6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo3Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00185AA6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo4Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00185AA6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo5Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00185AA6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo6Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00185AA6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo7Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00185AA6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo8Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00185AA6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo9Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00185AA6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
+    <w:name w:val="Título 1 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00185AA6"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Car">
+    <w:name w:val="Título 2 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00185AA6"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Car">
+    <w:name w:val="Título 3 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00185AA6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo4Car">
+    <w:name w:val="Título 4 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00185AA6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo5Car">
+    <w:name w:val="Título 5 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00185AA6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo6Car">
+    <w:name w:val="Título 6 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00185AA6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo7Car">
+    <w:name w:val="Título 7 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00185AA6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo8Car">
+    <w:name w:val="Título 8 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00185AA6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo9Car">
+    <w:name w:val="Título 9 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00185AA6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TtuloCar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00185AA6"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TtuloCar">
+    <w:name w:val="Título Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00185AA6"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subttulo">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubttuloCar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00185AA6"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubttuloCar">
+    <w:name w:val="Subtítulo Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Subttulo"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00185AA6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Cita">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="CitaCar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00185AA6"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaCar">
+    <w:name w:val="Cita Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Cita"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00185AA6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Prrafodelista">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00185AA6"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="nfasisintenso">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00185AA6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citadestacada">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="CitadestacadaCar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00185AA6"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitadestacadaCar">
+    <w:name w:val="Cita destacada Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Citadestacada"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00185AA6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Referenciaintensa">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00185AA6"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Encabezado">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00EB2EA7"/>
+    <w:link w:val="EncabezadoCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00185AA6"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
     <w:name w:val="Encabezado Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
-    <w:rsid w:val="00EB2EA7"/>
+    <w:link w:val="Encabezado"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00185AA6"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Piedepgina">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00EB2EA7"/>
+    <w:link w:val="PiedepginaCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00185AA6"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
-    <w:rsid w:val="00EB2EA7"/>
-[...39 lines deleted...]
-    </w:pPr>
+    <w:link w:val="Piedepgina"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00185AA6"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>123</Characters>
+  <Pages>2</Pages>
+  <Words>405</Words>
+  <Characters>2229</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>18</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Título</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>144</CharactersWithSpaces>
+  <CharactersWithSpaces>2629</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Mena Mena</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Cléa Leila Chartier</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>