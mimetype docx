--- v0 (2025-10-18)
+++ v1 (2026-04-08)
@@ -1,76 +1,76 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00BA6029" w:rsidRPr="00BA6029" w:rsidRDefault="00F17FB9" w:rsidP="00382F11">
+    <w:p w14:paraId="3E851DA7" w14:textId="77777777" w:rsidR="00BA6029" w:rsidRPr="00BA6029" w:rsidRDefault="00F17FB9" w:rsidP="00382F11">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Declaración de accesibilidad</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006554F6" w:rsidRPr="006554F6" w:rsidRDefault="006554F6" w:rsidP="006554F6">
+    <w:p w14:paraId="13CF6504" w14:textId="77777777" w:rsidR="006554F6" w:rsidRPr="006554F6" w:rsidRDefault="006554F6" w:rsidP="006554F6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006554F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>GUAGUAS MUNICIPALES,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006554F6">
@@ -78,1396 +78,1303 @@
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>S.A. se ha comprometido a hacer accesibles sus sitios web de conformidad con el </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="006554F6">
           <w:rPr>
             <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Real Decreto 1112/2018</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006554F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, de 7 de septiembre, sobre accesibilidad de los sitios web y aplicaciones para dispositivos móviles del sector público (en adelante, Real Decreto 1112/2018, de 7 de septiembre).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006554F6" w:rsidRPr="006554F6" w:rsidRDefault="006554F6" w:rsidP="006554F6">
-[...9 lines deleted...]
-    <w:p w:rsidR="006554F6" w:rsidRPr="006554F6" w:rsidRDefault="006554F6" w:rsidP="006554F6">
+    <w:p w14:paraId="1662F9A9" w14:textId="77777777" w:rsidR="006554F6" w:rsidRPr="006554F6" w:rsidRDefault="006554F6" w:rsidP="006554F6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E108C80" w14:textId="77777777" w:rsidR="006554F6" w:rsidRPr="006554F6" w:rsidRDefault="006554F6" w:rsidP="006554F6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006554F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">La presente declaración de accesibilidad se aplica al sitio web: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C73460" w:rsidRPr="006554F6" w:rsidRDefault="00C73460" w:rsidP="00C73460">
-[...15 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="0BEB0EFA" w14:textId="2B83154E" w:rsidR="00C73460" w:rsidRPr="006554F6" w:rsidRDefault="00630F46" w:rsidP="00C73460">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00106DB8">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>https://www.guaguas.com/empresa/portal-de-transparencia</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C73460" w:rsidRPr="00C73460">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(los subdominios de este sitio web tendrán</w:t>
+      </w:r>
+      <w:r w:rsidR="00C73460">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> sus propias declaraciones de accesibilidad).</w:t>
       </w:r>
+      <w:r w:rsidR="00C73460" w:rsidRPr="006554F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53AA45B1" w14:textId="77777777" w:rsidR="006554F6" w:rsidRPr="006554F6" w:rsidRDefault="006554F6" w:rsidP="006554F6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="006554F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46406BF8" w14:textId="77777777" w:rsidR="006554F6" w:rsidRPr="006554F6" w:rsidRDefault="006554F6" w:rsidP="006554F6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006554F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Situación de cumplimiento</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="307AECAD" w14:textId="77777777" w:rsidR="006554F6" w:rsidRPr="006554F6" w:rsidRDefault="006554F6" w:rsidP="006554F6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006554F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Este sitio web es parcialmente conforme con el Real Decreto 1112/2018, de 7 de septiembre, debido a la falta de conformidad de los aspectos que se indican a continuación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76D66BAE" w14:textId="77777777" w:rsidR="006554F6" w:rsidRPr="006554F6" w:rsidRDefault="006554F6" w:rsidP="006554F6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006554F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006554F6" w:rsidRPr="006554F6" w:rsidRDefault="006554F6" w:rsidP="006554F6">
+    <w:p w14:paraId="1AEDF351" w14:textId="77777777" w:rsidR="006554F6" w:rsidRPr="006554F6" w:rsidRDefault="006554F6" w:rsidP="006554F6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006554F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w:rsidR="006554F6" w:rsidRPr="006554F6" w:rsidRDefault="006554F6" w:rsidP="006554F6">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Contenido no accesible</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="359C1CB4" w14:textId="77777777" w:rsidR="006554F6" w:rsidRDefault="006554F6" w:rsidP="006554F6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006554F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Este sitio web es parcialmente conforme con el Real Decreto 1112/2018, de 7 de septiembre, debido a la falta de conformidad de los aspectos que se indican a continuación.</w:t>
-[...54 lines deleted...]
-        </w:rPr>
         <w:t>El contenido que se recoge a continuación no es accesible por lo siguiente:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D1067" w:rsidRPr="006554F6" w:rsidRDefault="001D1067" w:rsidP="006554F6">
-[...9 lines deleted...]
-    <w:p w:rsidR="008561C1" w:rsidRPr="008561C1" w:rsidRDefault="006554F6" w:rsidP="00DF7716">
+    <w:p w14:paraId="4105FAA9" w14:textId="77777777" w:rsidR="001D1067" w:rsidRPr="006554F6" w:rsidRDefault="001D1067" w:rsidP="006554F6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D6DF3FF" w14:textId="77777777" w:rsidR="008561C1" w:rsidRPr="008561C1" w:rsidRDefault="006554F6" w:rsidP="00DF7716">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008561C1">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Falta de conformidad con el Real Decreto 1112/2018, de 7 de septiembre:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008561C1" w:rsidRDefault="00C73460" w:rsidP="006D4016">
+    <w:p w14:paraId="1E3645DF" w14:textId="77777777" w:rsidR="008561C1" w:rsidRDefault="00C73460" w:rsidP="006D4016">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C73460">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Uso de medidas absolutas en fuentes [requisito número 9.1.4.4 Cambio de tamaño del texto de EN 301549 v2.1.2 – 2018]</w:t>
       </w:r>
       <w:r w:rsidR="00FA5757" w:rsidRPr="00FA5757">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006554F6" w:rsidRPr="00FA5757" w:rsidRDefault="006554F6" w:rsidP="00C73460">
+    <w:p w14:paraId="23233363" w14:textId="77777777" w:rsidR="006554F6" w:rsidRPr="00FA5757" w:rsidRDefault="006554F6" w:rsidP="00C73460">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA5757">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006554F6" w:rsidRPr="008561C1" w:rsidRDefault="006554F6" w:rsidP="008561C1">
+    <w:p w14:paraId="1877195C" w14:textId="77777777" w:rsidR="006554F6" w:rsidRPr="008561C1" w:rsidRDefault="006554F6" w:rsidP="008561C1">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008561C1">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Carga desproporcionada</w:t>
       </w:r>
       <w:r w:rsidR="008561C1">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006554F6" w:rsidRPr="006554F6" w:rsidRDefault="006554F6" w:rsidP="00FA5757">
+    <w:p w14:paraId="2C14A156" w14:textId="77777777" w:rsidR="006554F6" w:rsidRPr="006554F6" w:rsidRDefault="006554F6" w:rsidP="00FA5757">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006554F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>No aplica.</w:t>
       </w:r>
       <w:r w:rsidRPr="006554F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006554F6" w:rsidRPr="008561C1" w:rsidRDefault="006554F6" w:rsidP="008561C1">
+    <w:p w14:paraId="2E7E1B96" w14:textId="77777777" w:rsidR="006554F6" w:rsidRPr="008561C1" w:rsidRDefault="006554F6" w:rsidP="008561C1">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008561C1">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>El contenido no entra dentro del ámbito de la legislación aplicable:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006554F6" w:rsidRPr="006554F6" w:rsidRDefault="006554F6" w:rsidP="008561C1">
+    <w:p w14:paraId="36F51DF0" w14:textId="77777777" w:rsidR="006554F6" w:rsidRPr="006554F6" w:rsidRDefault="006554F6" w:rsidP="008561C1">
       <w:pPr>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006554F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Puede haber archivos ofimáticos en PDF u otros formatos que no cumplan los requisitos de accesibilidad porque hayan sido elaborados únicamente con objeto de presentar determinada información visualmente, si bien habitualmente se ofrece una alternativa en formato texto.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006554F6" w:rsidRPr="006554F6" w:rsidRDefault="006554F6" w:rsidP="006554F6">
+    <w:p w14:paraId="748A4EDC" w14:textId="77777777" w:rsidR="006554F6" w:rsidRPr="006554F6" w:rsidRDefault="006554F6" w:rsidP="006554F6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006554F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006554F6" w:rsidRDefault="006554F6" w:rsidP="006554F6">
+    <w:p w14:paraId="7900437B" w14:textId="77777777" w:rsidR="006554F6" w:rsidRDefault="006554F6" w:rsidP="006554F6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006554F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Preparación de la presente declaración de accesibilidad</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006554F6" w:rsidRPr="006554F6" w:rsidRDefault="006554F6" w:rsidP="006554F6">
+    <w:p w14:paraId="4F93A778" w14:textId="77777777" w:rsidR="006554F6" w:rsidRDefault="006554F6" w:rsidP="00AF7A17">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006554F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La presente declaración fue preparada el </w:t>
+      </w:r>
+      <w:r w:rsidR="00C73460">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>23</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006554F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">octubre </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006554F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de 2020.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E8C8F31" w14:textId="2BE8A095" w:rsidR="006554F6" w:rsidRPr="006554F6" w:rsidRDefault="006554F6" w:rsidP="00AF7A17">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006554F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Última revisión de la declaración: </w:t>
+      </w:r>
+      <w:r w:rsidR="00630F46">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>27 de marzo de 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006554F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="215E3A85" w14:textId="77777777" w:rsidR="00DB2B85" w:rsidRDefault="00DB2B85" w:rsidP="006554F6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36F7D390" w14:textId="77777777" w:rsidR="006554F6" w:rsidRPr="006554F6" w:rsidRDefault="006554F6" w:rsidP="006554F6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C7C0D95" w14:textId="77777777" w:rsidR="006554F6" w:rsidRPr="006554F6" w:rsidRDefault="006554F6" w:rsidP="006554F6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...8 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="006554F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
-          <w:sz w:val="22"/>
-[...19 lines deleted...]
-      </w:r>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Observaciones y datos de contacto</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E21F7E7" w14:textId="77777777" w:rsidR="006554F6" w:rsidRPr="006554F6" w:rsidRDefault="006554F6" w:rsidP="006554F6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="006554F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">de </w:t>
-[...146 lines deleted...]
-        </w:rPr>
         <w:t>Puede realizar comunicaciones sobre requisitos de accesibilidad (artículo 10.2.a) del Real Decreto 1112/2018, de 7 de septiembre) como, por ejemplo:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF7A17" w:rsidRDefault="00AF7A17" w:rsidP="006554F6">
-[...9 lines deleted...]
-    <w:p w:rsidR="00AF7A17" w:rsidRDefault="006554F6" w:rsidP="00CF6D5A">
+    <w:p w14:paraId="18302C8A" w14:textId="77777777" w:rsidR="00AF7A17" w:rsidRDefault="00AF7A17" w:rsidP="006554F6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B2978E3" w14:textId="77777777" w:rsidR="00AF7A17" w:rsidRDefault="006554F6" w:rsidP="00CF6D5A">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF7A17">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Informar sobre cualquier posible incumplimiento por parte de este sitio web.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF7A17" w:rsidRDefault="006554F6" w:rsidP="006C2FF6">
+    <w:p w14:paraId="510F4C45" w14:textId="77777777" w:rsidR="00AF7A17" w:rsidRDefault="006554F6" w:rsidP="006C2FF6">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF7A17">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Transmitir otras dificultades de acceso al contenido.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006554F6" w:rsidRPr="00AF7A17" w:rsidRDefault="006554F6" w:rsidP="006C2FF6">
+    <w:p w14:paraId="52EDC88F" w14:textId="77777777" w:rsidR="006554F6" w:rsidRPr="00AF7A17" w:rsidRDefault="006554F6" w:rsidP="006C2FF6">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF7A17">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Formular cualquier otra consulta o sugerencia de mejora relativa a la accesibilidad del sitio web.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF7A17" w:rsidRDefault="00AF7A17" w:rsidP="006554F6">
-[...69 lines deleted...]
-    <w:p w:rsidR="006554F6" w:rsidRPr="006554F6" w:rsidRDefault="006554F6" w:rsidP="006554F6">
+    <w:p w14:paraId="0733F975" w14:textId="77777777" w:rsidR="00AF7A17" w:rsidRDefault="00AF7A17" w:rsidP="006554F6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FF5B95E" w14:textId="77777777" w:rsidR="00FA5757" w:rsidRDefault="00FA5757" w:rsidP="006554F6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40D5505F" w14:textId="77777777" w:rsidR="00FA5757" w:rsidRDefault="00FA5757" w:rsidP="006554F6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="527924DA" w14:textId="77777777" w:rsidR="00FA5757" w:rsidRDefault="00FA5757" w:rsidP="006554F6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C879EF5" w14:textId="77777777" w:rsidR="00FA5757" w:rsidRDefault="00FA5757" w:rsidP="006554F6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49E9D5B9" w14:textId="77777777" w:rsidR="00FA5757" w:rsidRDefault="00FA5757" w:rsidP="006554F6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AB9074E" w14:textId="77777777" w:rsidR="00FA5757" w:rsidRDefault="00FA5757" w:rsidP="006554F6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="175A00CC" w14:textId="77777777" w:rsidR="006554F6" w:rsidRPr="006554F6" w:rsidRDefault="006554F6" w:rsidP="006554F6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006554F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A través de las siguientes vías:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008561C1" w:rsidRDefault="008561C1" w:rsidP="006554F6">
-[...9 lines deleted...]
-    <w:p w:rsidR="006554F6" w:rsidRDefault="006554F6" w:rsidP="006554F6">
+    <w:p w14:paraId="72DD5431" w14:textId="77777777" w:rsidR="008561C1" w:rsidRDefault="008561C1" w:rsidP="006554F6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FF3E3F2" w14:textId="77777777" w:rsidR="006554F6" w:rsidRDefault="006554F6" w:rsidP="006554F6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006554F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Correo electrónico: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="006370EB" w:rsidRPr="006370EB">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:rtl/>
           </w:rPr>
           <w:t>guaguas</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="006370EB" w:rsidRPr="006370EB">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>@guaguas.com</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006554F6" w:rsidRDefault="006554F6" w:rsidP="006554F6">
+    <w:p w14:paraId="3A7C9667" w14:textId="77777777" w:rsidR="006554F6" w:rsidRDefault="006554F6" w:rsidP="006554F6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006554F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Teléfono: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>928305</w:t>
       </w:r>
       <w:r w:rsidR="00C73460">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>00</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C73460" w:rsidRPr="006554F6" w:rsidRDefault="00C73460" w:rsidP="006554F6">
+    <w:p w14:paraId="58A2BEF0" w14:textId="77777777" w:rsidR="00C73460" w:rsidRPr="006554F6" w:rsidRDefault="00C73460" w:rsidP="006554F6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C73460">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Formulario de contacto: </w:t>
       </w:r>
       <w:r w:rsidRPr="00C73460">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>https://www.guaguas.com/atencion-al-cliente/formulario-de-consulta</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006554F6" w:rsidRDefault="006554F6" w:rsidP="006554F6">
+    <w:p w14:paraId="7683EF00" w14:textId="77777777" w:rsidR="006554F6" w:rsidRDefault="006554F6" w:rsidP="006554F6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006554F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Presencialmente: En la Oficinas Centrales, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Calle Arequipa s/n Urbanización Industrial El Sebadal, 35008. Las Palmas de Gran Canaria.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006554F6" w:rsidRDefault="006554F6" w:rsidP="006554F6">
-[...19 lines deleted...]
-    <w:p w:rsidR="006554F6" w:rsidRPr="00974D3A" w:rsidRDefault="006554F6" w:rsidP="006554F6">
+    <w:p w14:paraId="3E74CFD5" w14:textId="77777777" w:rsidR="006554F6" w:rsidRDefault="006554F6" w:rsidP="006554F6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2255E989" w14:textId="77777777" w:rsidR="00FA5757" w:rsidRPr="006554F6" w:rsidRDefault="00FA5757" w:rsidP="006554F6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54ECE75D" w14:textId="77777777" w:rsidR="006554F6" w:rsidRPr="00974D3A" w:rsidRDefault="006554F6" w:rsidP="006554F6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00974D3A">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Procedimiento de aplicación</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006554F6" w:rsidRPr="00974D3A" w:rsidRDefault="006554F6" w:rsidP="006554F6">
+    <w:p w14:paraId="1F74B646" w14:textId="77777777" w:rsidR="006554F6" w:rsidRPr="00974D3A" w:rsidRDefault="006554F6" w:rsidP="006554F6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00974D3A">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>El procedimiento de reclamación recogido en el artículo 13 del Real Decreto 1112/2018, de 7 de septiembre, entr</w:t>
       </w:r>
       <w:r w:rsidR="000D0DC3">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ó</w:t>
       </w:r>
       <w:r w:rsidRPr="00974D3A">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> en vigor el 2</w:t>
       </w:r>
       <w:r w:rsidR="00974D3A" w:rsidRPr="00974D3A">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00974D3A">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> de septiembre de 2020.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A104ED" w:rsidRDefault="00A104ED" w:rsidP="006554F6">
+    <w:p w14:paraId="5B816CF3" w14:textId="77777777" w:rsidR="00A104ED" w:rsidRDefault="00A104ED" w:rsidP="006554F6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF7A17" w:rsidRDefault="00AF7A17" w:rsidP="006554F6">
+    <w:p w14:paraId="0F3D9819" w14:textId="77777777" w:rsidR="00AF7A17" w:rsidRDefault="00AF7A17" w:rsidP="006554F6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF7A17" w:rsidRPr="00AF7A17" w:rsidRDefault="00AF7A17" w:rsidP="00AF7A17">
+    <w:p w14:paraId="4900A730" w14:textId="77777777" w:rsidR="00AF7A17" w:rsidRPr="00AF7A17" w:rsidRDefault="00AF7A17" w:rsidP="00AF7A17">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF7A17">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Contenido opcional</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF7A17" w:rsidRPr="00AF7A17" w:rsidRDefault="00AF7A17" w:rsidP="00AF7A17">
+    <w:p w14:paraId="391AA771" w14:textId="77777777" w:rsidR="00AF7A17" w:rsidRPr="00AF7A17" w:rsidRDefault="00AF7A17" w:rsidP="00AF7A17">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF7A17">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">El sitio web está optimizado para los navegadores Microsoft Internet Explorer 8.0 o versiones superiores y las últimas versiones vigentes de </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>El sitio web está optimizado para los navegadores Microsoft Internet Explorer 8.0 o versiones superiores y las últimas versiones vigentes de FireFox, Safari, Opera y Google Chrome.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E966D12" w14:textId="77777777" w:rsidR="00AF7A17" w:rsidRPr="00AF7A17" w:rsidRDefault="00AF7A17" w:rsidP="00AF7A17">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BE32F44" w14:textId="77777777" w:rsidR="00AF7A17" w:rsidRPr="00AF7A17" w:rsidRDefault="00AF7A17" w:rsidP="00AF7A17">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00AF7A17">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>FireFox</w:t>
-[...167 lines deleted...]
-    <w:p w:rsidR="00AF7A17" w:rsidRPr="00AF7A17" w:rsidRDefault="00AF7A17" w:rsidP="00AF7A17">
+        <w:t>El sitio web está diseñado para su visualización responsive, con lo que se visualiza de forma óptima en los dispositivos tablets y móviles. En estos dispositivos está optimizado para su visualización en las últimas versiones vigentes de Chrome for mobile, Firefox for mobile, Safari mobile, Opera Mini y navegador nativo de Android.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55993AD7" w14:textId="77777777" w:rsidR="00AF7A17" w:rsidRPr="00AF7A17" w:rsidRDefault="00AF7A17" w:rsidP="00AF7A17">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72731CC0" w14:textId="77777777" w:rsidR="00AF7A17" w:rsidRPr="00AF7A17" w:rsidRDefault="00AF7A17" w:rsidP="00AF7A17">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4522D900" w14:textId="77777777" w:rsidR="00AF7A17" w:rsidRPr="00AF7A17" w:rsidRDefault="00AF7A17" w:rsidP="00AF7A17">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF7A17">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tamaño del texto</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF7A17" w:rsidRPr="00AF7A17" w:rsidRDefault="00AF7A17" w:rsidP="00AF7A17">
+    <w:p w14:paraId="64EBBA87" w14:textId="77777777" w:rsidR="00AF7A17" w:rsidRPr="00AF7A17" w:rsidRDefault="00AF7A17" w:rsidP="00AF7A17">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF7A17">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>El diseño accesible de este sitio Web permite que el usuario pueda elegir el tamaño del texto que le convenga. Esta acción puede llevarse a cabo de diferentes maneras según el navegador que se utilice.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF7A17" w:rsidRPr="00AF7A17" w:rsidRDefault="00AF7A17" w:rsidP="00AF7A17">
-[...19 lines deleted...]
-    <w:p w:rsidR="00AF7A17" w:rsidRPr="00AF7A17" w:rsidRDefault="00476A57" w:rsidP="00AF7A17">
+    <w:p w14:paraId="425FAB9A" w14:textId="77777777" w:rsidR="00AF7A17" w:rsidRPr="00AF7A17" w:rsidRDefault="00AF7A17" w:rsidP="00AF7A17">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B4715A0" w14:textId="77777777" w:rsidR="00AF7A17" w:rsidRPr="00AF7A17" w:rsidRDefault="00AF7A17" w:rsidP="00AF7A17">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21157D6F" w14:textId="005FA2FF" w:rsidR="00AF7A17" w:rsidRPr="00AF7A17" w:rsidRDefault="00E3664A" w:rsidP="00AF7A17">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bar w:val="single" w:sz="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00476A57">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:pict>
-[...5 lines deleted...]
-        </w:pict>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1C2A1333" wp14:editId="5FF97739">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1059815</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>10160</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7620" cy="1158240"/>
+                <wp:effectExtent l="9525" t="10160" r="11430" b="12700"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1096669328" name="AutoShape 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr>
+                        <a:cxnSpLocks noChangeShapeType="1"/>
+                      </wps:cNvCnPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm flipH="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7620" cy="1158240"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="straightConnector1">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:round/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:noFill/>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="2AD314A7" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
+                <v:path arrowok="t" fillok="f" o:connecttype="none"/>
+                <o:lock v:ext="edit" shapetype="t"/>
+              </v:shapetype>
+              <v:shape id="AutoShape 2" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:83.45pt;margin-top:.8pt;width:.6pt;height:91.2pt;flip:x;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJwfoJwwEAAGMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0XxwbS9cZcXpI1+3Q&#10;bQHa/QBFH7YwWRRIJXb+/SQlS4vtNswHgRTJp8dHen03j44dNZIF3/F6seRMewnK+r7jP54f3t1y&#10;RlF4JRx43fGTJn63eftmPYVWNzCAUxpZAvHUTqHjQ4yhrSqSgx4FLSBon4IGcBQxudhXCsWU0EdX&#10;NcvlTTUBqoAgNVG6vT8H+abgG6Nl/G4M6chcxxO3WE4s5z6f1WYt2h5FGKy80BD/wGIU1qdHr1D3&#10;Igp2QPsX1GglAoGJCwljBcZYqUsPqZt6+Uc3T4MIuvSSxKFwlYn+H6z8dtz6HWbqcvZP4RHkT2Ie&#10;toPwvS4Enk8hDa7OUlVToPZakh0KO2T76SuolCMOEYoKs8GRGWfDl1yYwVOnbC6yn66y6zkymS4/&#10;3DRpNDIF6np127wvU6lEm1FybUCKnzWMLBsdp4jC9kPcgvdpvoDnF8TxkWLm+FKQiz08WOfKmJ1n&#10;U8c/rppVoUTgrMrBnEbY77cO2VHkRSlfaThFXqchHLwqYIMW6tPFjsK6s50ed/6iU5Ym7yG1e1Cn&#10;Hf7WL02ysLxsXV6V136pfvk3Nr8AAAD//wMAUEsDBBQABgAIAAAAIQBqo5BX2wAAAAkBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqFNUmTSNUyEkEAcUiQJ3N16SQLwOsZukf8/m&#10;BLcZzWj2bb6fXSdGHELrScN6lYBAqrxtqdbw/vZ4k4II0ZA1nSfUcMYA++LyIjeZ9RO94niIteAR&#10;CpnR0MTYZ1KGqkFnwsr3SJx9+sGZyHaopR3MxOOuk7dJoqQzLfGFxvT40GD1fTg5DT90d/7YyDH9&#10;Ksuonp5fasJy0vr6ar7fgYg4x78yLPiMDgUzHf2JbBAde6W2XF0EiCVX6RrEkUW6SUAWufz/QfEL&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAScH6CcMBAABjAwAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAaqOQV9sAAAAJAQAADwAAAAAAAAAAAAAA&#10;AAAdBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACUFAAAAAA==&#10;"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00AF7A17" w:rsidRPr="00AF7A17">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>NAVEGADOR           ACCIÓN A REALIZAR</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF7A17" w:rsidRPr="00AF7A17" w:rsidRDefault="00AF7A17" w:rsidP="00AF7A17">
+    <w:p w14:paraId="5079CACA" w14:textId="77777777" w:rsidR="00AF7A17" w:rsidRPr="00AF7A17" w:rsidRDefault="00AF7A17" w:rsidP="00AF7A17">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bar w:val="single" w:sz="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF7A17">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Explorer</w:t>
       </w:r>
       <w:r>
@@ -1481,51 +1388,51 @@
       <w:r w:rsidR="00974D3A">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Icono de la rueda con muescas (esquina superior derecha) </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF7A17">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">&gt; </w:t>
       </w:r>
       <w:r w:rsidR="00974D3A">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Zoom</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF7A17" w:rsidRPr="00AF7A17" w:rsidRDefault="00AF7A17" w:rsidP="00AF7A17">
+    <w:p w14:paraId="6B657B73" w14:textId="77777777" w:rsidR="00AF7A17" w:rsidRPr="00AF7A17" w:rsidRDefault="00AF7A17" w:rsidP="00AF7A17">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bar w:val="single" w:sz="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF7A17">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Firefox</w:t>
       </w:r>
       <w:r>
@@ -1555,51 +1462,51 @@
       <w:r w:rsidR="00974D3A">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Icono de las tres rayas (esquina superior derecha)</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF7A17">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> &gt; Tamaño</w:t>
       </w:r>
       <w:r w:rsidR="00974D3A">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> +-</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF7A17" w:rsidRPr="00AF7A17" w:rsidRDefault="00AF7A17" w:rsidP="00AF7A17">
+    <w:p w14:paraId="2F3DE357" w14:textId="77777777" w:rsidR="00AF7A17" w:rsidRPr="00AF7A17" w:rsidRDefault="00AF7A17" w:rsidP="00AF7A17">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bar w:val="single" w:sz="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF7A17">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Chrome</w:t>
       </w:r>
       <w:r>
@@ -1629,223 +1536,223 @@
       <w:r w:rsidR="00974D3A">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(esquina superior derecha)</w:t>
       </w:r>
       <w:r w:rsidR="00974D3A" w:rsidRPr="00AF7A17">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tamaño</w:t>
       </w:r>
       <w:r w:rsidR="00974D3A">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> +-</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF7A17" w:rsidRPr="00AF7A17" w:rsidRDefault="00AF7A17" w:rsidP="00AF7A17">
+    <w:p w14:paraId="74473E1E" w14:textId="77777777" w:rsidR="00AF7A17" w:rsidRPr="00AF7A17" w:rsidRDefault="00AF7A17" w:rsidP="00AF7A17">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bar w:val="single" w:sz="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF7A17">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Safari</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                         </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF7A17">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Visualización &gt; ampliar/reducir</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF7A17" w:rsidRPr="00AF7A17" w:rsidRDefault="00AF7A17" w:rsidP="00AF7A17">
+    <w:p w14:paraId="6C2709F8" w14:textId="77777777" w:rsidR="00AF7A17" w:rsidRPr="00AF7A17" w:rsidRDefault="00AF7A17" w:rsidP="00AF7A17">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bar w:val="single" w:sz="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF7A17">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Opera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                        </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF7A17">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ver &gt; escala</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF7A17" w:rsidRDefault="00AF7A17" w:rsidP="00AF7A17">
-[...9 lines deleted...]
-    <w:p w:rsidR="00AF7A17" w:rsidRPr="00AF7A17" w:rsidRDefault="00AF7A17" w:rsidP="00AF7A17">
+    <w:p w14:paraId="30B65FB6" w14:textId="77777777" w:rsidR="00AF7A17" w:rsidRDefault="00AF7A17" w:rsidP="00AF7A17">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F82A341" w14:textId="77777777" w:rsidR="00AF7A17" w:rsidRPr="00AF7A17" w:rsidRDefault="00AF7A17" w:rsidP="00AF7A17">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF7A17">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Otra forma de modificar el tamaño de texto es utilizar los atajos de teclado definidos en los navegadores, en particular la combinación de teclas (CTRL y +) o (Comando y +) para aumentar el tamaño del texto, y (CTRL y –) o (Comando y -) para reducirlo es común para la mayoría de los navegadores.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF7A17" w:rsidRPr="00AF7A17" w:rsidRDefault="00AF7A17" w:rsidP="00AF7A17">
-[...9 lines deleted...]
-    <w:p w:rsidR="00AF7A17" w:rsidRPr="00AF7A17" w:rsidRDefault="00AF7A17" w:rsidP="00AF7A17">
+    <w:p w14:paraId="31BDE229" w14:textId="77777777" w:rsidR="00AF7A17" w:rsidRPr="00AF7A17" w:rsidRDefault="00AF7A17" w:rsidP="00AF7A17">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C9A07CC" w14:textId="77777777" w:rsidR="00AF7A17" w:rsidRPr="00AF7A17" w:rsidRDefault="00AF7A17" w:rsidP="00AF7A17">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF7A17">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Las revisiones de accesibilidad realizadas hasta la fecha de definición de la actual declaración están basadas en los criterios AA de la WCAG 2.0.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00AF7A17" w:rsidRPr="00AF7A17" w:rsidSect="00CF7AAF">
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11901" w:h="16817"/>
       <w:pgMar w:top="851" w:right="851" w:bottom="851" w:left="851" w:header="851" w:footer="851" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="003E6883" w:rsidRDefault="003E6883" w:rsidP="00F21DCC">
+    <w:p w14:paraId="29897E9C" w14:textId="77777777" w:rsidR="00862326" w:rsidRDefault="00862326" w:rsidP="00F21DCC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="003E6883" w:rsidRDefault="003E6883" w:rsidP="00F21DCC">
+    <w:p w14:paraId="73FA2BA5" w14:textId="77777777" w:rsidR="00862326" w:rsidRDefault="00862326" w:rsidP="00F21DCC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -1864,204 +1771,204 @@
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:p w:rsidR="00CB0922" w:rsidRDefault="0032103B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7D7B1FFE" w14:textId="77777777" w:rsidR="00CB0922" w:rsidRDefault="0032103B">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="09F87BCB" wp14:editId="1CB1DC16">
           <wp:extent cx="6478270" cy="474345"/>
           <wp:effectExtent l="19050" t="0" r="0" b="0"/>
           <wp:docPr id="2" name="Imagen 3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Imagen 3"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="6478270" cy="474345"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln w="9525">
                     <a:noFill/>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="003E6883" w:rsidRDefault="003E6883" w:rsidP="00F21DCC">
+    <w:p w14:paraId="2E12C44C" w14:textId="77777777" w:rsidR="00862326" w:rsidRDefault="00862326" w:rsidP="00F21DCC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="003E6883" w:rsidRDefault="003E6883" w:rsidP="00F21DCC">
+    <w:p w14:paraId="4B314B13" w14:textId="77777777" w:rsidR="00862326" w:rsidRDefault="00862326" w:rsidP="00F21DCC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:p w:rsidR="00F21DCC" w:rsidRDefault="0032103B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="55C0F139" w14:textId="77777777" w:rsidR="00F21DCC" w:rsidRDefault="0032103B">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="533785A2" wp14:editId="140E7703">
           <wp:extent cx="1984375" cy="577850"/>
           <wp:effectExtent l="19050" t="0" r="0" b="0"/>
           <wp:docPr id="1" name="Imagen 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Imagen 2"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1984375" cy="577850"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln w="9525">
                     <a:noFill/>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w:rsidR="006554F6" w:rsidRDefault="006554F6">
+  <w:p w14:paraId="65F30CD1" w14:textId="77777777" w:rsidR="006554F6" w:rsidRDefault="006554F6">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0CBB1F91"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5F8031AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -2134,51 +2041,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13596152"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C876DD68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2283,51 +2190,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A93287C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ABC413B8"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -2369,51 +2276,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1BDC7BEA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2A6A709C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2518,51 +2425,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D7812E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="24C01FB2"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2631,51 +2538,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32790544"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="109232B0"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2744,51 +2651,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33D1061F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="242CF5A6"/>
     <w:lvl w:ilvl="0" w:tplc="040A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2857,51 +2764,51 @@
     <w:lvl w:ilvl="7" w:tplc="040A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58865C98"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EFD41880"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3006,51 +2913,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79BA329C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DD3AA1E6"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
@@ -3095,342 +3002,589 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1423988863">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="229077285">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="514732384">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="642002918">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="961113657">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1105998142">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="243613262">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="77799742">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="371729809">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F21DCC"/>
     <w:rsid w:val="00032E75"/>
     <w:rsid w:val="00033D26"/>
     <w:rsid w:val="000B113C"/>
     <w:rsid w:val="000D0DC3"/>
     <w:rsid w:val="000E4569"/>
     <w:rsid w:val="000F0FD1"/>
     <w:rsid w:val="00103D86"/>
     <w:rsid w:val="0015168F"/>
     <w:rsid w:val="00167C36"/>
     <w:rsid w:val="001847F2"/>
     <w:rsid w:val="001D1067"/>
     <w:rsid w:val="001F469F"/>
     <w:rsid w:val="00216DDA"/>
     <w:rsid w:val="0032103B"/>
     <w:rsid w:val="0032651A"/>
     <w:rsid w:val="00337180"/>
     <w:rsid w:val="00382F11"/>
     <w:rsid w:val="003A6E03"/>
     <w:rsid w:val="003C1405"/>
     <w:rsid w:val="003E6883"/>
     <w:rsid w:val="003F40F5"/>
     <w:rsid w:val="004517A3"/>
     <w:rsid w:val="00476A57"/>
     <w:rsid w:val="004964BE"/>
     <w:rsid w:val="004E6B29"/>
     <w:rsid w:val="005238C9"/>
     <w:rsid w:val="0057283B"/>
     <w:rsid w:val="005D661F"/>
+    <w:rsid w:val="00630F46"/>
     <w:rsid w:val="006370EB"/>
     <w:rsid w:val="006554F6"/>
     <w:rsid w:val="006866B4"/>
     <w:rsid w:val="00775172"/>
     <w:rsid w:val="00793693"/>
     <w:rsid w:val="007C576C"/>
     <w:rsid w:val="007C5C83"/>
     <w:rsid w:val="008561C1"/>
+    <w:rsid w:val="00862326"/>
     <w:rsid w:val="008E5620"/>
     <w:rsid w:val="00950DCC"/>
     <w:rsid w:val="00974D3A"/>
     <w:rsid w:val="009C6A62"/>
     <w:rsid w:val="009E6A09"/>
     <w:rsid w:val="00A104ED"/>
     <w:rsid w:val="00AC5A74"/>
     <w:rsid w:val="00AD263D"/>
     <w:rsid w:val="00AF7A17"/>
     <w:rsid w:val="00B152EF"/>
     <w:rsid w:val="00B37EBD"/>
     <w:rsid w:val="00BA6029"/>
+    <w:rsid w:val="00C17832"/>
     <w:rsid w:val="00C73460"/>
     <w:rsid w:val="00C832D5"/>
     <w:rsid w:val="00CB0922"/>
     <w:rsid w:val="00CF7AAF"/>
     <w:rsid w:val="00D95C3C"/>
     <w:rsid w:val="00DB2B85"/>
     <w:rsid w:val="00DB4DD9"/>
+    <w:rsid w:val="00E3664A"/>
     <w:rsid w:val="00E5738A"/>
     <w:rsid w:val="00E62EA4"/>
     <w:rsid w:val="00EA3814"/>
     <w:rsid w:val="00F17FB9"/>
     <w:rsid w:val="00F21DCC"/>
     <w:rsid w:val="00FA5757"/>
     <w:rsid w:val="00FD2008"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="off"/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1027"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
-      <o:rules v:ext="edit">
-[...1 lines deleted...]
-      </o:rules>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="4D191266"/>
+  <w15:docId w15:val="{C7F1CB53-3316-4FAC-BA2B-7029A5EC8065}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
         <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="009C6A62"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-ES_tradnl"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Ttulo1Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="006554F6"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
@@ -3450,51 +3604,50 @@
     <w:rsid w:val="006554F6"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
       <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Encabezado">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EncabezadoCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F21DCC"/>
     <w:pPr>
       <w:tabs>
@@ -3566,65 +3719,58 @@
       <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:color w:val="808080"/>
       <w:lang w:val="es-ES_tradnl"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Prrafodelista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="008E5620"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="003F40F5"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipervnculo">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BA6029"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
     <w:name w:val="Título 1 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Ttulo1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="006554F6"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="36"/>
       <w:sz w:val="48"/>
@@ -3643,78 +3789,90 @@
       <w:bCs/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006554F6"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="rojo">
     <w:name w:val="rojo"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:rsid w:val="006554F6"/>
   </w:style>
-  <w:style w:type="character" w:styleId="Textoennegrita">
+  <w:style w:type="character" w:styleId="Fuerte">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="006554F6"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Mencinsinresolver1">
+    <w:name w:val="Mención sin resolver1"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00974D3A"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Mencinsinresolver">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00630F46"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="11929437">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="762065975">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -4016,51 +4174,51 @@
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="single" w:sz="6" w:space="8" w:color="D2D2D2"/>
                         <w:right w:val="single" w:sz="6" w:space="8" w:color="D2D2D2"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:guaguas@guaguas.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boe.es/diario_boe/txt.php?id=BOE-A-2018-12699" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.guaguas.com/empresa/portal-de-transparencia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boe.es/diario_boe/txt.php?id=BOE-A-2018-12699" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:guaguas@guaguas.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -4312,68 +4470,68 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>656</Words>
-  <Characters>3609</Characters>
+  <Words>667</Words>
+  <Characters>3669</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>30</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4257</CharactersWithSpaces>
+  <CharactersWithSpaces>4328</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Mena Mena</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>