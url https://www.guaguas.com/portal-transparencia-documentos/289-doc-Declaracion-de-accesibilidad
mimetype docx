--- v1 (2026-04-08)
+++ v2 (2026-07-09)
@@ -5,53 +5,53 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3E851DA7" w14:textId="77777777" w:rsidR="00BA6029" w:rsidRPr="00BA6029" w:rsidRDefault="00F17FB9" w:rsidP="00382F11">
-[...1 lines deleted...]
-        <w:spacing w:after="120"/>
+    <w:p w14:paraId="3E851DA7" w14:textId="77777777" w:rsidR="00BA6029" w:rsidRPr="00BA6029" w:rsidRDefault="00F17FB9" w:rsidP="0012312F">
+      <w:pPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Declaración de accesibilidad</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13CF6504" w14:textId="77777777" w:rsidR="006554F6" w:rsidRPr="006554F6" w:rsidRDefault="006554F6" w:rsidP="006554F6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -335,69 +335,59 @@
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C73460">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Uso de medidas absolutas en fuentes [requisito número 9.1.4.4 Cambio de tamaño del texto de EN 301549 v2.1.2 – 2018]</w:t>
       </w:r>
       <w:r w:rsidR="00FA5757" w:rsidRPr="00FA5757">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23233363" w14:textId="77777777" w:rsidR="006554F6" w:rsidRPr="00FA5757" w:rsidRDefault="006554F6" w:rsidP="00C73460">
-[...17 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="23233363" w14:textId="2A3C4C1E" w:rsidR="006554F6" w:rsidRPr="0012312F" w:rsidRDefault="006554F6" w:rsidP="0012312F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="1877195C" w14:textId="77777777" w:rsidR="006554F6" w:rsidRPr="008561C1" w:rsidRDefault="006554F6" w:rsidP="008561C1">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008561C1">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Carga desproporcionada</w:t>
       </w:r>
@@ -497,52 +487,53 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7900437B" w14:textId="77777777" w:rsidR="006554F6" w:rsidRDefault="006554F6" w:rsidP="006554F6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006554F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Preparación de la presente declaración de accesibilidad</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F93A778" w14:textId="77777777" w:rsidR="006554F6" w:rsidRDefault="006554F6" w:rsidP="00AF7A17">
-      <w:pPr>
+    <w:p w14:paraId="4F93A778" w14:textId="77777777" w:rsidR="006554F6" w:rsidRDefault="006554F6" w:rsidP="0012312F">
+      <w:pPr>
+        <w:spacing w:before="80"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006554F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">La presente declaración fue preparada el </w:t>
       </w:r>
       <w:r w:rsidR="00C73460">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -555,74 +546,110 @@
       <w:r w:rsidRPr="006554F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">octubre </w:t>
       </w:r>
       <w:r w:rsidRPr="006554F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>de 2020.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E8C8F31" w14:textId="2BE8A095" w:rsidR="006554F6" w:rsidRPr="006554F6" w:rsidRDefault="006554F6" w:rsidP="00AF7A17">
-      <w:pPr>
+    <w:p w14:paraId="783F4F28" w14:textId="47F681C6" w:rsidR="0012312F" w:rsidRDefault="0012312F" w:rsidP="0012312F">
+      <w:pPr>
+        <w:spacing w:before="80"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012312F">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>El método empleado para preparar la declaración ha sido una autoevaluación llevada a cabo por el propio organismo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E8C8F31" w14:textId="09742283" w:rsidR="006554F6" w:rsidRPr="006554F6" w:rsidRDefault="006554F6" w:rsidP="0012312F">
+      <w:pPr>
+        <w:spacing w:before="80"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006554F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Última revisión de la declaración: </w:t>
       </w:r>
+      <w:r w:rsidR="0012312F">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>11 de junio</w:t>
+      </w:r>
       <w:r w:rsidR="00630F46">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>27 de marzo de 2026</w:t>
+        <w:t xml:space="preserve"> de 2026</w:t>
       </w:r>
       <w:r w:rsidRPr="006554F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="215E3A85" w14:textId="77777777" w:rsidR="00DB2B85" w:rsidRDefault="00DB2B85" w:rsidP="006554F6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="36F7D390" w14:textId="77777777" w:rsidR="006554F6" w:rsidRPr="006554F6" w:rsidRDefault="006554F6" w:rsidP="006554F6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
@@ -736,270 +763,263 @@
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF7A17">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Formular cualquier otra consulta o sugerencia de mejora relativa a la accesibilidad del sitio web.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0733F975" w14:textId="77777777" w:rsidR="00AF7A17" w:rsidRDefault="00AF7A17" w:rsidP="006554F6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6FF5B95E" w14:textId="77777777" w:rsidR="00FA5757" w:rsidRDefault="00FA5757" w:rsidP="006554F6">
-[...8 lines deleted...]
-    </w:p>
     <w:p w14:paraId="40D5505F" w14:textId="77777777" w:rsidR="00FA5757" w:rsidRDefault="00FA5757" w:rsidP="006554F6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="527924DA" w14:textId="77777777" w:rsidR="00FA5757" w:rsidRDefault="00FA5757" w:rsidP="006554F6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0C879EF5" w14:textId="77777777" w:rsidR="00FA5757" w:rsidRDefault="00FA5757" w:rsidP="006554F6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49E9D5B9" w14:textId="77777777" w:rsidR="00FA5757" w:rsidRDefault="00FA5757" w:rsidP="006554F6">
-[...18 lines deleted...]
-    </w:p>
     <w:p w14:paraId="175A00CC" w14:textId="77777777" w:rsidR="006554F6" w:rsidRPr="006554F6" w:rsidRDefault="006554F6" w:rsidP="006554F6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006554F6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>A través de las siguientes vías:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72DD5431" w14:textId="77777777" w:rsidR="008561C1" w:rsidRDefault="008561C1" w:rsidP="006554F6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FF3E3F2" w14:textId="77777777" w:rsidR="006554F6" w:rsidRDefault="006554F6" w:rsidP="006554F6">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="006554F6">
+    <w:p w14:paraId="2FF3E3F2" w14:textId="77777777" w:rsidR="006554F6" w:rsidRPr="0012312F" w:rsidRDefault="006554F6" w:rsidP="0012312F">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012312F">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Correo electrónico: </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidR="006370EB" w:rsidRPr="006370EB">
+        <w:r w:rsidR="006370EB" w:rsidRPr="0012312F">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:rtl/>
           </w:rPr>
           <w:t>guaguas</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="006370EB" w:rsidRPr="006370EB">
+      <w:r w:rsidR="006370EB" w:rsidRPr="0012312F">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>@guaguas.com</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A7C9667" w14:textId="77777777" w:rsidR="006554F6" w:rsidRDefault="006554F6" w:rsidP="006554F6">
-[...24 lines deleted...]
-      <w:r w:rsidR="00C73460">
+    <w:p w14:paraId="3A7C9667" w14:textId="77777777" w:rsidR="006554F6" w:rsidRPr="0012312F" w:rsidRDefault="006554F6" w:rsidP="0012312F">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012312F">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Teléfono: 928305</w:t>
+      </w:r>
+      <w:r w:rsidR="00C73460" w:rsidRPr="0012312F">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0012312F">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>00</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58A2BEF0" w14:textId="77777777" w:rsidR="00C73460" w:rsidRPr="006554F6" w:rsidRDefault="00C73460" w:rsidP="006554F6">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00C73460">
+    <w:p w14:paraId="58A2BEF0" w14:textId="77777777" w:rsidR="00C73460" w:rsidRPr="0012312F" w:rsidRDefault="00C73460" w:rsidP="0012312F">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012312F">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Formulario de contacto: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C73460">
+      <w:r w:rsidRPr="0012312F">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>https://www.guaguas.com/atencion-al-cliente/formulario-de-consulta</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7683EF00" w14:textId="77777777" w:rsidR="006554F6" w:rsidRDefault="006554F6" w:rsidP="006554F6">
-[...22 lines deleted...]
-        <w:t>Calle Arequipa s/n Urbanización Industrial El Sebadal, 35008. Las Palmas de Gran Canaria.</w:t>
+    <w:p w14:paraId="7683EF00" w14:textId="77777777" w:rsidR="006554F6" w:rsidRPr="0012312F" w:rsidRDefault="006554F6" w:rsidP="0012312F">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012312F">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Presencialmente: En la Oficinas Centrales, Calle Arequipa s/n Urbanización Industrial El </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0012312F">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sebadal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0012312F">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, 35008. Las Palmas de Gran Canaria.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E74CFD5" w14:textId="77777777" w:rsidR="006554F6" w:rsidRDefault="006554F6" w:rsidP="006554F6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2255E989" w14:textId="77777777" w:rsidR="00FA5757" w:rsidRPr="006554F6" w:rsidRDefault="00FA5757" w:rsidP="006554F6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54ECE75D" w14:textId="77777777" w:rsidR="006554F6" w:rsidRPr="00974D3A" w:rsidRDefault="006554F6" w:rsidP="006554F6">
       <w:pPr>
         <w:jc w:val="both"/>
@@ -1107,79 +1127,205 @@
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Contenido opcional</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="391AA771" w14:textId="77777777" w:rsidR="00AF7A17" w:rsidRPr="00AF7A17" w:rsidRDefault="00AF7A17" w:rsidP="00AF7A17">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF7A17">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>El sitio web está optimizado para los navegadores Microsoft Internet Explorer 8.0 o versiones superiores y las últimas versiones vigentes de FireFox, Safari, Opera y Google Chrome.</w:t>
+        <w:t xml:space="preserve">El sitio web está optimizado para los navegadores Microsoft Internet Explorer 8.0 o versiones superiores y las últimas versiones vigentes de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF7A17">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>FireFox</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF7A17">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, Safari, Opera y Google Chrome.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E966D12" w14:textId="77777777" w:rsidR="00AF7A17" w:rsidRPr="00AF7A17" w:rsidRDefault="00AF7A17" w:rsidP="00AF7A17">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7BE32F44" w14:textId="77777777" w:rsidR="00AF7A17" w:rsidRPr="00AF7A17" w:rsidRDefault="00AF7A17" w:rsidP="00AF7A17">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF7A17">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>El sitio web está diseñado para su visualización responsive, con lo que se visualiza de forma óptima en los dispositivos tablets y móviles. En estos dispositivos está optimizado para su visualización en las últimas versiones vigentes de Chrome for mobile, Firefox for mobile, Safari mobile, Opera Mini y navegador nativo de Android.</w:t>
+        <w:t xml:space="preserve">El sitio web está diseñado para su visualización responsive, con lo que se visualiza de forma óptima en los dispositivos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF7A17">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tablets</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF7A17">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y móviles. En estos dispositivos está optimizado para su visualización en las últimas versiones vigentes de Chrome </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF7A17">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF7A17">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF7A17">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mobile</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF7A17">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Firefox </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF7A17">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF7A17">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF7A17">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mobile</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF7A17">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Safari </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF7A17">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mobile</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF7A17">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, Opera Mini y navegador nativo de Android.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55993AD7" w14:textId="77777777" w:rsidR="00AF7A17" w:rsidRPr="00AF7A17" w:rsidRDefault="00AF7A17" w:rsidP="00AF7A17">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="72731CC0" w14:textId="77777777" w:rsidR="00AF7A17" w:rsidRPr="00AF7A17" w:rsidRDefault="00AF7A17" w:rsidP="00AF7A17">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4522D900" w14:textId="77777777" w:rsidR="00AF7A17" w:rsidRPr="00AF7A17" w:rsidRDefault="00AF7A17" w:rsidP="00AF7A17">
       <w:pPr>
         <w:jc w:val="both"/>
@@ -1676,73 +1822,73 @@
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C9A07CC" w14:textId="77777777" w:rsidR="00AF7A17" w:rsidRPr="00AF7A17" w:rsidRDefault="00AF7A17" w:rsidP="00AF7A17">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF7A17">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Las revisiones de accesibilidad realizadas hasta la fecha de definición de la actual declaración están basadas en los criterios AA de la WCAG 2.0.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00AF7A17" w:rsidRPr="00AF7A17" w:rsidSect="00CF7AAF">
+    <w:sectPr w:rsidR="00AF7A17" w:rsidRPr="00AF7A17" w:rsidSect="0012312F">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11901" w:h="16817"/>
-      <w:pgMar w:top="851" w:right="851" w:bottom="851" w:left="851" w:header="851" w:footer="851" w:gutter="0"/>
+      <w:pgMar w:top="1985" w:right="851" w:bottom="851" w:left="851" w:header="851" w:footer="851" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="29897E9C" w14:textId="77777777" w:rsidR="00862326" w:rsidRDefault="00862326" w:rsidP="00F21DCC">
+    <w:p w14:paraId="7AE697E6" w14:textId="77777777" w:rsidR="009F39A1" w:rsidRDefault="009F39A1" w:rsidP="00F21DCC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="73FA2BA5" w14:textId="77777777" w:rsidR="00862326" w:rsidRDefault="00862326" w:rsidP="00F21DCC">
+    <w:p w14:paraId="6C744FFA" w14:textId="77777777" w:rsidR="009F39A1" w:rsidRDefault="009F39A1" w:rsidP="00F21DCC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -1764,158 +1910,158 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A0002AAF" w:usb1="40000048" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7D7B1FFE" w14:textId="77777777" w:rsidR="00CB0922" w:rsidRDefault="0032103B">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="09F87BCB" wp14:editId="1CB1DC16">
           <wp:extent cx="6478270" cy="474345"/>
           <wp:effectExtent l="19050" t="0" r="0" b="0"/>
-          <wp:docPr id="2" name="Imagen 3"/>
+          <wp:docPr id="1571727688" name="Imagen 3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Imagen 3"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="6478270" cy="474345"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln w="9525">
                     <a:noFill/>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2E12C44C" w14:textId="77777777" w:rsidR="00862326" w:rsidRDefault="00862326" w:rsidP="00F21DCC">
+    <w:p w14:paraId="151C943B" w14:textId="77777777" w:rsidR="009F39A1" w:rsidRDefault="009F39A1" w:rsidP="00F21DCC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4B314B13" w14:textId="77777777" w:rsidR="00862326" w:rsidRDefault="00862326" w:rsidP="00F21DCC">
+    <w:p w14:paraId="3EA021E4" w14:textId="77777777" w:rsidR="009F39A1" w:rsidRDefault="009F39A1" w:rsidP="00F21DCC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="55C0F139" w14:textId="77777777" w:rsidR="00F21DCC" w:rsidRDefault="0032103B">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="533785A2" wp14:editId="140E7703">
           <wp:extent cx="1984375" cy="577850"/>
           <wp:effectExtent l="19050" t="0" r="0" b="0"/>
-          <wp:docPr id="1" name="Imagen 2"/>
+          <wp:docPr id="1114800240" name="Imagen 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Imagen 2"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1984375" cy="577850"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
@@ -2914,50 +3060,163 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70B64ABD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0A0497A0"/>
+    <w:lvl w:ilvl="0" w:tplc="0C0A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79BA329C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DD3AA1E6"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
@@ -3021,131 +3280,138 @@
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1423988863">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="229077285">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="514732384">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="642002918">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="961113657">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1105998142">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="243613262">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="77799742">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="371729809">
     <w:abstractNumId w:val="4"/>
   </w:num>
+  <w:num w:numId="10" w16cid:durableId="990644006">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F21DCC"/>
     <w:rsid w:val="00032E75"/>
     <w:rsid w:val="00033D26"/>
     <w:rsid w:val="000B113C"/>
     <w:rsid w:val="000D0DC3"/>
     <w:rsid w:val="000E4569"/>
     <w:rsid w:val="000F0FD1"/>
     <w:rsid w:val="00103D86"/>
+    <w:rsid w:val="0012312F"/>
     <w:rsid w:val="0015168F"/>
     <w:rsid w:val="00167C36"/>
     <w:rsid w:val="001847F2"/>
     <w:rsid w:val="001D1067"/>
     <w:rsid w:val="001F469F"/>
     <w:rsid w:val="00216DDA"/>
     <w:rsid w:val="0032103B"/>
     <w:rsid w:val="0032651A"/>
     <w:rsid w:val="00337180"/>
     <w:rsid w:val="00382F11"/>
     <w:rsid w:val="003A6E03"/>
     <w:rsid w:val="003C1405"/>
     <w:rsid w:val="003E6883"/>
     <w:rsid w:val="003F40F5"/>
     <w:rsid w:val="004517A3"/>
     <w:rsid w:val="00476A57"/>
     <w:rsid w:val="004964BE"/>
     <w:rsid w:val="004E6B29"/>
     <w:rsid w:val="005238C9"/>
     <w:rsid w:val="0057283B"/>
     <w:rsid w:val="005D661F"/>
     <w:rsid w:val="00630F46"/>
     <w:rsid w:val="006370EB"/>
     <w:rsid w:val="006554F6"/>
     <w:rsid w:val="006866B4"/>
     <w:rsid w:val="00775172"/>
     <w:rsid w:val="00793693"/>
     <w:rsid w:val="007C576C"/>
     <w:rsid w:val="007C5C83"/>
     <w:rsid w:val="008561C1"/>
     <w:rsid w:val="00862326"/>
     <w:rsid w:val="008E5620"/>
     <w:rsid w:val="00950DCC"/>
     <w:rsid w:val="00974D3A"/>
     <w:rsid w:val="009C6A62"/>
     <w:rsid w:val="009E6A09"/>
+    <w:rsid w:val="009F39A1"/>
     <w:rsid w:val="00A104ED"/>
     <w:rsid w:val="00AC5A74"/>
+    <w:rsid w:val="00AC67F9"/>
     <w:rsid w:val="00AD263D"/>
     <w:rsid w:val="00AF7A17"/>
     <w:rsid w:val="00B152EF"/>
     <w:rsid w:val="00B37EBD"/>
     <w:rsid w:val="00BA6029"/>
     <w:rsid w:val="00C17832"/>
     <w:rsid w:val="00C73460"/>
     <w:rsid w:val="00C832D5"/>
     <w:rsid w:val="00CB0922"/>
     <w:rsid w:val="00CF7AAF"/>
     <w:rsid w:val="00D95C3C"/>
     <w:rsid w:val="00DB2B85"/>
     <w:rsid w:val="00DB4DD9"/>
     <w:rsid w:val="00E3664A"/>
     <w:rsid w:val="00E5738A"/>
     <w:rsid w:val="00E62EA4"/>
     <w:rsid w:val="00EA3814"/>
     <w:rsid w:val="00F17FB9"/>
     <w:rsid w:val="00F21DCC"/>
     <w:rsid w:val="00FA5757"/>
     <w:rsid w:val="00FD2008"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
@@ -3789,51 +4055,51 @@
       <w:bCs/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006554F6"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="rojo">
     <w:name w:val="rojo"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:rsid w:val="006554F6"/>
   </w:style>
-  <w:style w:type="character" w:styleId="Fuerte">
+  <w:style w:type="character" w:styleId="Textoennegrita">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="006554F6"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Mencinsinresolver1">
     <w:name w:val="Mención sin resolver1"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00974D3A"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mencinsinresolver">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
@@ -4473,65 +4739,65 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>667</Words>
-  <Characters>3669</Characters>
+  <Words>684</Words>
+  <Characters>3764</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>30</Lines>
+  <Lines>31</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4328</CharactersWithSpaces>
+  <CharactersWithSpaces>4440</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Mena Mena</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>