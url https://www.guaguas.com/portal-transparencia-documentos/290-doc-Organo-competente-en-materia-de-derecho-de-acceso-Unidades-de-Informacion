--- v0 (2025-10-18)
+++ v1 (2026-05-25)
@@ -3,90 +3,73 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0FBFFD6F" w14:textId="77777777" w:rsidR="00F21DCC" w:rsidRDefault="00F21DCC" w:rsidP="00F21DCC">
-[...3 lines deleted...]
-    </w:p>
     <w:p w14:paraId="536A3C7A" w14:textId="0D251C0C" w:rsidR="00382F11" w:rsidRDefault="003A6E03" w:rsidP="00382F11">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Unidades de información</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D9EF428" w14:textId="77777777" w:rsidR="00BA6029" w:rsidRPr="00BA6029" w:rsidRDefault="00BA6029" w:rsidP="00382F11">
-[...10 lines deleted...]
-    </w:p>
     <w:p w14:paraId="46096238" w14:textId="77777777" w:rsidR="00BA6029" w:rsidRDefault="00BA6029" w:rsidP="00BA6029">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA6029">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>De conformidad con el artículo 105.b) de la Constitución Española, y el desarrollo efectuado por la Ley 19/2013, de 9 de diciembre, de Transparencia, Acceso a la Información Pública y Buen Gobierno y la ley autonómica 1</w:t>
       </w:r>
       <w:r w:rsidR="0057283B">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2/2014, de 26 de diciembre, de T</w:t>
@@ -118,299 +101,466 @@
       <w:r w:rsidR="0057283B">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GUAGUAS MUNICIPALES, S.A. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA6029">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">y que hayan sido elaborados o adquiridos en el ejercicio de sus funciones. No es necesario motivar la solicitud ni se tiene que acreditar un interés legítimo; sólo se requiere una descripción precisa </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>de la información solicitada.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7109E751" w14:textId="77777777" w:rsidR="00BA6029" w:rsidRDefault="00BA6029" w:rsidP="00BA6029">
+    <w:p w14:paraId="7109E751" w14:textId="33C40F0F" w:rsidR="00BA6029" w:rsidRDefault="00BA6029" w:rsidP="00BA6029">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA6029">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+      <w:r w:rsidRPr="00D507AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">El órgano competente en materia de derecho de acceso a la información pública de </w:t>
       </w:r>
-      <w:r w:rsidR="0057283B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+      <w:r w:rsidR="0057283B" w:rsidRPr="00D507AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GUAGUAS MUNICIPALES, S.A. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA6029">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> es el Ayuntamiento de </w:t>
+      <w:r w:rsidRPr="00D507AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>es el Ayuntamiento de Las Palmas de Gran Canaria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Las Palmas de Gran Canaria, entidad de la que depende directamente.</w:t>
+        <w:t>, entidad de la que depende directamente.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23FBFAA0" w14:textId="77777777" w:rsidR="00FD2008" w:rsidRDefault="00BA6029" w:rsidP="00FD2008">
+    <w:p w14:paraId="23FBFAA0" w14:textId="19AE9586" w:rsidR="00FD2008" w:rsidRDefault="00BA6029" w:rsidP="00FD2008">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA6029">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Las Unidades Responsables de la Información Pública (URIP) del Ayuntamiento de Las Palmas de Gran Canaria han diseñado un procedimiento para el ejercicio del derecho de acceso a la información pública. Dicho procedimiento se ha trasladado al Comisionado de Transparencia y Acceso a la Información Pública de Canarias, para su revisión. Una vez que el citado procedimiento sea aprobado, se pondrá a disposición de la ciudadanía a través del Portal de Transparencia del Ayuntamiento. En la actualidad, se publica información de carácter general sobre dicho procedimiento. Para más información </w:t>
+        <w:t xml:space="preserve">Las Unidades Responsables de la Información Pública (URIP) del Ayuntamiento de Las Palmas de Gran Canaria han diseñado un procedimiento para el ejercicio del derecho de acceso a la información pública. </w:t>
+      </w:r>
+      <w:r w:rsidR="007728D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dicho procedimiento se encuentra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA6029">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a disposición de la ciudadanía a través del Portal de Transparencia del Ayuntamiento</w:t>
+      </w:r>
+      <w:r w:rsidR="009575DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en el</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>puede acceder al siguiente enlace:</w:t>
+        <w:t xml:space="preserve"> siguiente enlace:</w:t>
       </w:r>
       <w:r w:rsidR="00FD2008">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14CA8AB1" w14:textId="77777777" w:rsidR="00FD2008" w:rsidRDefault="003A6E03" w:rsidP="00FD2008">
+    <w:p w14:paraId="61A2BA14" w14:textId="64CB85F5" w:rsidR="007728D0" w:rsidRPr="007728D0" w:rsidRDefault="007728D0" w:rsidP="00BA6029">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
-[...5 lines deleted...]
-        <w:r w:rsidR="00FD2008" w:rsidRPr="00FD2008">
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId7" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="007728D0">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>https://www.laspalmasgc.es/export/sites/laspalmasgc/es/transparencia/.galleries/Derecho-Acceso/Resumen-procedimiento-derecho-de-acceso-a-la-informacion-publica.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="50EE185C" w14:textId="647626B4" w:rsidR="00D507AF" w:rsidRPr="009575DB" w:rsidRDefault="00BA6029" w:rsidP="00BA6029">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA6029">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00D507AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Para mayor información sobre todo el trámite de acceso a información pública</w:t>
+      </w:r>
+      <w:r w:rsidR="009575DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D507AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>puede acceder al</w:t>
+      </w:r>
+      <w:r w:rsidR="009575DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> apartado “</w:t>
+      </w:r>
+      <w:r w:rsidR="009575DB" w:rsidRPr="009575DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Acceso a la Información Pública</w:t>
+      </w:r>
+      <w:r w:rsidR="009575DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” del </w:t>
+      </w:r>
+      <w:r w:rsidR="009575DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Portal de Transparencia del Ayuntamiento</w:t>
+      </w:r>
+      <w:r w:rsidR="00D507AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DCC3D97" w14:textId="1BBC706D" w:rsidR="00D507AF" w:rsidRDefault="00D507AF" w:rsidP="00BA6029">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00A55055">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>https://www.laspalmasgc.es/export/sites/laspalmasgc/es/transparencia/.galleries/galeria-documentos-transparencia/170404-Resumen-procedimiento-derecho-de-acceso-a-la-informacion-publica.pdf</w:t>
+          <w:t>https://www.laspalmasgc.es/es/transparencia/informacion-publica/canales-informacion-publica/derecho-acceso/</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3937757A" w14:textId="77777777" w:rsidR="00BA6029" w:rsidRDefault="00BA6029" w:rsidP="00BA6029">
+    <w:p w14:paraId="042C291A" w14:textId="77777777" w:rsidR="00D507AF" w:rsidRDefault="00D507AF" w:rsidP="00BA6029">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA6029">
-[...15 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="1FA2A69C" w14:textId="77777777" w:rsidR="00FD2008" w:rsidRDefault="00BA6029" w:rsidP="00FD2008">
+    <w:p w14:paraId="1FA2A69C" w14:textId="68F5EDAD" w:rsidR="00FD2008" w:rsidRDefault="00BA6029" w:rsidP="00FD2008">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="009575DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Se podrá reclamar ante el Comisionado de Transparencia de Canarias y Acceso a la Información Pública</w:t>
+      </w:r>
       <w:r w:rsidRPr="00BA6029">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">, contra las resoluciones, expresas o presuntas, relativas a las solicitudes de acceso, con carácter potestativo y previo a la impugnación en vía contencioso-administrativa, tal como recoge la Ley 12/2014, de 26 de diciembre, de transparencia y de acceso a la información pública, en su capítulo 3, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sección 2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D507AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA6029">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Para más información puede acceder al siguiente en</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>lace:</w:t>
       </w:r>
       <w:r w:rsidR="00FD2008">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DDE679E" w14:textId="77777777" w:rsidR="00FD2008" w:rsidRDefault="003A6E03" w:rsidP="00FD2008">
+    <w:p w14:paraId="3DDE679E" w14:textId="77777777" w:rsidR="00FD2008" w:rsidRDefault="00FD2008" w:rsidP="00FD2008">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidR="00FD2008" w:rsidRPr="00FD2008">
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00FD2008">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://transparenciacanarias.org/como-reclamar/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1839F40A" w14:textId="77777777" w:rsidR="00A104ED" w:rsidRPr="00BA6029" w:rsidRDefault="00BA6029" w:rsidP="00BA6029">
+    <w:p w14:paraId="0253DCBB" w14:textId="316B1F98" w:rsidR="00A104ED" w:rsidRPr="00D507AF" w:rsidRDefault="00BA6029" w:rsidP="00D507AF">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA6029">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
-        <w:t>Las resoluciones dictadas en materia de acceso a la información pública ponen fin a la vía administrativa y son recurribles directamente ante la jurisdicción contencioso administrativa. </w:t>
+        <w:t xml:space="preserve">Las resoluciones dictadas en materia de acceso a la información pública ponen fin a la vía administrativa y son recurribles directamente ante la jurisdicción </w:t>
+      </w:r>
+      <w:r w:rsidR="007728D0" w:rsidRPr="00BA6029">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>contencioso-administrativa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA6029">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0253DCBB" w14:textId="77777777" w:rsidR="00A104ED" w:rsidRPr="008E5620" w:rsidRDefault="00A104ED" w:rsidP="008E5620">
-[...12 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId10"/>
+    <w:sectPr w:rsidR="00A104ED" w:rsidRPr="00D507AF" w:rsidSect="009575DB">
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11901" w:h="16817"/>
-      <w:pgMar w:top="851" w:right="851" w:bottom="851" w:left="851" w:header="851" w:footer="851" w:gutter="0"/>
+      <w:pgMar w:top="1843" w:right="851" w:bottom="851" w:left="851" w:header="851" w:footer="851" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5C61406B" w14:textId="77777777" w:rsidR="003E6883" w:rsidRDefault="003E6883" w:rsidP="00F21DCC">
+    <w:p w14:paraId="05E56FD5" w14:textId="77777777" w:rsidR="009034B8" w:rsidRDefault="009034B8" w:rsidP="00F21DCC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="52F2D01B" w14:textId="77777777" w:rsidR="003E6883" w:rsidRDefault="003E6883" w:rsidP="00F21DCC">
+    <w:p w14:paraId="715B144B" w14:textId="77777777" w:rsidR="009034B8" w:rsidRDefault="009034B8" w:rsidP="00F21DCC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -428,198 +578,212 @@
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="A00002BF" w:usb1="68C7FCFB" w:usb2="00000010" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="71FC2547" w14:textId="77777777" w:rsidR="00CB0922" w:rsidRDefault="0032103B">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="105C602E" wp14:editId="42E28500">
           <wp:extent cx="6478270" cy="474345"/>
           <wp:effectExtent l="19050" t="0" r="0" b="0"/>
-          <wp:docPr id="2" name="Imagen 3"/>
+          <wp:docPr id="1342997302" name="Imagen 3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Imagen 3"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="6478270" cy="474345"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln w="9525">
                     <a:noFill/>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6647B524" w14:textId="77777777" w:rsidR="003E6883" w:rsidRDefault="003E6883" w:rsidP="00F21DCC">
+    <w:p w14:paraId="32F1551A" w14:textId="77777777" w:rsidR="009034B8" w:rsidRDefault="009034B8" w:rsidP="00F21DCC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="754DE55B" w14:textId="77777777" w:rsidR="003E6883" w:rsidRDefault="003E6883" w:rsidP="00F21DCC">
+    <w:p w14:paraId="027C056E" w14:textId="77777777" w:rsidR="009034B8" w:rsidRDefault="009034B8" w:rsidP="00F21DCC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="09E32BCB" w14:textId="77777777" w:rsidR="00F21DCC" w:rsidRDefault="0032103B">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7A421E17" wp14:editId="558953B0">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7A421E17" wp14:editId="571DA34A">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>21590</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-121285</wp:posOffset>
+          </wp:positionV>
           <wp:extent cx="1984375" cy="577850"/>
-          <wp:effectExtent l="19050" t="0" r="0" b="0"/>
-          <wp:docPr id="1" name="Imagen 2"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapSquare wrapText="bothSides"/>
+          <wp:docPr id="946625158" name="Imagen 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Imagen 2"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1984375" cy="577850"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln w="9525">
                     <a:noFill/>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13596152"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C876DD68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -951,156 +1115,164 @@
     <w:lvl w:ilvl="7" w:tplc="040A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="566649488">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="51584043">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1252928935">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F21DCC"/>
     <w:rsid w:val="00032E75"/>
     <w:rsid w:val="00033D26"/>
     <w:rsid w:val="000B113C"/>
     <w:rsid w:val="000E4569"/>
     <w:rsid w:val="00103D86"/>
     <w:rsid w:val="0015168F"/>
     <w:rsid w:val="001847F2"/>
     <w:rsid w:val="00216DDA"/>
     <w:rsid w:val="0032103B"/>
     <w:rsid w:val="0032651A"/>
     <w:rsid w:val="00382F11"/>
     <w:rsid w:val="003A6E03"/>
     <w:rsid w:val="003C1405"/>
+    <w:rsid w:val="003D27AA"/>
     <w:rsid w:val="003E6883"/>
     <w:rsid w:val="003F40F5"/>
     <w:rsid w:val="004964BE"/>
     <w:rsid w:val="005238C9"/>
     <w:rsid w:val="0057283B"/>
     <w:rsid w:val="005D661F"/>
     <w:rsid w:val="006866B4"/>
+    <w:rsid w:val="007728D0"/>
     <w:rsid w:val="00775172"/>
     <w:rsid w:val="00793693"/>
     <w:rsid w:val="007C576C"/>
     <w:rsid w:val="007C5C83"/>
     <w:rsid w:val="008E5620"/>
+    <w:rsid w:val="009034B8"/>
     <w:rsid w:val="00950DCC"/>
+    <w:rsid w:val="009575DB"/>
     <w:rsid w:val="009C6A62"/>
     <w:rsid w:val="009E6A09"/>
     <w:rsid w:val="00A104ED"/>
+    <w:rsid w:val="00B072D4"/>
     <w:rsid w:val="00B152EF"/>
     <w:rsid w:val="00B37EBD"/>
     <w:rsid w:val="00BA6029"/>
     <w:rsid w:val="00C832D5"/>
     <w:rsid w:val="00CB0922"/>
     <w:rsid w:val="00CF7AAF"/>
+    <w:rsid w:val="00D507AF"/>
     <w:rsid w:val="00DB4DD9"/>
     <w:rsid w:val="00E62EA4"/>
     <w:rsid w:val="00EA3814"/>
     <w:rsid w:val="00F21DCC"/>
     <w:rsid w:val="00FD2008"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="513915DD"/>
   <w15:docId w15:val="{0F68371B-2BCD-48E2-93DA-2438FD6FA8F4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
         <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1221,51 +1393,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -1454,54 +1626,74 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="009C6A62"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-ES_tradnl"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo1Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="009575DB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Encabezado">
     <w:name w:val="header"/>
@@ -1601,89 +1793,115 @@
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="003F40F5"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipervnculo">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BA6029"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Mencinsinresolver">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007728D0"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
+    <w:name w:val="Título 1 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="009575DB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:val="es-ES_tradnl"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="11929437">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="762065975">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparenciacanarias.org/como-reclamar/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.laspalmasgc.es/export/sites/laspalmasgc/es/transparencia/.galleries/galeria-documentos-transparencia/170404-Resumen-procedimiento-derecho-de-acceso-a-la-informacion-publica.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.laspalmasgc.es/es/transparencia/informacion-publica/canales-informacion-publica/derecho-acceso/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.laspalmasgc.es/export/sites/laspalmasgc/es/transparencia/.galleries/Derecho-Acceso/Resumen-procedimiento-derecho-de-acceso-a-la-informacion-publica.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparenciacanarias.org/como-reclamar/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -1938,65 +2156,65 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>426</Words>
-  <Characters>2349</Characters>
+  <Words>440</Words>
+  <Characters>2424</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>19</Lines>
+  <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2770</CharactersWithSpaces>
+  <CharactersWithSpaces>2859</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Mena Mena</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>