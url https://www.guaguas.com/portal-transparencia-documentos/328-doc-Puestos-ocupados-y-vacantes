--- v0 (2025-10-18)
+++ v1 (2026-04-08)
@@ -1,18651 +1,27341 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...9 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00581F65" w:rsidRDefault="0097783F" w:rsidP="00364637">
+    <w:p w14:paraId="5A233986" w14:textId="4F0EDD7E" w:rsidR="00B36BC9" w:rsidRPr="00960697" w:rsidRDefault="0097783F" w:rsidP="00364637">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00960697">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>PUESTOS OCUPADOS Y VACANTES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6541A283" w14:textId="77777777" w:rsidR="00B50659" w:rsidRDefault="00B50659" w:rsidP="00B50659">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t>PUESTOS OCUPADOS Y VACANTES</w:t>
+        <w:t>2025 (a 31/12/2025)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008322E1" w:rsidRDefault="008322E1" w:rsidP="00364637">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="8480" w:type="dxa"/>
+        <w:tblInd w:w="80" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2518"/>
+        <w:gridCol w:w="2988"/>
+        <w:gridCol w:w="962"/>
+        <w:gridCol w:w="984"/>
+        <w:gridCol w:w="1108"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B50659" w:rsidRPr="00B36BC9" w14:paraId="20EE4DD8" w14:textId="77777777" w:rsidTr="00797B78">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8480" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="ECC13B" w:fill="ECC13B"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="22047AF8" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>Puesto ocupados y vacantes (a 31/12/25)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B50659" w:rsidRPr="00B36BC9" w14:paraId="38A1DC1C" w14:textId="77777777" w:rsidTr="00797B78">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="712D1176" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6903CC55" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="51C2CB72" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="967" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3903A3D7" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1108" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5BB13743" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B50659" w:rsidRPr="00B36BC9" w14:paraId="7200A393" w14:textId="77777777" w:rsidTr="00797B78">
+        <w:trPr>
+          <w:trHeight w:val="615"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5506" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="FFC000" w:fill="FFC000"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3485DEB0" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>Denominación del puesto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="FFC000" w:fill="FFC000"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0EBCC87A" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>Ocupado</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="967" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="FFC000" w:fill="FFC000"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B63AF2F" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vacantes </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">cubiertas </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1108" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="FFC000" w:fill="FFC000"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A448720" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>Régimen de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> provisión</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B50659" w:rsidRPr="00B36BC9" w14:paraId="735C63AB" w14:textId="77777777" w:rsidTr="00797B78">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5506" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="ECC13B" w:fill="ECC13B"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1D902D26" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>DIRECTOR GENERAL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3F20D043" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="967" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="68E282CA" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1108" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="54C0612A" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>No aplica</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B50659" w:rsidRPr="00B36BC9" w14:paraId="01DE874E" w14:textId="77777777" w:rsidTr="00797B78">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A68880A" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5737B748" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F7F2238" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="967" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B5088C0" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1108" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B9AEF62" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B50659" w:rsidRPr="00B36BC9" w14:paraId="57A2A8C9" w14:textId="77777777" w:rsidTr="00797B78">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="ECC13B" w:fill="ECC13B"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="50F962D3" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>I PERSONAL DIRECTIVO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A5107EF" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>JEFE/A DE SERVICIO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="61AA06AE" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="967" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="52CF3D84" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1108" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7377D7E7" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>No aplica</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B50659" w:rsidRPr="00B36BC9" w14:paraId="4AF5ED82" w14:textId="77777777" w:rsidTr="00797B78">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="16320834" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18717CEC" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>JEFE/A DE GRUPO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="54D22EE4" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="967" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E5DD3C5" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1108" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1091F879" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>No aplica</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B50659" w:rsidRPr="00B36BC9" w14:paraId="1AA90F69" w14:textId="77777777" w:rsidTr="00797B78">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="57A56CDE" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="004E55EC" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>JEFE/A OFICINA TÉCNICA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5842E6F8" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="967" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="19A3A6B1" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1108" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="363E9A0F" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>No aplica</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B50659" w:rsidRPr="00B36BC9" w14:paraId="66688AF7" w14:textId="77777777" w:rsidTr="00797B78">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="62C10071" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="213ACBF7" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="67AF7F32" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="967" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="52AF9168" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1108" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="346A205E" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B50659" w:rsidRPr="00B36BC9" w14:paraId="434FC77F" w14:textId="77777777" w:rsidTr="00797B78">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="ECC13B" w:fill="ECC13B"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="53A8173F" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>II PERSONAL TÉCNICO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7290ACD7" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>TÉCNICO SUPERIOR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3343B5F5" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="967" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="47A8499A" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1108" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E1C6B5E" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>No aplica</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B50659" w:rsidRPr="00B36BC9" w14:paraId="2821BF82" w14:textId="77777777" w:rsidTr="00797B78">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="66A51E83" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="67907D73" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>TÉCNICO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2D299A44" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="967" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="300FF55A" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1108" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F443E95" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>No aplica</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B50659" w:rsidRPr="00B36BC9" w14:paraId="6C10F628" w14:textId="77777777" w:rsidTr="00797B78">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="31BCAEED" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E8F85A0" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5306288F" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="967" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E4EE332" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1108" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="236EC890" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B50659" w:rsidRPr="00B36BC9" w14:paraId="6CC53778" w14:textId="77777777" w:rsidTr="00797B78">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="ECC13B" w:fill="ECC13B"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="61C03F0F" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>III PERSONAL DE MANDO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="27401D42" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>MANDO MOVIMIENTO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="61AF3BA6" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="967" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A9044DF" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1108" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2BAED244" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>No aplica</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B50659" w:rsidRPr="00B36BC9" w14:paraId="51CEACA1" w14:textId="77777777" w:rsidTr="00797B78">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64EDDC58" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="142B0F96" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>MANDO DE TALLER</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5301AB62" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="967" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0218A9CB" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1108" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="07368666" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>No aplica</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B50659" w:rsidRPr="00B36BC9" w14:paraId="28CD6549" w14:textId="77777777" w:rsidTr="00797B78">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="00C18874" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B9C8AE2" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>MANDO DE ADMINISTRACIÓN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F88B12E" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="967" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A021614" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1108" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D15CFAF" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>No aplica</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B50659" w:rsidRPr="00B36BC9" w14:paraId="15B42F68" w14:textId="77777777" w:rsidTr="00797B78">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6AB36CE5" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0065830F" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="51617F36" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="967" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="245A0D44" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1108" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2DBBB8FB" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B50659" w:rsidRPr="00B36BC9" w14:paraId="3C8CDEA7" w14:textId="77777777" w:rsidTr="00797B78">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="ECC13B" w:fill="ECC13B"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C8B616D" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>IV PERSONAL DE OFICIO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A2578BA" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>CONDUCTOR/A-PERCEPTOR/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A954127" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>705</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="967" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6AF136E1" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1108" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42D33B0B" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>No aplica</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B50659" w:rsidRPr="00B36BC9" w14:paraId="19C11638" w14:textId="77777777" w:rsidTr="00797B78">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0346755A" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4110B884" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>INSPECTOR/A DE CALIDAD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="398369FC" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="967" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0185C4B6" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1108" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="03D83DA2" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>No aplica</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B50659" w:rsidRPr="00B36BC9" w14:paraId="29E03BE3" w14:textId="77777777" w:rsidTr="00797B78">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F7E2152" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="44D0F91F" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>OFICIAL TALLER/ESPEC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1FF1FE5E" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="967" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21B82967" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1108" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3119124F" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>No aplica</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B50659" w:rsidRPr="00B36BC9" w14:paraId="7B706280" w14:textId="77777777" w:rsidTr="00797B78">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A664F7B" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6203D741" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>AUXILIAR TALLER/ESPEC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4865D3F2" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="967" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0580C402" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1108" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37EC3314" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>No aplica</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B50659" w:rsidRPr="00B36BC9" w14:paraId="69C5EE6E" w14:textId="77777777" w:rsidTr="00797B78">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="217FB958" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3BF62DBA" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>OFICIAL ADMIN/ESPEC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6E44FA5B" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="967" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="67456154" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1108" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6BB3BF7C" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>No aplica</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B50659" w:rsidRPr="00B36BC9" w14:paraId="577DF243" w14:textId="77777777" w:rsidTr="00797B78">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6958F1DD" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="14438773" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>AUXILIAR ADMIN/ESPEC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7DB00A49" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="967" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6587859B" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1108" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B1D8B83" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>No aplica</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B50659" w:rsidRPr="00B36BC9" w14:paraId="6DEA0C26" w14:textId="77777777" w:rsidTr="00797B78">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="15C3CDBB" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="13B84D29" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2074E9A6" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="967" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="40345148" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1108" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="321F180A" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B50659" w:rsidRPr="00B36BC9" w14:paraId="799DB077" w14:textId="77777777" w:rsidTr="00797B78">
+        <w:trPr>
+          <w:trHeight w:val="720"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="ECC13B" w:fill="ECC13B"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="46E109D0" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>A EXTINGUIR</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ACTA 10/10/18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42423BB7" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JEFE EQUIPO-TALLER </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>(PTO 4 ACTA 10/10/18)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="01F9BC71" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="967" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64BEF02C" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1108" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C10BFE0" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>No aplica</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B50659" w:rsidRPr="00B36BC9" w14:paraId="61D19589" w14:textId="77777777" w:rsidTr="00797B78">
+        <w:trPr>
+          <w:trHeight w:val="615"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3187B8FF" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3ED0DA8A" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JEFE/A OFICINA TÉCNICA </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>(PTO 4 ACTA 10/10/18)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D5CBA0B" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="967" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="195A3701" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1108" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="34FCD058" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>No aplica</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B50659" w:rsidRPr="00B36BC9" w14:paraId="7B2F74A7" w14:textId="77777777" w:rsidTr="00797B78">
+        <w:trPr>
+          <w:trHeight w:val="615"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4062933E" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="20B78FA3" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JEFE SECCIÓN </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>(PTO 5 ACTA 10/10/18)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D0E1916" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="967" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="60E535A9" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1108" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="544877F9" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>No aplica</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B50659" w:rsidRPr="00B36BC9" w14:paraId="7C7F43A4" w14:textId="77777777" w:rsidTr="00797B78">
+        <w:trPr>
+          <w:trHeight w:val="615"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="669B2BC4" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="69EAFD34" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JEFE NEGOCIADO </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>(PTO 4 ACTA 10/10/18)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7700AF85" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="967" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="705A7647" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1108" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="59787076" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>No aplica</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B50659" w:rsidRPr="00B36BC9" w14:paraId="1631387A" w14:textId="77777777" w:rsidTr="00797B78">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3952F68B" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3EC91806" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="43AB7CBD" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="967" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="24DD4158" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1108" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="572088E9" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B50659" w:rsidRPr="00B36BC9" w14:paraId="27758946" w14:textId="77777777" w:rsidTr="00797B78">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="ECC13B" w:fill="ECC13B"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79504E06" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>TOTAL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="ECC13B" w:fill="ECC13B"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18CE34BE" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39CA1A8A" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>840</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="967" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1968FED8" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1108" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C056EB8" w14:textId="77777777" w:rsidR="00B50659" w:rsidRPr="00B36BC9" w:rsidRDefault="00B50659" w:rsidP="00797B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0984F693" w14:textId="01C7583C" w:rsidR="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00364637">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>2025 (a 30/06/2025)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="8757" w:type="dxa"/>
+        <w:tblInd w:w="80" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2581"/>
+        <w:gridCol w:w="3077"/>
+        <w:gridCol w:w="962"/>
+        <w:gridCol w:w="996"/>
+        <w:gridCol w:w="1141"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w14:paraId="0F65A548" w14:textId="77777777" w:rsidTr="00B36BC9">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8757" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="ECC13B" w:fill="ECC13B"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4574080D" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>Puesto ocupados y vacantes (a 30/06/25)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w14:paraId="49BD8ACC" w14:textId="77777777" w:rsidTr="00B36BC9">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2581" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4982645E" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3077" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A51403E" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A1A590D" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="996" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2FD708FD" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1141" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="67808D67" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w14:paraId="55DBCF70" w14:textId="77777777" w:rsidTr="00B36BC9">
+        <w:trPr>
+          <w:trHeight w:val="615"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5658" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="FFC000" w:fill="FFC000"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0782A0E9" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>Denominación del puesto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="FFC000" w:fill="FFC000"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3963B43B" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>Ocupado</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="996" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="FFC000" w:fill="FFC000"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="41060E01" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vacantes </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">cubiertas </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1141" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="FFC000" w:fill="FFC000"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="20541CA6" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Régimen de </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>provisión</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w14:paraId="549CDFDA" w14:textId="77777777" w:rsidTr="00B36BC9">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5658" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="ECC13B" w:fill="ECC13B"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6CB1F24C" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>DIRECTOR GENERAL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="01A93C0F" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="996" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5471B509" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1141" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="293AECD8" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>No aplica</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w14:paraId="159129CC" w14:textId="77777777" w:rsidTr="00B36BC9">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2581" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21448FAE" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3077" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E48C5C0" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="28D731CA" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="996" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="629DE075" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1141" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5DB8CCAE" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w14:paraId="4F1D1E6B" w14:textId="77777777" w:rsidTr="00B36BC9">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2581" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="ECC13B" w:fill="ECC13B"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7CFD30E0" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>I PERSONAL DIRECTIVO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3077" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1849034E" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>JEFE/A DE SERVICIO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4410799D" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="996" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4716514E" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1141" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E39EBF0" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>No aplica</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w14:paraId="284904A2" w14:textId="77777777" w:rsidTr="00B36BC9">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2581" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B24CC9C" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3077" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3DCA3911" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>JEFE/A DE GRUPO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11FC0417" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="996" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C35A1B4" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1141" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0089247A" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>No aplica</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w14:paraId="388E3E22" w14:textId="77777777" w:rsidTr="00B36BC9">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2581" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="14438A0E" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3077" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E13F9D6" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>JEFE/A OFICINA TÉCNICA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F647885" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="996" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C706C98" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1141" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7002DABB" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>No aplica</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w14:paraId="0C644301" w14:textId="77777777" w:rsidTr="00B36BC9">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2581" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="43F25E1E" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3077" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="44116E7A" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6BC82665" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="996" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7875D5FE" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1141" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5B9F614A" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w14:paraId="02304B62" w14:textId="77777777" w:rsidTr="00B36BC9">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2581" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="ECC13B" w:fill="ECC13B"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D6B3F26" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>II PERSONAL TÉCNICO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3077" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="16628114" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>TÉCNICO SUPERIOR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5BFEA1DF" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="996" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5294DE66" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1141" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3424C898" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>No aplica</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w14:paraId="62BBAD9E" w14:textId="77777777" w:rsidTr="00B36BC9">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2581" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11C8B21D" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3077" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5B65CF43" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>TÉCNICO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6BCD2E2E" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="996" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="397189AE" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1141" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="53BBB280" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>No aplica</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w14:paraId="0225D904" w14:textId="77777777" w:rsidTr="00B36BC9">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2581" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="55006D6D" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3077" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C72BF13" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2918F287" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="996" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D1CE87B" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1141" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="190F7C72" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w14:paraId="583AB128" w14:textId="77777777" w:rsidTr="00B36BC9">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2581" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="ECC13B" w:fill="ECC13B"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="01031964" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>III PERSONAL DE MANDO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3077" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6EF1C7E0" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>MANDO MOVIMIENTO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4C8DD634" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="996" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="785F5D08" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1141" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D80FB6E" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>No aplica</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w14:paraId="18542E9D" w14:textId="77777777" w:rsidTr="00B36BC9">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2581" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5EAB31A8" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3077" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="689CE9F9" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>MANDO DE TALLER</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="66C8DD88" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="996" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42E78FB6" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1141" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="488102C6" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>No aplica</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w14:paraId="71EFB8DF" w14:textId="77777777" w:rsidTr="00B36BC9">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2581" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="708CF7DA" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3077" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B0D5696" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>MANDO DE ADMINISTRACIÓN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79BFA403" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="996" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4803FA1B" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1141" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5B9EB0C1" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>No aplica</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w14:paraId="4EA02A77" w14:textId="77777777" w:rsidTr="00B36BC9">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2581" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="14943E46" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3077" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1625AF44" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3EC18125" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="996" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2084402F" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1141" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C9F1974" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w14:paraId="15507893" w14:textId="77777777" w:rsidTr="00B36BC9">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2581" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="ECC13B" w:fill="ECC13B"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="718A0154" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>IV PERSONAL DE OFICIO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3077" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5661D525" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>CONDUCTOR/A-PERCEPTOR/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="023AE05C" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>693</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="996" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="27BDDCD3" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>53</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1141" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39CD555C" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>No aplica</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w14:paraId="46504AB1" w14:textId="77777777" w:rsidTr="00B36BC9">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2581" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4B2E6430" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3077" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4DC65589" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>INSPECTOR/A DE CALIDAD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4CCC4947" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="996" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="542400D5" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1141" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0440D5A2" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>No aplica</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w14:paraId="7A859128" w14:textId="77777777" w:rsidTr="00B36BC9">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2581" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="114E53E7" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3077" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="04F5721B" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>OFICIAL TALLER/ESPEC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5727173A" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="996" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11B2E65D" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1141" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="173C2C8B" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>No aplica</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w14:paraId="494655B0" w14:textId="77777777" w:rsidTr="00B36BC9">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2581" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="711EA25D" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3077" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3F47CD49" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>AUXILIAR TALLER/ESPEC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="409B3AF8" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="996" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E320095" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1141" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7F4D085A" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>No aplica</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w14:paraId="1FB7635B" w14:textId="77777777" w:rsidTr="00B36BC9">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2581" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A52177B" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3077" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A5B9BA8" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>OFICIAL ADMIN/ESPEC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="176F4AEF" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="996" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="239A7091" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1141" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="76DD37ED" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>No aplica</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w14:paraId="16BE930B" w14:textId="77777777" w:rsidTr="00B36BC9">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2581" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="596B4F08" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3077" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="04C3CFDC" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>AUXILIAR ADMIN/ESPEC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6709D840" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="996" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7FBA0B54" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1141" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F518DED" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>No aplica</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w14:paraId="698BBDA6" w14:textId="77777777" w:rsidTr="00B36BC9">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2581" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="281BCD96" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3077" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4DAABCFF" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A2163BF" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="996" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5DFC5972" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1141" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35005A0F" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w14:paraId="2457665D" w14:textId="77777777" w:rsidTr="00B36BC9">
+        <w:trPr>
+          <w:trHeight w:val="720"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2581" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="ECC13B" w:fill="ECC13B"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="30F77F18" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>A EXTINGUIR</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ACTA 10/10/18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3077" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21D383E0" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JEFE EQUIPO-TALLER </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>(PTO 4 ACTA 10/10/18)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A76FF24" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="996" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5226EEF4" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1141" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3AA9EF8A" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>No aplica</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w14:paraId="75F45209" w14:textId="77777777" w:rsidTr="00B36BC9">
+        <w:trPr>
+          <w:trHeight w:val="615"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2581" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="47FEC079" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3077" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="132AAEC3" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JEFE/A OFICINA TÉCNICA </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>(PTO 4 ACTA 10/10/18)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="677F2948" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="996" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="145FA313" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1141" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="33FFC34E" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>No aplica</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w14:paraId="79A67670" w14:textId="77777777" w:rsidTr="00B36BC9">
+        <w:trPr>
+          <w:trHeight w:val="615"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2581" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="38FC2725" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3077" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C76844B" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JEFE SECCIÓN </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>(PTO 5 ACTA 10/10/18)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="29BE0086" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="996" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7926CEE5" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1141" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="60DC2C90" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>No aplica</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w14:paraId="2293DA90" w14:textId="77777777" w:rsidTr="00B36BC9">
+        <w:trPr>
+          <w:trHeight w:val="615"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2581" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="021A96A2" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3077" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="511186B6" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JEFE NEGOCIADO </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>(PTO 4 ACTA 10/10/18)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2869E75C" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="996" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="01DD8CD7" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1141" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B70D478" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>No aplica</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w14:paraId="23E46B0E" w14:textId="77777777" w:rsidTr="00B36BC9">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2581" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1D347E10" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3077" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="01D4E4B0" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F55E23E" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="996" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7CD5481A" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1141" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1D3C0DA6" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w14:paraId="2C284654" w14:textId="77777777" w:rsidTr="00B36BC9">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2581" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="ECC13B" w:fill="ECC13B"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0CEBB215" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>TOTAL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3077" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="ECC13B" w:fill="ECC13B"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="491B99BC" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42E58D6D" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>838</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="996" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B6F570D" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1141" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="796B805C" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRPr="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00B36BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0853FD6C" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRDefault="00B36BC9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1462B235" w14:textId="77777777" w:rsidR="008322E1" w:rsidRDefault="008322E1" w:rsidP="00364637">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>2024 (a 31/12/2024)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8480" w:type="dxa"/>
         <w:tblInd w:w="60" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2521"/>
         <w:gridCol w:w="2994"/>
         <w:gridCol w:w="962"/>
         <w:gridCol w:w="984"/>
         <w:gridCol w:w="1107"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidTr="008322E1">
+      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w14:paraId="312433DF" w14:textId="77777777" w:rsidTr="008322E1">
         <w:trPr>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8480" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="ECC13B" w:fill="ECC13B"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+          <w:p w14:paraId="295B5DA4" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Puesto ocupados y vacantes (a 31/12/24)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidTr="008322E1">
+      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w14:paraId="1568C372" w14:textId="77777777" w:rsidTr="008322E1">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2521" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="54E6BCF0" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="32EB359B" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="892" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="04743CCD" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="966" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A4D2E81" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7DFE073E" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidTr="008322E1">
+      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w14:paraId="0C80502F" w14:textId="77777777" w:rsidTr="008322E1">
         <w:trPr>
           <w:trHeight w:val="615"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5515" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="FFC000" w:fill="FFC000"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+          <w:p w14:paraId="6F1EB1DF" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Denominación del puesto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="892" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="FFC000" w:fill="FFC000"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+          <w:p w14:paraId="079AA077" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Ocupado</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="966" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="FFC000" w:fill="FFC000"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+          <w:p w14:paraId="520AB0CC" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Vacantes </w:t>
             </w:r>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">cubiertas </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="FFC000" w:fill="FFC000"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+          <w:p w14:paraId="7F2D6B74" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Régimen de</w:t>
             </w:r>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> provisión</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidTr="008322E1">
+      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w14:paraId="679DAA51" w14:textId="77777777" w:rsidTr="008322E1">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5515" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="ECC13B" w:fill="ECC13B"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+          <w:p w14:paraId="3190C51C" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>DIRECTOR GENERAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="892" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="19E69931" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="966" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E8FB45C" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A06F2CF" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidTr="008322E1">
+      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w14:paraId="488A0AE5" w14:textId="77777777" w:rsidTr="008322E1">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2521" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="269BCB55" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="41D4308E" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="892" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="045785AA" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="966" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2CAF8893" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6517439F" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidTr="008322E1">
+      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w14:paraId="6727F876" w14:textId="77777777" w:rsidTr="008322E1">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2521" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="ECC13B" w:fill="ECC13B"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+          <w:p w14:paraId="72D0CEC0" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>I PERSONAL DIRECTIVO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F989A9A" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>JEFE/A DE SERVICIO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="892" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C6FF3B7" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="966" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5DE5914A" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4B03AD9B" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidTr="008322E1">
+      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w14:paraId="45636848" w14:textId="77777777" w:rsidTr="008322E1">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2521" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+          <w:p w14:paraId="0373A8F4" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="07254334" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>JEFE/A DE GRUPO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="892" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B8FDBF6" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="966" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18F63D71" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="399FE00F" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidTr="008322E1">
+      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w14:paraId="1D219D6A" w14:textId="77777777" w:rsidTr="008322E1">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2521" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+          <w:p w14:paraId="11A45AEA" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="694084CB" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>JEFE/A OFICINA TÉCNICA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="892" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B334C04" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="966" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="29F8215A" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F2442C0" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidTr="008322E1">
+      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w14:paraId="7580BF9B" w14:textId="77777777" w:rsidTr="008322E1">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2521" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2DA0A0EF" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="064AB7DC" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="892" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B7C2DE3" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="966" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="65F95BCB" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A435E2D" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidTr="008322E1">
+      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w14:paraId="780A951B" w14:textId="77777777" w:rsidTr="008322E1">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2521" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="ECC13B" w:fill="ECC13B"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+          <w:p w14:paraId="6743A6A6" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>II PERSONAL TÉCNICO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="295D2C90" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>TÉCNICO SUPERIOR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="892" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="76834642" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="966" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="252B49CA" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="08BA8EF2" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidTr="008322E1">
+      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w14:paraId="28AD1E29" w14:textId="77777777" w:rsidTr="008322E1">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2521" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+          <w:p w14:paraId="490719AE" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3070FF34" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>TÉCNICO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="892" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79FB434E" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="966" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37520A3D" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="615F8639" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidTr="008322E1">
+      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w14:paraId="7C17EFDB" w14:textId="77777777" w:rsidTr="008322E1">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2521" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="146AE27D" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="637F95D9" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="892" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="30A487C4" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="966" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="32F92D31" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C47731D" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidTr="008322E1">
+      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w14:paraId="4AFDE660" w14:textId="77777777" w:rsidTr="008322E1">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2521" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="ECC13B" w:fill="ECC13B"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+          <w:p w14:paraId="3D5999F9" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>III PERSONAL DE MANDO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3174B136" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>MANDO MOVIMIENTO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="892" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64BF3098" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="966" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="15B8181B" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="528171F7" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidTr="008322E1">
+      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w14:paraId="168587DB" w14:textId="77777777" w:rsidTr="008322E1">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2521" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+          <w:p w14:paraId="097BBBF5" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6AE659A1" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>MANDO DE TALLER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="892" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="22095519" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="966" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5B12713A" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D8EB368" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidTr="008322E1">
+      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w14:paraId="00E2B435" w14:textId="77777777" w:rsidTr="008322E1">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2521" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+          <w:p w14:paraId="1BB9A5C4" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C191570" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>MANDO DE ADMINISTRACIÓN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="892" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="29583D3C" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="966" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3931EE94" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4B9A7E0E" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidTr="008322E1">
+      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w14:paraId="0EA2A9BC" w14:textId="77777777" w:rsidTr="008322E1">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2521" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="142815EC" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="60DDA8D8" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="892" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="32A34EF5" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="966" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E18DF20" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5B34AB76" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidTr="008322E1">
+      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w14:paraId="1A31BD18" w14:textId="77777777" w:rsidTr="008322E1">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2521" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="ECC13B" w:fill="ECC13B"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+          <w:p w14:paraId="115638F0" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>IV PERSONAL DE OFICIO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="33D30609" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>CONDUCTOR/A-PERCEPTOR/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="892" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="419B5F9C" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>681</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="966" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="00AFC36F" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>83</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="71E9320B" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidTr="008322E1">
+      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w14:paraId="1568B3B7" w14:textId="77777777" w:rsidTr="008322E1">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2521" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+          <w:p w14:paraId="013012B8" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C4ADDE2" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>INSPECTOR/A DE CALIDAD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="892" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F2EF40E" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="966" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="575590F8" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="08A74E04" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidTr="008322E1">
+      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w14:paraId="4A86C44A" w14:textId="77777777" w:rsidTr="008322E1">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2521" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+          <w:p w14:paraId="6CC33929" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1874D741" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>OFICIAL TALLER/ESPEC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="892" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="557287BE" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="966" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25CE6788" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A668845" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidTr="008322E1">
+      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w14:paraId="10779639" w14:textId="77777777" w:rsidTr="008322E1">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2521" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+          <w:p w14:paraId="2F25233A" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3EC52177" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>AUXILIAR TALLER/ESPEC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="892" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2BA1B151" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="966" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="751C3728" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="567CE55A" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidTr="008322E1">
+      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w14:paraId="37AEB2E6" w14:textId="77777777" w:rsidTr="008322E1">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2521" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+          <w:p w14:paraId="56CACB18" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3CDE2F03" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>OFICIAL ADMIN/ESPEC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="892" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="32BE5105" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="966" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A36F8DE" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39F64480" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidTr="008322E1">
+      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w14:paraId="300E7073" w14:textId="77777777" w:rsidTr="008322E1">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2521" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+          <w:p w14:paraId="4411F793" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="005389F7" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>AUXILIAR ADMIN/ESPEC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="892" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1FE067C1" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="966" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7EF9123B" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="343D55B9" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidTr="008322E1">
+      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w14:paraId="61DE1600" w14:textId="77777777" w:rsidTr="008322E1">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2521" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="34FCC83D" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="609AAB8B" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="892" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="28B3D61A" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="966" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="16297EC9" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="50F1A89B" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidTr="008322E1">
+      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w14:paraId="2C7B1B4B" w14:textId="77777777" w:rsidTr="008322E1">
         <w:trPr>
           <w:trHeight w:val="720"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2521" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="ECC13B" w:fill="ECC13B"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+          <w:p w14:paraId="1FFEFA15" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>A EXTINGUIR</w:t>
             </w:r>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:br/>
               <w:t>ACTA 10/10/18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="13CCC9AE" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">JEFE EQUIPO-TALLER </w:t>
             </w:r>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:br/>
               <w:t>(PTO 4 ACTA 10/10/18)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="892" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3261C7B7" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="966" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C379776" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2BBA7DDC" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidTr="008322E1">
+      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w14:paraId="20DDF46B" w14:textId="77777777" w:rsidTr="008322E1">
         <w:trPr>
           <w:trHeight w:val="615"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2521" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+          <w:p w14:paraId="09D2D2D5" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="77EEECE6" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">JEFE/A OFICINA TÉCNICA </w:t>
             </w:r>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:br/>
               <w:t>(PTO 4 ACTA 10/10/18)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="892" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="24032440" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="966" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="279265EC" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="365CCAD4" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidTr="008322E1">
+      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w14:paraId="5A182E16" w14:textId="77777777" w:rsidTr="008322E1">
         <w:trPr>
           <w:trHeight w:val="615"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2521" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+          <w:p w14:paraId="7DF678B2" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="73813DF8" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">JEFE SECCIÓN </w:t>
             </w:r>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:br/>
               <w:t>(PTO 5 ACTA 10/10/18)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="892" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4033564B" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="966" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C825730" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7F577B0A" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidTr="008322E1">
+      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w14:paraId="7507FC52" w14:textId="77777777" w:rsidTr="008322E1">
         <w:trPr>
           <w:trHeight w:val="615"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2521" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+          <w:p w14:paraId="6CACDAC8" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E520DDD" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">JEFE NEGOCIADO </w:t>
             </w:r>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:br/>
               <w:t>(PTO 4 ACTA 10/10/18)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="892" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6CEA9DA4" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="966" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7FAE8BEB" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="663AB393" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidTr="008322E1">
+      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w14:paraId="5A08C236" w14:textId="77777777" w:rsidTr="008322E1">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2521" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4E67C189" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D788666" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="892" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="13C8EAE6" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="966" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1DE82624" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6E0BE979" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidTr="008322E1">
+      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w14:paraId="381FEDDA" w14:textId="77777777" w:rsidTr="008322E1">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2521" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="ECC13B" w:fill="ECC13B"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+          <w:p w14:paraId="1D0F8A2E" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>TOTAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="ECC13B" w:fill="ECC13B"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+          <w:p w14:paraId="7834C426" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="892" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B55E3E9" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>814</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="966" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="49153018" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4CE2E960" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="008322E1" w:rsidRDefault="008322E1" w:rsidP="00364637">
+    <w:p w14:paraId="0EEF5FA5" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00364637">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59E00D39" w14:textId="77777777" w:rsidR="00B50659" w:rsidRDefault="00B50659">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BF4A634" w14:textId="5E1800B5" w:rsidR="008322E1" w:rsidRDefault="008322E1" w:rsidP="00364637">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>2024 (a 30/06/2024)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8720" w:type="dxa"/>
         <w:tblInd w:w="60" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2585"/>
         <w:gridCol w:w="3083"/>
         <w:gridCol w:w="962"/>
         <w:gridCol w:w="994"/>
         <w:gridCol w:w="1140"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidTr="008322E1">
+      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w14:paraId="0B435D07" w14:textId="77777777" w:rsidTr="008322E1">
         <w:trPr>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8720" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="ECC13B" w:fill="ECC13B"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+          <w:p w14:paraId="3398E2D9" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Puesto ocupados y vacantes (a 30/06/24)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidTr="008322E1">
+      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w14:paraId="5E2F0216" w14:textId="77777777" w:rsidTr="008322E1">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2585" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="32547FE1" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6EBAA643" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="918" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09895C24" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="75A09808" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2CF56BA2" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidTr="008322E1">
+      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w14:paraId="5ABB04DF" w14:textId="77777777" w:rsidTr="008322E1">
         <w:trPr>
           <w:trHeight w:val="615"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5668" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="FFC000" w:fill="FFC000"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+          <w:p w14:paraId="4C6FF6D5" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Denominación del puesto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="918" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="FFC000" w:fill="FFC000"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+          <w:p w14:paraId="7E5D3858" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Ocupado</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="FFC000" w:fill="FFC000"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+          <w:p w14:paraId="5947888B" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Vacantes </w:t>
             </w:r>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">cubiertas </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="FFC000" w:fill="FFC000"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+          <w:p w14:paraId="284E3103" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Régimen de </w:t>
             </w:r>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:br/>
               <w:t>provisión</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidTr="008322E1">
+      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w14:paraId="59224DA1" w14:textId="77777777" w:rsidTr="008322E1">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5668" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="ECC13B" w:fill="ECC13B"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+          <w:p w14:paraId="53B6D579" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>DIRECTOR GENERAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="918" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="28286377" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="307CA446" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="38B6D551" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidTr="008322E1">
+      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w14:paraId="3A1DBA78" w14:textId="77777777" w:rsidTr="008322E1">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2585" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="14090517" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3914F08A" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="918" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="735CA5E9" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4455DC4C" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2CF124CE" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidTr="008322E1">
+      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w14:paraId="6C372F9B" w14:textId="77777777" w:rsidTr="008322E1">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2585" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="ECC13B" w:fill="ECC13B"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+          <w:p w14:paraId="218759F3" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>I PERSONAL DIRECTIVO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="60927646" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>JEFE/A DE SERVICIO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="918" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6DD041B4" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="69759445" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5EC5FAE6" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidTr="008322E1">
+      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w14:paraId="4E47BDA7" w14:textId="77777777" w:rsidTr="008322E1">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2585" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+          <w:p w14:paraId="1C2A3649" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A71546E" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>JEFE/A DE GRUPO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="918" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="08C0C580" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="66656231" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5A74CF76" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidTr="008322E1">
+      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w14:paraId="5A7ED0CE" w14:textId="77777777" w:rsidTr="008322E1">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2585" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+          <w:p w14:paraId="31439D11" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09ED5026" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>JEFE/A OFICINA TÉCNICA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="918" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="70287368" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5AE0400F" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="68067336" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidTr="008322E1">
+      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w14:paraId="4A330DDF" w14:textId="77777777" w:rsidTr="008322E1">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2585" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4E1D6825" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="59313034" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="918" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F130FC9" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="29516425" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="327B95EA" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidTr="008322E1">
+      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w14:paraId="61A60E5E" w14:textId="77777777" w:rsidTr="008322E1">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2585" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="ECC13B" w:fill="ECC13B"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+          <w:p w14:paraId="23A7F204" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>II PERSONAL TÉCNICO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7CFC3A4C" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>TÉCNICO SUPERIOR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="918" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7355744F" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="305C00E6" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="549B3751" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidTr="008322E1">
+      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w14:paraId="0EFCF474" w14:textId="77777777" w:rsidTr="008322E1">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2585" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+          <w:p w14:paraId="3A821439" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B4EB403" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>TÉCNICO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="918" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="055CA0C0" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D8F8811" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1663D55C" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidTr="008322E1">
+      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w14:paraId="4CF9EC17" w14:textId="77777777" w:rsidTr="008322E1">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2585" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="193ACB4D" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7F96158C" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="918" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3BC58E20" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="24EA3B9E" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="48FDD5A5" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidTr="008322E1">
+      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w14:paraId="0D9F5DDD" w14:textId="77777777" w:rsidTr="008322E1">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2585" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="ECC13B" w:fill="ECC13B"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+          <w:p w14:paraId="2AE2FD55" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>III PERSONAL DE MANDO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="611D6A96" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>MANDO MOVIMIENTO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="918" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="408EEBFC" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4600072D" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A202104" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidTr="008322E1">
+      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w14:paraId="60A84992" w14:textId="77777777" w:rsidTr="008322E1">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2585" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+          <w:p w14:paraId="35E09EBC" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="053655A9" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>MANDO DE TALLER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="918" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1080F330" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3DFE3428" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C23B374" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidTr="008322E1">
+      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w14:paraId="72369059" w14:textId="77777777" w:rsidTr="008322E1">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2585" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+          <w:p w14:paraId="331B5D7A" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3BDDD954" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>MANDO DE ADMINISTRACIÓN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="918" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="48E73459" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="68D00316" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F134B25" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidTr="008322E1">
+      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w14:paraId="0E7BEA32" w14:textId="77777777" w:rsidTr="008322E1">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2585" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="324C923B" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E92AA7D" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="918" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1BA35B13" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64E99D53" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7145668C" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidTr="008322E1">
+      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w14:paraId="059DEE15" w14:textId="77777777" w:rsidTr="008322E1">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2585" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="ECC13B" w:fill="ECC13B"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+          <w:p w14:paraId="42D431D7" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>IV PERSONAL DE OFICIO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6188EF5A" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>CONDUCTOR/A-PERCEPTOR/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="918" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D533F43" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>626</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5DAED8EF" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="17C542BC" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidTr="008322E1">
+      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w14:paraId="30039671" w14:textId="77777777" w:rsidTr="008322E1">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2585" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+          <w:p w14:paraId="16C34F8F" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5DCFCFB4" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>INSPECTOR/A DE CALIDAD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="918" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0860136C" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="68D5C058" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B40CCF4" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidTr="008322E1">
+      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w14:paraId="0399FB29" w14:textId="77777777" w:rsidTr="008322E1">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2585" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+          <w:p w14:paraId="14AF32D0" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="203D0D29" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>OFICIAL TALLER/ESPEC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="918" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="612EAF31" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5703C7B6" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="471173F3" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidTr="008322E1">
+      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w14:paraId="75389D46" w14:textId="77777777" w:rsidTr="008322E1">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2585" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+          <w:p w14:paraId="45450B1E" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="04C852B9" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>AUXILIAR TALLER/ESPEC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="918" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="141A2800" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A7D4298" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42709CB5" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidTr="008322E1">
+      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w14:paraId="75803A50" w14:textId="77777777" w:rsidTr="008322E1">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2585" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+          <w:p w14:paraId="17F67840" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="656FDF6D" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>OFICIAL ADMIN/ESPEC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="918" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0FDB50F0" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6BBCAFB9" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="40AE3050" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidTr="008322E1">
+      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w14:paraId="109F1978" w14:textId="77777777" w:rsidTr="008322E1">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2585" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+          <w:p w14:paraId="5349F351" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="570845C3" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>AUXILIAR ADMIN/ESPEC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="918" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="736933C9" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25F4A014" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="34ADF50F" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidTr="008322E1">
+      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w14:paraId="674677C5" w14:textId="77777777" w:rsidTr="008322E1">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2585" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42A0BBFA" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B58462E" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="918" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="74891CD0" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4B234A0D" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="23DCC38B" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidTr="008322E1">
+      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w14:paraId="560E11B0" w14:textId="77777777" w:rsidTr="008322E1">
         <w:trPr>
           <w:trHeight w:val="720"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2585" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="ECC13B" w:fill="ECC13B"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+          <w:p w14:paraId="156DBD53" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>A EXTINGUIR</w:t>
             </w:r>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:br/>
               <w:t>ACTA 10/10/18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E04DD30" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">JEFE EQUIPO-TALLER </w:t>
             </w:r>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:br/>
               <w:t>(PTO 4 ACTA 10/10/18)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="918" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0BA65195" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06947E20" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09B73F8F" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidTr="008322E1">
+      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w14:paraId="2DA2F807" w14:textId="77777777" w:rsidTr="008322E1">
         <w:trPr>
           <w:trHeight w:val="615"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2585" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+          <w:p w14:paraId="74C96460" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D1CB61A" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">JEFE/A OFICINA TÉCNICA </w:t>
             </w:r>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:br/>
               <w:t>(PTO 4 ACTA 10/10/18)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="918" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0182EDC6" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="16E86ED1" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6DF01001" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidTr="008322E1">
+      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w14:paraId="7B15F3D9" w14:textId="77777777" w:rsidTr="008322E1">
         <w:trPr>
           <w:trHeight w:val="615"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2585" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+          <w:p w14:paraId="6011F7F0" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C619266" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">JEFE SECCIÓN </w:t>
             </w:r>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:br/>
               <w:t>(PTO 5 ACTA 10/10/18)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="918" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="363A0F39" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C66D213" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3F9610F9" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidTr="008322E1">
+      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w14:paraId="4CD9AC62" w14:textId="77777777" w:rsidTr="008322E1">
         <w:trPr>
           <w:trHeight w:val="615"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2585" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+          <w:p w14:paraId="1438D268" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="62EC9BF2" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">JEFE NEGOCIADO </w:t>
             </w:r>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:br/>
               <w:t>(PTO 4 ACTA 10/10/18)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="918" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A278DA6" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A71E103" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0DD2036A" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidTr="008322E1">
+      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w14:paraId="5FE7ABC4" w14:textId="77777777" w:rsidTr="008322E1">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2585" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="55B71241" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B441B9B" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="918" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2EE3FAE7" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B1D317A" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A00130D" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidTr="008322E1">
+      <w:tr w:rsidR="008322E1" w:rsidRPr="008322E1" w14:paraId="54BA813E" w14:textId="77777777" w:rsidTr="008322E1">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2585" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="ECC13B" w:fill="ECC13B"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+          <w:p w14:paraId="55B57A6F" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>TOTAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="ECC13B" w:fill="ECC13B"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+          <w:p w14:paraId="2E26D44F" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="918" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="22ABA854" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008322E1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>765</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E6558E3" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="010FC30D" w14:textId="77777777" w:rsidR="008322E1" w:rsidRPr="008322E1" w:rsidRDefault="008322E1" w:rsidP="008322E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="008322E1" w:rsidRDefault="008322E1" w:rsidP="00364637">
+    <w:p w14:paraId="11FD1838" w14:textId="77777777" w:rsidR="008322E1" w:rsidRDefault="008322E1" w:rsidP="00364637">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00364637">
+    <w:p w14:paraId="58967A73" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00364637">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3596E27A" w14:textId="1034E734" w:rsidR="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00364637">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>2023 (a 31</w:t>
       </w:r>
       <w:r w:rsidR="00FB1114">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>/12/2023</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="60" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2442"/>
         <w:gridCol w:w="2855"/>
         <w:gridCol w:w="962"/>
         <w:gridCol w:w="984"/>
         <w:gridCol w:w="1220"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidTr="00E331DC">
+      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w14:paraId="2AD6C189" w14:textId="77777777" w:rsidTr="00E331DC">
         <w:trPr>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="ECC13B"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+          <w:p w14:paraId="787B3CC1" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Puesto ocupados y vacantes (a 31/12/23)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidTr="00E331DC">
+      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w14:paraId="5266B10A" w14:textId="77777777" w:rsidTr="00E331DC">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0BCB5D58" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="13C8B1C4" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="155879E8" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E497A9E" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="63F1E839" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidTr="00E331DC">
+      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w14:paraId="58403100" w14:textId="77777777" w:rsidTr="00E331DC">
         <w:trPr>
           <w:trHeight w:val="615"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFC000"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+          <w:p w14:paraId="48A2C0C5" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Denominación del puesto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFC000"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+          <w:p w14:paraId="26CA343D" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Ocupado</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFC000"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+          <w:p w14:paraId="3642C680" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Vacantes </w:t>
             </w:r>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">cubiertas </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFC000"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+          <w:p w14:paraId="3AC5FB23" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Régimen de</w:t>
             </w:r>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> provisión</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidTr="00E331DC">
+      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w14:paraId="55B1D0A0" w14:textId="77777777" w:rsidTr="00E331DC">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="ECC13B"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+          <w:p w14:paraId="31A4AB30" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>DIRECTOR GENERAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="15481048" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="08A54458" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="473BA18F" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidTr="00E331DC">
+      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w14:paraId="25D3F861" w14:textId="77777777" w:rsidTr="00E331DC">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="219D76A0" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="30DC8C34" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="17FB6396" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="222829EA" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79DCC73A" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidTr="00E331DC">
+      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w14:paraId="3B0CC5F5" w14:textId="77777777" w:rsidTr="00E331DC">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="ECC13B"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+          <w:p w14:paraId="4FEC61E7" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>I PERSONAL DIRECTIVO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A74AB64" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>JEFE/A DE SERVICIO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="28DFF851" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3345FEDD" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F4F2A0C" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidTr="00E331DC">
+      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w14:paraId="7B38DE61" w14:textId="77777777" w:rsidTr="00E331DC">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+          <w:p w14:paraId="7413194C" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1BBE7BE3" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>JEFE/A DE GRUPO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="75A36FEE" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A09EDB5" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09F0F021" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidTr="00E331DC">
+      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w14:paraId="59E9BA9D" w14:textId="77777777" w:rsidTr="00E331DC">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+          <w:p w14:paraId="4FB81883" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64913B5F" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>JEFE/A OFICINA TÉCNICA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="329F86ED" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2D07FCA7" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2674623E" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidTr="00E331DC">
+      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w14:paraId="59E1F7E2" w14:textId="77777777" w:rsidTr="00E331DC">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="76A90DEC" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4E87FE5C" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5235F15A" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A78F30B" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D10D5AD" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidTr="00E331DC">
+      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w14:paraId="53E105E3" w14:textId="77777777" w:rsidTr="00E331DC">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="ECC13B"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+          <w:p w14:paraId="4CEF6F1E" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>II PERSONAL TÉCNICO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1886BFD2" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>TÉCNICO SUPERIOR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0479A0AD" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4915C7F7" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="63A534A2" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidTr="00E331DC">
+      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w14:paraId="6129A034" w14:textId="77777777" w:rsidTr="00E331DC">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+          <w:p w14:paraId="7AABC9E6" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B6D8719" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>TÉCNICO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="23E49E61" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="149CAFFB" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5A17E143" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidTr="00E331DC">
+      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w14:paraId="20B163BB" w14:textId="77777777" w:rsidTr="00E331DC">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="14F3D511" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6941AF69" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="17F33EDE" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="69BF7774" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="71568ECE" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidTr="00E331DC">
+      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w14:paraId="42B8328B" w14:textId="77777777" w:rsidTr="00E331DC">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="ECC13B"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+          <w:p w14:paraId="504BD02E" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>III PERSONAL DE MANDO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="077E46FC" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>MANDO MOVIMIENTO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1275F5F6" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="52698BA0" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="361E47E0" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidTr="00E331DC">
+      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w14:paraId="4B773C1F" w14:textId="77777777" w:rsidTr="00E331DC">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+          <w:p w14:paraId="2F77D3FE" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="230C746B" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>MANDO DE TALLER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2FDAE8BD" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C1F7984" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E85BB81" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidTr="00E331DC">
+      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w14:paraId="6403ED88" w14:textId="77777777" w:rsidTr="00E331DC">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+          <w:p w14:paraId="384A5F8F" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1840B2D0" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>MANDO DE ADMINISTRACIÓN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0518A271" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1D1C8A77" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6AF8C0A8" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidTr="00E331DC">
+      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w14:paraId="65DB36A1" w14:textId="77777777" w:rsidTr="00E331DC">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="05BC6808" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="27EFA46B" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F83687A" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F4BCE5C" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A38888B" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidTr="00E331DC">
+      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w14:paraId="0BC81F08" w14:textId="77777777" w:rsidTr="00E331DC">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="ECC13B"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+          <w:p w14:paraId="25CB9B54" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>IV PERSONAL DE OFICIO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F129B05" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>CONDUCTOR/A-PERCEPTOR/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="57D1B674" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>636</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="23515D5A" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="03771E0A" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidTr="00E331DC">
+      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w14:paraId="3DBD47ED" w14:textId="77777777" w:rsidTr="00E331DC">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+          <w:p w14:paraId="175B2EA1" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="20189D39" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>INSPECTOR/A DE CALIDAD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B54592A" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1DED88B6" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3CA269B0" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidTr="00E331DC">
+      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w14:paraId="3DFD1609" w14:textId="77777777" w:rsidTr="00E331DC">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+          <w:p w14:paraId="217D1169" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5611B977" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>OFICIAL TALLER/ESPEC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0104FFA6" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37D0289F" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="47B320C6" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidTr="00E331DC">
+      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w14:paraId="691EDBB3" w14:textId="77777777" w:rsidTr="00E331DC">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+          <w:p w14:paraId="31432366" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="77B1C882" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>AUXILIAR TALLER/ESPEC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A6615DD" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3961BC31" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="757D75D8" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidTr="00E331DC">
+      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w14:paraId="5F6F5DBE" w14:textId="77777777" w:rsidTr="00E331DC">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+          <w:p w14:paraId="5FDF4229" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="12F9FA76" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>OFICIAL ADMIN/ESPEC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B0A32FF" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="715327F7" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E312BF0" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidTr="00E331DC">
+      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w14:paraId="0096833F" w14:textId="77777777" w:rsidTr="00E331DC">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+          <w:p w14:paraId="4E6C2DC5" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2724C00D" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>AUXILIAR ADMIN/ESPEC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="47E87243" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B744F61" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="78160A4F" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidTr="00E331DC">
+      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w14:paraId="3C9B7643" w14:textId="77777777" w:rsidTr="00E331DC">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2935B5D2" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C8CFA08" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1760C17D" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="75EB998F" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A6EED88" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidTr="00E331DC">
+      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w14:paraId="0AF93886" w14:textId="77777777" w:rsidTr="00E331DC">
         <w:trPr>
           <w:trHeight w:val="720"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="ECC13B"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+          <w:p w14:paraId="3314CBD9" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>A EXTINGUIR</w:t>
             </w:r>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:br/>
               <w:t>ACTA 10/10/18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3FDCFFB3" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">JEFE EQUIPO-TALLER </w:t>
             </w:r>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:br/>
               <w:t>(PTO 4 ACTA 10/10/18)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C4A54E4" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6AA760A7" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3233DEDB" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidTr="00E331DC">
+      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w14:paraId="436687CC" w14:textId="77777777" w:rsidTr="00E331DC">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+          <w:p w14:paraId="15FA32AA" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A767043" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">JEFE/A OFICINA TÉCNICA </w:t>
             </w:r>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:br/>
               <w:t>(PTO 4 ACTA 10/10/18)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6CBD7F45" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3CC87E77" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="72A87391" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidTr="00E331DC">
+      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w14:paraId="5C75593B" w14:textId="77777777" w:rsidTr="00E331DC">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+          <w:p w14:paraId="4F747C58" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42D310A3" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">JEFE SECCIÓN </w:t>
             </w:r>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:br/>
               <w:t>(PTO 5 ACTA 10/10/18)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="363220CC" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C20F4F2" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5761C2A7" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidTr="00E331DC">
+      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w14:paraId="7DFBBC50" w14:textId="77777777" w:rsidTr="00E331DC">
         <w:trPr>
           <w:trHeight w:val="615"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+          <w:p w14:paraId="1CED2119" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="501B8ECD" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">JEFE NEGOCIADO </w:t>
             </w:r>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:br/>
               <w:t>(PTO 4 ACTA 10/10/18)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4C423CB1" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="241F338F" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C09C5F2" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidTr="00E331DC">
+      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w14:paraId="19F59C6C" w14:textId="77777777" w:rsidTr="00E331DC">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D743C61" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F3D1DB2" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="56A901F1" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2CBC50F2" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F7A17F3" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidTr="00E331DC">
+      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w14:paraId="0D0F3CE5" w14:textId="77777777" w:rsidTr="00E331DC">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="ECC13B"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+          <w:p w14:paraId="7E7E9839" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>TOTAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="ECC13B"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+          <w:p w14:paraId="59A2BD5D" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="53477FF6" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>770</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7904DEC6" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4AE34D09" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00364637">
+    <w:p w14:paraId="1C9FE2E1" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00364637">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00364637">
+    <w:p w14:paraId="198FFCC1" w14:textId="77777777" w:rsidR="00B36BC9" w:rsidRDefault="00B36BC9" w:rsidP="00364637">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CCF825E" w14:textId="1FE46F56" w:rsidR="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00364637">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>2023 (a 30</w:t>
       </w:r>
       <w:r w:rsidR="00FB1114">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>/06/23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="60" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2442"/>
         <w:gridCol w:w="2855"/>
         <w:gridCol w:w="962"/>
         <w:gridCol w:w="984"/>
         <w:gridCol w:w="1220"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidTr="00E331DC">
+      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w14:paraId="62B30836" w14:textId="77777777" w:rsidTr="00E331DC">
         <w:trPr>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="ECC13B"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+          <w:p w14:paraId="7FC92590" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Puesto ocupados y vacantes (a 30/06/23)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidTr="00E331DC">
+      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w14:paraId="68AF1A9A" w14:textId="77777777" w:rsidTr="00E331DC">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="094EE60C" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="32DC1973" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="40C9285E" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="001E84F4" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2DDF4036" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidTr="00E331DC">
+      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w14:paraId="79307AB3" w14:textId="77777777" w:rsidTr="00E331DC">
         <w:trPr>
           <w:trHeight w:val="615"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFC000"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+          <w:p w14:paraId="209C7D02" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Denominación del puesto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFC000"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+          <w:p w14:paraId="2E748141" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Ocupado</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFC000"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+          <w:p w14:paraId="468F780C" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Vacantes </w:t>
             </w:r>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">cubiertas </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFC000"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+          <w:p w14:paraId="08FD519C" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Régimen de </w:t>
             </w:r>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:br/>
               <w:t>provisión</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidTr="00E331DC">
+      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w14:paraId="4994F33B" w14:textId="77777777" w:rsidTr="00E331DC">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="ECC13B"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+          <w:p w14:paraId="53E02B99" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>DIRECTOR GENERAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="59F56F1D" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37B47FE8" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="229BAEFD" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidTr="00E331DC">
+      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w14:paraId="5996BF09" w14:textId="77777777" w:rsidTr="00E331DC">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7243F7AC" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="34816823" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6384DADC" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7ACD0315" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25FC42AD" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidTr="00E331DC">
+      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w14:paraId="2FC25609" w14:textId="77777777" w:rsidTr="00E331DC">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="ECC13B"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+          <w:p w14:paraId="072BB475" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>I PERSONAL DIRECTIVO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="32B6AD78" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>JEFE/A DE SERVICIO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25299A94" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="481BEC44" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7243D7FF" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidTr="00E331DC">
+      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w14:paraId="45EF01CC" w14:textId="77777777" w:rsidTr="00E331DC">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+          <w:p w14:paraId="4D6B6F9C" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2DA5936F" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>JEFE/A DE GRUPO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4415C20C" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11C20D18" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C7D172D" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidTr="00E331DC">
+      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w14:paraId="7E7E260C" w14:textId="77777777" w:rsidTr="00E331DC">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+          <w:p w14:paraId="7D24D0E3" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="086E963F" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>JEFE/A OFICINA TÉCNICA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="15869314" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="66C535D6" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="36AF4F33" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidTr="00E331DC">
+      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w14:paraId="66088E40" w14:textId="77777777" w:rsidTr="00E331DC">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4886A859" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="70F54043" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0BAF33B1" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5B5ECFC3" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F554A19" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidTr="00E331DC">
+      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w14:paraId="0158C16D" w14:textId="77777777" w:rsidTr="00E331DC">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="ECC13B"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+          <w:p w14:paraId="7146200A" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>II PERSONAL TÉCNICO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A4803F7" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>TÉCNICO SUPERIOR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="27CCD69A" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="78518A70" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B38E93D" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidTr="00E331DC">
+      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w14:paraId="74D5E3E2" w14:textId="77777777" w:rsidTr="00E331DC">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+          <w:p w14:paraId="4501143E" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5572575B" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>TÉCNICO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E8E1248" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4B600DED" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3F0318A9" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidTr="00E331DC">
+      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w14:paraId="7C3A7C1B" w14:textId="77777777" w:rsidTr="00E331DC">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4C9442CC" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6ED362F3" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E87F21F" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="00607432" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F5648FB" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidTr="00E331DC">
+      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w14:paraId="0BFB6962" w14:textId="77777777" w:rsidTr="00E331DC">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="ECC13B"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+          <w:p w14:paraId="6AB8057C" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>III PERSONAL DE MANDO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="30B744D5" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>MANDO MOVIMIENTO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="01D8709B" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="676499E3" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1970806C" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidTr="00E331DC">
+      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w14:paraId="32586545" w14:textId="77777777" w:rsidTr="00E331DC">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+          <w:p w14:paraId="47068647" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="605A3C0A" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>MANDO DE TALLER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="00BE3B35" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1CF1FF20" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0AD5422D" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidTr="00E331DC">
+      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w14:paraId="0516E268" w14:textId="77777777" w:rsidTr="00E331DC">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+          <w:p w14:paraId="0431CAA5" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0537CB1D" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>MANDO DE ADMINISTRACIÓN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4877C4FB" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35CC9E2C" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="05DCDCFF" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidTr="00E331DC">
+      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w14:paraId="6B619A68" w14:textId="77777777" w:rsidTr="00E331DC">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="59F852FF" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2694E8B7" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39B0736C" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4148BFE4" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1EF65683" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidTr="00E331DC">
+      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w14:paraId="5E2E77B1" w14:textId="77777777" w:rsidTr="00E331DC">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="ECC13B"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+          <w:p w14:paraId="1A6D782D" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>IV PERSONAL DE OFICIO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="74A81B81" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>CONDUCTOR/A-PERCEPTOR/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="703416CD" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>615</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="195BA8E4" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C6AF463" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidTr="00E331DC">
+      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w14:paraId="1116A72A" w14:textId="77777777" w:rsidTr="00E331DC">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+          <w:p w14:paraId="37B2B9B6" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E8B50FC" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>INSPECTOR/A DE CALIDAD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21AEB388" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="462A3608" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C67B1A3" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidTr="00E331DC">
+      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w14:paraId="5DFC1136" w14:textId="77777777" w:rsidTr="00E331DC">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+          <w:p w14:paraId="2D17ADC8" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="00729BFD" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>OFICIAL TALLER/ESPEC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="47D6F394" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C4B573A" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="115DFE93" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidTr="00E331DC">
+      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w14:paraId="2AB68FE4" w14:textId="77777777" w:rsidTr="00E331DC">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+          <w:p w14:paraId="2A2D2D38" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="222C86B3" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>AUXILIAR TALLER/ESPEC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21385433" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0902F3D5" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5150FAE9" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidTr="00E331DC">
+      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w14:paraId="61366CC3" w14:textId="77777777" w:rsidTr="00E331DC">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+          <w:p w14:paraId="38BAF01A" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7699D9DA" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>OFICIAL ADMIN/ESPEC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="07477A2F" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C270576" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="60095608" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidTr="00E331DC">
+      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w14:paraId="1A2F9B3A" w14:textId="77777777" w:rsidTr="00E331DC">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+          <w:p w14:paraId="7FF75857" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F050A33" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>AUXILIAR ADMIN/ESPEC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F652577" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="365AFF07" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5BF67D3E" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidTr="00E331DC">
+      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w14:paraId="4AE9ACCB" w14:textId="77777777" w:rsidTr="00E331DC">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F62C288" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7ACDB9AA" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="41589BEE" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7F62C5F6" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B5159AB" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidTr="00E331DC">
+      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w14:paraId="64E05617" w14:textId="77777777" w:rsidTr="00E331DC">
         <w:trPr>
           <w:trHeight w:val="720"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="ECC13B"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+          <w:p w14:paraId="0196C004" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>A EXTINGUIR</w:t>
             </w:r>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:br/>
               <w:t>ACTA 10/10/18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F510BE2" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">JEFE EQUIPO-TALLER </w:t>
             </w:r>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:br/>
               <w:t>(PTO 4 ACTA 10/10/18)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="334199F2" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="76BBAAC5" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18934590" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidTr="00E331DC">
+      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w14:paraId="17E6CE6A" w14:textId="77777777" w:rsidTr="00E331DC">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+          <w:p w14:paraId="0D5393B7" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5A568169" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">JEFE/A OFICINA TÉCNICA </w:t>
             </w:r>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:br/>
               <w:t>(PTO 4 ACTA 10/10/18)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="43AF803F" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3ED7C854" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="772D1761" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidTr="00E331DC">
+      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w14:paraId="4441BCC7" w14:textId="77777777" w:rsidTr="00E331DC">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+          <w:p w14:paraId="0C897AD3" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11399A9E" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">JEFE SECCIÓN </w:t>
             </w:r>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:br/>
               <w:t>(PTO 5 ACTA 10/10/18)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="69ED4815" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4EF33FAB" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64DE6E7E" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidTr="00E331DC">
+      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w14:paraId="3C31C798" w14:textId="77777777" w:rsidTr="00E331DC">
         <w:trPr>
           <w:trHeight w:val="615"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+          <w:p w14:paraId="28F3F270" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="31A88BDA" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">JEFE NEGOCIADO </w:t>
             </w:r>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:br/>
               <w:t>(PTO 4 ACTA 10/10/18)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A0A09E1" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E29D4DA" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="05D7A06A" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidTr="00E331DC">
+      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w14:paraId="4882F227" w14:textId="77777777" w:rsidTr="00E331DC">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5CC2D7D3" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39DEB00A" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F14492C" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3847F926" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C2DEA51" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidTr="00E331DC">
+      <w:tr w:rsidR="00E331DC" w:rsidRPr="00E331DC" w14:paraId="5B29DADB" w14:textId="77777777" w:rsidTr="00E331DC">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="ECC13B"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+          <w:p w14:paraId="62909C01" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>TOTAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="ECC13B"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+          <w:p w14:paraId="60BDCA66" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C0A8471" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E331DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>747</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A87D7A3" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="78687A54" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRPr="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00E331DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00364637">
+    <w:p w14:paraId="6FBDE497" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00364637">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00364637">
+    <w:p w14:paraId="62F7574F" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00364637">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006F575C" w:rsidRDefault="006F575C" w:rsidP="00364637">
+    <w:p w14:paraId="45DD659D" w14:textId="77777777" w:rsidR="006F575C" w:rsidRDefault="006F575C" w:rsidP="00364637">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>2022</w:t>
       </w:r>
       <w:r w:rsidR="00D507E8">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FB1114">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>(a 31/12/2022)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9082" w:type="dxa"/>
         <w:tblInd w:w="60" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2016"/>
         <w:gridCol w:w="3782"/>
         <w:gridCol w:w="962"/>
         <w:gridCol w:w="984"/>
         <w:gridCol w:w="1438"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidTr="006F575C">
+      <w:tr w:rsidR="006F575C" w:rsidRPr="006F575C" w14:paraId="0707B02E" w14:textId="77777777" w:rsidTr="006F575C">
         <w:trPr>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9082" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="ECC13B"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="00FB1114">
+          <w:p w14:paraId="599011CC" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="00FB1114">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Puesto ocupados y vacantes (2022</w:t>
             </w:r>
@@ -18666,9220 +27356,8995 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>/12/22</w:t>
             </w:r>
             <w:r w:rsidR="00D507E8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidTr="006F575C">
+      <w:tr w:rsidR="006F575C" w:rsidRPr="006F575C" w14:paraId="2D3617DC" w14:textId="77777777" w:rsidTr="006F575C">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2016" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4CFE8BDC" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3782" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C4844C5" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="913" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5B832F34" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="933" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="52B6BE79" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="47B606F7" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidTr="006F575C">
+      <w:tr w:rsidR="006F575C" w:rsidRPr="006F575C" w14:paraId="39A2BFE7" w14:textId="77777777" w:rsidTr="006F575C">
         <w:trPr>
           <w:trHeight w:val="615"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5798" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFC000"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+          <w:p w14:paraId="0F3E1C81" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Denominación del puesto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="913" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFC000"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+          <w:p w14:paraId="5CD84293" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Ocupado</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="933" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFC000"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+          <w:p w14:paraId="6F7EE6B4" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Vacantes cubiertas </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFC000"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+          <w:p w14:paraId="72657768" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Régimen de provisión</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidTr="006F575C">
+      <w:tr w:rsidR="006F575C" w:rsidRPr="006F575C" w14:paraId="5D689EDF" w14:textId="77777777" w:rsidTr="006F575C">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5798" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="ECC13B"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+          <w:p w14:paraId="33A8C2C8" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>DIRECTOR GENERAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="913" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C453F88" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="933" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37A32C2F" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09E2D095" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidTr="006F575C">
+      <w:tr w:rsidR="006F575C" w:rsidRPr="006F575C" w14:paraId="309B955E" w14:textId="77777777" w:rsidTr="006F575C">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2016" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11A3BA70" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3782" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="513423F7" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="913" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5854AD4B" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="933" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="43890C09" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B9F7D6C" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidTr="006F575C">
+      <w:tr w:rsidR="006F575C" w:rsidRPr="006F575C" w14:paraId="2389AAAA" w14:textId="77777777" w:rsidTr="006F575C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2016" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="ECC13B"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+          <w:p w14:paraId="5BBDF7CF" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>I PERSONAL DIRECTIVO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3782" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21D8B70A" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>JEFE/A DE SERVICIO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="913" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11F2B142" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="933" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2686F46A" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="225B4C45" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidTr="006F575C">
+      <w:tr w:rsidR="006F575C" w:rsidRPr="006F575C" w14:paraId="37418451" w14:textId="77777777" w:rsidTr="006F575C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2016" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+          <w:p w14:paraId="73650D0D" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3782" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06B2AF00" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>JEFE/A DE GRUPO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="913" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0FF04F78" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="933" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1125787A" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="658B978A" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidTr="006F575C">
+      <w:tr w:rsidR="006F575C" w:rsidRPr="006F575C" w14:paraId="7C0F074B" w14:textId="77777777" w:rsidTr="006F575C">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2016" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+          <w:p w14:paraId="677DE294" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3782" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="636A28B9" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>JEFE/A OFICINA TÉCNICA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="913" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7AA91CB1" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="933" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="44BEAA30" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6193BEE3" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidTr="006F575C">
+      <w:tr w:rsidR="006F575C" w:rsidRPr="006F575C" w14:paraId="34C81384" w14:textId="77777777" w:rsidTr="006F575C">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2016" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6797B99C" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3782" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42B88F21" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="913" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D57CFB0" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="933" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6CC75F96" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37AAF6BA" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidTr="006F575C">
+      <w:tr w:rsidR="006F575C" w:rsidRPr="006F575C" w14:paraId="3F04E9AC" w14:textId="77777777" w:rsidTr="006F575C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2016" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="ECC13B"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+          <w:p w14:paraId="7AA16F8A" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>II PERSONAL TÉCNICO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3782" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E40F101" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>TÉCNICO SUPERIOR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="913" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C6A6E2F" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="933" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5A11CB1A" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="77A98FF7" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidTr="006F575C">
+      <w:tr w:rsidR="006F575C" w:rsidRPr="006F575C" w14:paraId="11900010" w14:textId="77777777" w:rsidTr="006F575C">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2016" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+          <w:p w14:paraId="3A85378A" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3782" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="23B06A9F" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>TÉCNICO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="913" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="41F72629" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="933" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="417FC8EA" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E4B8090" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidTr="006F575C">
+      <w:tr w:rsidR="006F575C" w:rsidRPr="006F575C" w14:paraId="0B035EF9" w14:textId="77777777" w:rsidTr="006F575C">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2016" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C5F20EE" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3782" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="487F305D" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="913" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="526F3AD2" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="933" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="10307EBB" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F7A89C0" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidTr="006F575C">
+      <w:tr w:rsidR="006F575C" w:rsidRPr="006F575C" w14:paraId="08413F69" w14:textId="77777777" w:rsidTr="006F575C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2016" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="ECC13B"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+          <w:p w14:paraId="1B5F303B" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>III PERSONAL DE MANDO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3782" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2DC9FCA2" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>MANDO MOVIMIENTO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="913" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="38EDAB58" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="933" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="10D3164E" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D0B5ED1" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidTr="006F575C">
+      <w:tr w:rsidR="006F575C" w:rsidRPr="006F575C" w14:paraId="6CA11E48" w14:textId="77777777" w:rsidTr="006F575C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2016" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+          <w:p w14:paraId="4A2A5D8F" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3782" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="56541C8D" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>MANDO DE TALLER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="913" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="73D832BF" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="933" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="481FCE4F" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="073A8F89" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidTr="006F575C">
+      <w:tr w:rsidR="006F575C" w:rsidRPr="006F575C" w14:paraId="19880313" w14:textId="77777777" w:rsidTr="006F575C">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2016" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+          <w:p w14:paraId="7C13B41A" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3782" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1AF144B4" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>MANDO DE ADMINISTRACIÓN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="913" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="34E57F97" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="933" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="635C814B" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6ED91859" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidTr="006F575C">
+      <w:tr w:rsidR="006F575C" w:rsidRPr="006F575C" w14:paraId="5EC7BB91" w14:textId="77777777" w:rsidTr="006F575C">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2016" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11EAA362" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3782" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="718A91E8" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="913" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C0C7108" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="933" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="34593492" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D4297D5" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidTr="006F575C">
+      <w:tr w:rsidR="006F575C" w:rsidRPr="006F575C" w14:paraId="67738FFB" w14:textId="77777777" w:rsidTr="006F575C">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2016" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="ECC13B"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+          <w:p w14:paraId="2F7386D0" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>IV PERSONAL DE OFICIO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3782" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E07AAEE" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>CONDUCTOR/A-PERCEPTOR/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="913" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="073576B5" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>598</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="933" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2917B62D" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>61</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0DB4AD93" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidTr="006F575C">
+      <w:tr w:rsidR="006F575C" w:rsidRPr="006F575C" w14:paraId="4DF14130" w14:textId="77777777" w:rsidTr="006F575C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2016" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+          <w:p w14:paraId="57677722" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3782" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37524338" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>INSPECTOR/A DE CALIDAD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="913" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="69E99C73" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="933" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4223D134" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="731D812B" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidTr="006F575C">
+      <w:tr w:rsidR="006F575C" w:rsidRPr="006F575C" w14:paraId="37B3D1A6" w14:textId="77777777" w:rsidTr="006F575C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2016" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+          <w:p w14:paraId="3B5E9DF0" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3782" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37DDCF50" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>OFICIAL TALLER/ESPEC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="913" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="536702B5" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="933" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="31DFC102" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6FFC28BD" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidTr="006F575C">
+      <w:tr w:rsidR="006F575C" w:rsidRPr="006F575C" w14:paraId="5A560EB8" w14:textId="77777777" w:rsidTr="006F575C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2016" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+          <w:p w14:paraId="087E91DE" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3782" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7AAEACD7" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>AUXILIAR TALLER/ESPEC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="913" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A29A0FB" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="933" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A116DD0" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="19AE99FC" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidTr="006F575C">
+      <w:tr w:rsidR="006F575C" w:rsidRPr="006F575C" w14:paraId="3E0AFA44" w14:textId="77777777" w:rsidTr="006F575C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2016" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+          <w:p w14:paraId="327F8F32" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3782" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="62A54FA6" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>OFICIAL ADMIN/ESPEC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="913" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7AED6F03" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="933" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="01C8D2E2" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="104EE745" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidTr="006F575C">
+      <w:tr w:rsidR="006F575C" w:rsidRPr="006F575C" w14:paraId="145A78D5" w14:textId="77777777" w:rsidTr="006F575C">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2016" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+          <w:p w14:paraId="462FD606" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3782" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="34327D6C" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>AUXILIAR ADMIN/ESPEC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="913" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="10025887" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="933" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="450AE0AD" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D5A1813" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidTr="006F575C">
+      <w:tr w:rsidR="006F575C" w:rsidRPr="006F575C" w14:paraId="62A1420A" w14:textId="77777777" w:rsidTr="006F575C">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2016" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6DDA3461" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3782" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6718657F" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="913" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2DFAA782" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="933" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="03F8EF10" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7FF7DB33" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidTr="006F575C">
+      <w:tr w:rsidR="006F575C" w:rsidRPr="006F575C" w14:paraId="1107E8D3" w14:textId="77777777" w:rsidTr="006F575C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2016" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="ECC13B"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+          <w:p w14:paraId="5F6F660D" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>A EXTINGUIR</w:t>
             </w:r>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:br/>
               <w:t>ACTA 10/10/18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3782" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4FAAFA8E" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>JEFE EQUIPO-TALLER (PTO 4 ACTA 10/10/18)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="913" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D5B00C2" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="933" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="57391740" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="443DC6FE" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidTr="006F575C">
+      <w:tr w:rsidR="006F575C" w:rsidRPr="006F575C" w14:paraId="4F531585" w14:textId="77777777" w:rsidTr="006F575C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2016" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+          <w:p w14:paraId="777BA55D" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3782" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D83E242" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>JEFE/A OFICINA TÉCNICA (PTO 4 ACTA 10/10/18)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="913" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="278BF963" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="933" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3FEB04A9" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="361E9BFD" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidTr="006F575C">
+      <w:tr w:rsidR="006F575C" w:rsidRPr="006F575C" w14:paraId="71EBA2C8" w14:textId="77777777" w:rsidTr="006F575C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2016" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+          <w:p w14:paraId="416D7CA3" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3782" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="20535395" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>JEFE SECCIÓN (PTO 5 ACTA 10/10/18)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="913" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37BA30DA" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="933" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7CF0FE19" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4450FC4B" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidTr="006F575C">
+      <w:tr w:rsidR="006F575C" w:rsidRPr="006F575C" w14:paraId="2700D3B8" w14:textId="77777777" w:rsidTr="006F575C">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2016" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+          <w:p w14:paraId="77D0D52E" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3782" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="218F2FBD" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>JEFE NEGOCIADO (PTO 4 ACTA 10/10/18)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="913" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D271A0A" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="933" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="301EA3D6" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2280170B" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidTr="006F575C">
+      <w:tr w:rsidR="006F575C" w:rsidRPr="006F575C" w14:paraId="3930F879" w14:textId="77777777" w:rsidTr="006F575C">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2016" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="65C701B3" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3782" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E991149" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="913" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7138EE84" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="933" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3023255B" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F5CE102" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidTr="006F575C">
+      <w:tr w:rsidR="006F575C" w:rsidRPr="006F575C" w14:paraId="64717C7F" w14:textId="77777777" w:rsidTr="006F575C">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2016" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="ECC13B"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+          <w:p w14:paraId="26B8FF44" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>TOTAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3782" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="ECC13B"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+          <w:p w14:paraId="2225AE38" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="913" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A995E02" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F575C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>729</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="933" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="08B82708" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1BBE0924" w14:textId="77777777" w:rsidR="006F575C" w:rsidRPr="006F575C" w:rsidRDefault="006F575C" w:rsidP="006F575C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006F575C" w:rsidRDefault="006F575C" w:rsidP="00364637">
+    <w:p w14:paraId="70C20CD8" w14:textId="77777777" w:rsidR="006F575C" w:rsidRDefault="006F575C" w:rsidP="00364637">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006F575C" w:rsidRDefault="006F575C" w:rsidP="00364637">
+    <w:p w14:paraId="5F73AC35" w14:textId="77777777" w:rsidR="006F575C" w:rsidRDefault="006F575C" w:rsidP="00364637">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00364637">
+    <w:p w14:paraId="73A26343" w14:textId="77777777" w:rsidR="00E331DC" w:rsidRDefault="00E331DC" w:rsidP="00364637">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+    <w:p w14:paraId="37C704C4" w14:textId="77777777" w:rsidR="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>2021</w:t>
       </w:r>
       <w:r w:rsidR="00FB1114">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>(a 31/12/2021)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="60" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2020"/>
         <w:gridCol w:w="2668"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="1147"/>
         <w:gridCol w:w="1757"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00364637" w:rsidRPr="00364637" w:rsidTr="00364637">
+      <w:tr w:rsidR="00364637" w:rsidRPr="00364637" w14:paraId="70C6EB0C" w14:textId="77777777" w:rsidTr="00364637">
         <w:trPr>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8584" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="ECC13B"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00FB1114" w:rsidP="00364637">
+          <w:p w14:paraId="690E9DC1" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00FB1114" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Puesto ocupados y vacantes (a 31/12/2021)</w:t>
             </w:r>
             <w:r w:rsidR="00364637" w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00364637" w:rsidRPr="00364637" w:rsidTr="00364637">
+      <w:tr w:rsidR="00364637" w:rsidRPr="00364637" w14:paraId="7E2DCF5C" w14:textId="77777777" w:rsidTr="00364637">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A3427D1" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2668" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5DE84B86" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="33A64246" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1147" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C49552B" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="74550F03" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00364637" w:rsidRPr="00364637" w:rsidTr="00BC2E8F">
+      <w:tr w:rsidR="00364637" w:rsidRPr="00364637" w14:paraId="74A46AB6" w14:textId="77777777" w:rsidTr="00BC2E8F">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4688" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFC000"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00BC2E8F">
+          <w:p w14:paraId="3E790491" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00BC2E8F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Denominación del puesto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFC000"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+          <w:p w14:paraId="43B10A2A" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Ocupado</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1147" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFC000"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+          <w:p w14:paraId="79DFBEC7" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Vacantes cubiertas </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFC000"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+          <w:p w14:paraId="17A6CA1D" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Régimen de provisión</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00364637" w:rsidRPr="00364637" w:rsidTr="00364637">
+      <w:tr w:rsidR="00364637" w:rsidRPr="00364637" w14:paraId="3874E20C" w14:textId="77777777" w:rsidTr="00364637">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4688" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="ECC13B"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+          <w:p w14:paraId="629EC073" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>DIRECTOR GENERAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7F49F130" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1147" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="52B6B07A" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="459D23D8" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00364637" w:rsidRPr="00364637" w:rsidTr="00364637">
+      <w:tr w:rsidR="00364637" w:rsidRPr="00364637" w14:paraId="60667B5C" w14:textId="77777777" w:rsidTr="00364637">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7710B242" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2668" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="56938E41" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="75C52C40" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1147" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="283F8EE2" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="295942DA" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00364637" w:rsidRPr="00364637" w:rsidTr="00364637">
+      <w:tr w:rsidR="00364637" w:rsidRPr="00364637" w14:paraId="79C0F88E" w14:textId="77777777" w:rsidTr="00364637">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2020" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="ECC13B"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+          <w:p w14:paraId="56977447" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>I PERSONAL DIRECTIVO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2668" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B54AB4D" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>JEFE/A DE SERVICIO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A3C64D7" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1147" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09F56AF8" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="27155DEC" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00364637" w:rsidRPr="00364637" w:rsidTr="00364637">
+      <w:tr w:rsidR="00364637" w:rsidRPr="00364637" w14:paraId="68C91D76" w14:textId="77777777" w:rsidTr="00364637">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2020" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+          <w:p w14:paraId="7B0C46E9" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2668" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21094511" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>JEFE/A DE GRUPO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7BAB70B8" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1147" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B1030FC" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37343459" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00364637" w:rsidRPr="00364637" w:rsidTr="00364637">
+      <w:tr w:rsidR="00364637" w:rsidRPr="00364637" w14:paraId="70C2D3B1" w14:textId="77777777" w:rsidTr="00364637">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2020" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+          <w:p w14:paraId="067C1DA0" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2668" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="628929DC" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>JEFE/A OFICINA TÉCNICA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4317D99A" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1147" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0503CC61" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7DC45A22" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00364637" w:rsidRPr="00364637" w:rsidTr="00364637">
+      <w:tr w:rsidR="00364637" w:rsidRPr="00364637" w14:paraId="51692D6F" w14:textId="77777777" w:rsidTr="00364637">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D402B8D" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2668" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21D3C2FA" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="53EBA2F2" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1147" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11D70B9D" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="01E53685" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00364637" w:rsidRPr="00364637" w:rsidTr="00364637">
+      <w:tr w:rsidR="00364637" w:rsidRPr="00364637" w14:paraId="0FF9674B" w14:textId="77777777" w:rsidTr="00364637">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2020" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="ECC13B"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+          <w:p w14:paraId="4B00E01B" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>II PERSONAL TÉCNICO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2668" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7BA2420C" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>TÉCNICO SUPERIOR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1ACCC930" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1147" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D4EEF9C" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="184AFDDB" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00364637" w:rsidRPr="00364637" w:rsidTr="00364637">
+      <w:tr w:rsidR="00364637" w:rsidRPr="00364637" w14:paraId="7949992A" w14:textId="77777777" w:rsidTr="00364637">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2020" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+          <w:p w14:paraId="6DFC6C94" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2668" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="07DE5CC9" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>TÉCNICO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="789A3799" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1147" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F53EBB5" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="618653CC" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00364637" w:rsidRPr="00364637" w:rsidTr="00364637">
+      <w:tr w:rsidR="00364637" w:rsidRPr="00364637" w14:paraId="3601F651" w14:textId="77777777" w:rsidTr="00364637">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1785DB38" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2668" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0537A9AC" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4374D30C" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1147" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="73D14999" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3F017568" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00364637" w:rsidRPr="00364637" w:rsidTr="00364637">
+      <w:tr w:rsidR="00364637" w:rsidRPr="00364637" w14:paraId="4648C383" w14:textId="77777777" w:rsidTr="00364637">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2020" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="ECC13B"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+          <w:p w14:paraId="04534B9C" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>III PERSONAL DE MANDO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2668" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A884C68" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>MANDO MOVIMIENTO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="29E7F61E" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1147" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42D9A98D" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="334A5918" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00364637" w:rsidRPr="00364637" w:rsidTr="00364637">
+      <w:tr w:rsidR="00364637" w:rsidRPr="00364637" w14:paraId="59497D12" w14:textId="77777777" w:rsidTr="00364637">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2020" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+          <w:p w14:paraId="7081519A" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2668" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C24790F" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>MANDO DE TALLER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E44EE86" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1147" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="057F3565" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C300555" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00364637" w:rsidRPr="00364637" w:rsidTr="00364637">
+      <w:tr w:rsidR="00364637" w:rsidRPr="00364637" w14:paraId="178E35A5" w14:textId="77777777" w:rsidTr="00364637">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2020" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+          <w:p w14:paraId="73500AA8" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2668" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="60B5B72E" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>MANDO DE ADMINISTRACIÓN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="36414C22" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1147" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="021287D3" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1BF16A78" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00364637" w:rsidRPr="00364637" w:rsidTr="00364637">
+      <w:tr w:rsidR="00364637" w:rsidRPr="00364637" w14:paraId="7D8278D9" w14:textId="77777777" w:rsidTr="00364637">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45ACC053" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2668" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F5B11A3" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="33C059C1" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1147" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="75401C26" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3784D23E" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00364637" w:rsidRPr="00364637" w:rsidTr="00364637">
+      <w:tr w:rsidR="00364637" w:rsidRPr="00364637" w14:paraId="362723B1" w14:textId="77777777" w:rsidTr="00364637">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2020" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="ECC13B"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+          <w:p w14:paraId="1163255B" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>IV PERSONAL DE OFICIO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2668" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="239CC5BD" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>CONDUCTOR/A-PERCEPTOR/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="505AA78B" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>575</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1147" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="40DA6F11" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="16E3A46A" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00364637" w:rsidRPr="00364637" w:rsidTr="00364637">
+      <w:tr w:rsidR="00364637" w:rsidRPr="00364637" w14:paraId="04DFD4E2" w14:textId="77777777" w:rsidTr="00364637">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2020" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+          <w:p w14:paraId="16910516" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2668" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="547CD0EB" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>INSPECTOR/A DE CALIDAD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="53679C7D" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1147" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="48EB4E70" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="062CEF2A" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00364637" w:rsidRPr="00364637" w:rsidTr="00364637">
+      <w:tr w:rsidR="00364637" w:rsidRPr="00364637" w14:paraId="782AE12B" w14:textId="77777777" w:rsidTr="00364637">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2020" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+          <w:p w14:paraId="19F6A58A" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2668" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="263964E5" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>OFICIAL TALLER/ESPEC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="02E05CCB" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1147" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="745482AD" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="69262A1F" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00364637" w:rsidRPr="00364637" w:rsidTr="00364637">
+      <w:tr w:rsidR="00364637" w:rsidRPr="00364637" w14:paraId="035CD482" w14:textId="77777777" w:rsidTr="00364637">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2020" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+          <w:p w14:paraId="200D1CC5" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2668" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="321565A5" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>AUXILIAR TALLER/ESPEC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79E927A1" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1147" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="00A250A4" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6DFC4E82" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00364637" w:rsidRPr="00364637" w:rsidTr="00364637">
+      <w:tr w:rsidR="00364637" w:rsidRPr="00364637" w14:paraId="2409E1FD" w14:textId="77777777" w:rsidTr="00364637">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2020" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+          <w:p w14:paraId="1B5120DF" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2668" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1266D3D8" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>OFICIAL ADMIN/ESPEC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0DD9CE3A" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1147" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="77C948DB" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7FFCE5D4" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00364637" w:rsidRPr="00364637" w:rsidTr="00364637">
+      <w:tr w:rsidR="00364637" w:rsidRPr="00364637" w14:paraId="3ABB96CF" w14:textId="77777777" w:rsidTr="00364637">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2020" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+          <w:p w14:paraId="2A2F7703" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2668" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79F5683B" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>AUXILIAR ADMIN/ESPEC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="56AC9DD6" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1147" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37300511" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="483F2D59" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00364637" w:rsidRPr="00364637" w:rsidTr="00364637">
+      <w:tr w:rsidR="00364637" w:rsidRPr="00364637" w14:paraId="1DF1559C" w14:textId="77777777" w:rsidTr="00364637">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4995571E" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2668" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="013C0487" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="76864E5C" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1147" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="19791CC8" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5651DF53" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00364637" w:rsidRPr="00364637" w:rsidTr="00364637">
+      <w:tr w:rsidR="00364637" w:rsidRPr="00364637" w14:paraId="4780A8B4" w14:textId="77777777" w:rsidTr="00364637">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2020" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="ECC13B"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+          <w:p w14:paraId="4E6E0F12" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>A EXTINGUIR</w:t>
             </w:r>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:br/>
               <w:t>ACTA 10/10/18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2668" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F4517BA" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>JEFE EQUIPO-TALLER (PTO 4 ACTA 10/10/18)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="48AC33E1" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1147" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="114F1B94" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="22E1B244" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00364637" w:rsidRPr="00364637" w:rsidTr="00364637">
+      <w:tr w:rsidR="00364637" w:rsidRPr="00364637" w14:paraId="537E016A" w14:textId="77777777" w:rsidTr="00364637">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2020" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+          <w:p w14:paraId="2DD4DE9A" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2668" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5A6C9249" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>JEFE/A OFICINA TÉCNICA (PTO 4 ACTA 10/10/18)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1234DA48" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1147" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="10A6B4E1" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6675E278" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00364637" w:rsidRPr="00364637" w:rsidTr="00364637">
+      <w:tr w:rsidR="00364637" w:rsidRPr="00364637" w14:paraId="61CB9F06" w14:textId="77777777" w:rsidTr="00364637">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2020" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+          <w:p w14:paraId="240927F6" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2668" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E4EC3CA" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>JEFE SECCIÓN (PTO 5 ACTA 10/10/18)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7EB9D16E" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1147" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39A459E1" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7118DC62" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00364637" w:rsidRPr="00364637" w:rsidTr="00364637">
+      <w:tr w:rsidR="00364637" w:rsidRPr="00364637" w14:paraId="7E9B6BD0" w14:textId="77777777" w:rsidTr="00364637">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2020" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+          <w:p w14:paraId="5BA09A18" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2668" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B4480A8" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>JEFE NEGOCIADO (PTO 4 ACTA 10/10/18)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4E088320" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1147" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="379B3127" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="57B9666E" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00364637" w:rsidRPr="00364637" w:rsidTr="00364637">
+      <w:tr w:rsidR="00364637" w:rsidRPr="00364637" w14:paraId="77E75F07" w14:textId="77777777" w:rsidTr="00364637">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B84134F" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2668" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="04E58436" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="740DBC2B" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1147" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4DF8B26F" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="58E22D0E" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00364637" w:rsidRPr="00364637" w:rsidTr="00364637">
+      <w:tr w:rsidR="00364637" w:rsidRPr="00364637" w14:paraId="7BF83D93" w14:textId="77777777" w:rsidTr="00364637">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="ECC13B"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+          <w:p w14:paraId="023593CC" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>TOTAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2668" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="ECC13B"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+          <w:p w14:paraId="5C739D26" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5A60A2CE" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>704</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1147" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4852AE2C" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="26F0B90F" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+    <w:p w14:paraId="7D5F3B64" w14:textId="77777777" w:rsidR="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006F575C" w:rsidRDefault="006F575C" w:rsidP="00364637">
+    <w:p w14:paraId="4976696F" w14:textId="77777777" w:rsidR="006F575C" w:rsidRDefault="006F575C" w:rsidP="00364637">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00364637" w:rsidRPr="00CF4400" w:rsidRDefault="00364637" w:rsidP="00364637">
+    <w:p w14:paraId="5EB795C6" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00CF4400" w:rsidRDefault="00364637" w:rsidP="00364637">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>2020</w:t>
       </w:r>
       <w:r w:rsidR="00D507E8">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FB1114">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>(a 31/12/2020)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8941" w:type="dxa"/>
         <w:tblInd w:w="60" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2442"/>
         <w:gridCol w:w="2828"/>
         <w:gridCol w:w="989"/>
         <w:gridCol w:w="1132"/>
         <w:gridCol w:w="1557"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00364637" w:rsidRPr="00364637" w:rsidTr="003D4907">
+      <w:tr w:rsidR="00364637" w:rsidRPr="00364637" w14:paraId="5C853978" w14:textId="77777777" w:rsidTr="003D4907">
         <w:trPr>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8941" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="ECC13B"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+          <w:p w14:paraId="43F9AD96" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Puesto ocupados y vacantes (</w:t>
             </w:r>
@@ -27888,5129 +36353,5223 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>a 31/12/</w:t>
             </w:r>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>2020)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D4907" w:rsidRPr="00364637" w:rsidTr="003D4907">
+      <w:tr w:rsidR="003D4907" w:rsidRPr="00364637" w14:paraId="19406EC6" w14:textId="77777777" w:rsidTr="003D4907">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7DFA9299" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2828" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="10D6E7E7" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F8B4730" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1132" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D36ADBE" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="75B4196D" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00364637" w:rsidRPr="00364637" w:rsidTr="003D4907">
+      <w:tr w:rsidR="00364637" w:rsidRPr="00364637" w14:paraId="2DEF3AD5" w14:textId="77777777" w:rsidTr="003D4907">
         <w:trPr>
           <w:trHeight w:val="615"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5263" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFC000"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+          <w:p w14:paraId="57E6654A" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Denominación del puesto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFC000"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+          <w:p w14:paraId="3CC8AD09" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Ocupado</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1132" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFC000"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+          <w:p w14:paraId="79A31459" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Vacantes </w:t>
             </w:r>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:br/>
               <w:t>cubiertas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFC000"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="003D4907" w:rsidP="003D4907">
+          <w:p w14:paraId="0050919F" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="003D4907" w:rsidP="003D4907">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Régimen </w:t>
             </w:r>
             <w:r w:rsidR="00364637" w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>de provisión</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D4907" w:rsidRPr="00364637" w:rsidTr="003D4907">
+      <w:tr w:rsidR="003D4907" w:rsidRPr="00364637" w14:paraId="6905442C" w14:textId="77777777" w:rsidTr="003D4907">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5263" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="ECC13B"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+          <w:p w14:paraId="4DB0CE74" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>DIRECTOR GENERAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="12ED0E89" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1132" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B5361CE" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="38DBF2FA" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D4907" w:rsidRPr="00364637" w:rsidTr="003D4907">
+      <w:tr w:rsidR="003D4907" w:rsidRPr="00364637" w14:paraId="505DD041" w14:textId="77777777" w:rsidTr="003D4907">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A1546A5" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2828" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D43E8AD" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="614232A7" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1132" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="439E099C" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="20E37074" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00364637" w:rsidRPr="00364637" w:rsidTr="003D4907">
+      <w:tr w:rsidR="00364637" w:rsidRPr="00364637" w14:paraId="0E244A9D" w14:textId="77777777" w:rsidTr="003D4907">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="ECC13B"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+          <w:p w14:paraId="3A0B3DB5" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>I PERSONAL DIRECTIVO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2828" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C4B1867" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>JEFE/A DE SERVICIO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="47F4047B" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1132" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="775CAD16" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39690CFE" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D4907" w:rsidRPr="00364637" w:rsidTr="003D4907">
+      <w:tr w:rsidR="003D4907" w:rsidRPr="00364637" w14:paraId="68437A58" w14:textId="77777777" w:rsidTr="003D4907">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+          <w:p w14:paraId="214F1073" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2828" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7136D415" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>JEFE/A DE GRUPO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F730E55" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1132" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5BF9B183" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="151BD83E" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D4907" w:rsidRPr="00364637" w:rsidTr="003D4907">
+      <w:tr w:rsidR="003D4907" w:rsidRPr="00364637" w14:paraId="5E496768" w14:textId="77777777" w:rsidTr="003D4907">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+          <w:p w14:paraId="7FB9682B" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2828" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06DE3089" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>JEFE/A OFICINA TÉCNICA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="14F8B570" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1132" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="24554FF9" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="77E9C577" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D4907" w:rsidRPr="00364637" w:rsidTr="003D4907">
+      <w:tr w:rsidR="003D4907" w:rsidRPr="00364637" w14:paraId="6FF0FB17" w14:textId="77777777" w:rsidTr="003D4907">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4110E051" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2828" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3F7A4D9B" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="52000667" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1132" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6602881D" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A2CB38E" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00364637" w:rsidRPr="00364637" w:rsidTr="003D4907">
+      <w:tr w:rsidR="00364637" w:rsidRPr="00364637" w14:paraId="0E7044D1" w14:textId="77777777" w:rsidTr="003D4907">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="ECC13B"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+          <w:p w14:paraId="0ADD9D84" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>II PERSONAL TÉCNICO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2828" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="72F083AD" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>TÉCNICO SUPERIOR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0FF882EE" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1132" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4BC39A56" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A049FB9" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D4907" w:rsidRPr="00364637" w:rsidTr="003D4907">
+      <w:tr w:rsidR="003D4907" w:rsidRPr="00364637" w14:paraId="66D95FAC" w14:textId="77777777" w:rsidTr="003D4907">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+          <w:p w14:paraId="040CB9C8" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2828" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="773FD571" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>TÉCNICO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="66EC3B32" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1132" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0FA7E3C7" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="36DA1160" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D4907" w:rsidRPr="00364637" w:rsidTr="003D4907">
+      <w:tr w:rsidR="003D4907" w:rsidRPr="00364637" w14:paraId="3029766C" w14:textId="77777777" w:rsidTr="003D4907">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C38347C" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2828" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="53423B35" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2EE64901" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1132" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="538B82A7" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A2031F6" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00364637" w:rsidRPr="00364637" w:rsidTr="003D4907">
+      <w:tr w:rsidR="00364637" w:rsidRPr="00364637" w14:paraId="0FEAE528" w14:textId="77777777" w:rsidTr="003D4907">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="ECC13B"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+          <w:p w14:paraId="41B0CEB9" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>III PERSONAL DE MANDO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2828" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="36F75F9B" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>MANDO MOVIMIENTO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4B1B9353" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1132" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7BEFC512" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="38682F49" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D4907" w:rsidRPr="00364637" w:rsidTr="003D4907">
+      <w:tr w:rsidR="003D4907" w:rsidRPr="00364637" w14:paraId="5ED7764B" w14:textId="77777777" w:rsidTr="003D4907">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+          <w:p w14:paraId="4165D6A5" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2828" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7AE84ABC" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>MANDO DE TALLER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C88037C" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1132" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="48FA892F" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4E6DA172" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D4907" w:rsidRPr="00364637" w:rsidTr="003D4907">
+      <w:tr w:rsidR="003D4907" w:rsidRPr="00364637" w14:paraId="6D75DF3C" w14:textId="77777777" w:rsidTr="003D4907">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+          <w:p w14:paraId="0AE1F9F6" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2828" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A3EF643" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>MANDO DE ADMINISTRACIÓN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C7A1C09" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1132" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="73929235" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="58FFEEB8" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D4907" w:rsidRPr="00364637" w:rsidTr="003D4907">
+      <w:tr w:rsidR="003D4907" w:rsidRPr="00364637" w14:paraId="3FB4D43B" w14:textId="77777777" w:rsidTr="003D4907">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E01EB32" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2828" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0AA8B44F" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0519F7B2" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1132" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="50401598" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45894F52" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00364637" w:rsidRPr="00364637" w:rsidTr="003D4907">
+      <w:tr w:rsidR="00364637" w:rsidRPr="00364637" w14:paraId="3DEBC907" w14:textId="77777777" w:rsidTr="003D4907">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="ECC13B"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+          <w:p w14:paraId="173EB44D" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>IV PERSONAL DE OFICIO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2828" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5B97B1C8" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>CONDUCTOR/A-PERCEPTOR/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="658C2E41" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>569</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1132" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4DD76355" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5B0A870C" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D4907" w:rsidRPr="00364637" w:rsidTr="003D4907">
+      <w:tr w:rsidR="003D4907" w:rsidRPr="00364637" w14:paraId="4F167758" w14:textId="77777777" w:rsidTr="003D4907">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+          <w:p w14:paraId="198BDA14" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2828" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2539DE26" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>INSPECTOR/A DE CALIDAD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="380C2A14" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1132" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45B705AD" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="19619178" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D4907" w:rsidRPr="00364637" w:rsidTr="003D4907">
+      <w:tr w:rsidR="003D4907" w:rsidRPr="00364637" w14:paraId="3EABDE3A" w14:textId="77777777" w:rsidTr="003D4907">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+          <w:p w14:paraId="2BED4123" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2828" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="47E8B135" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>OFICIAL TALLER/ESPEC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="44E321C2" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1132" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5892F1B5" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="184F8B9E" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D4907" w:rsidRPr="00364637" w:rsidTr="003D4907">
+      <w:tr w:rsidR="003D4907" w:rsidRPr="00364637" w14:paraId="2C1961B9" w14:textId="77777777" w:rsidTr="003D4907">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+          <w:p w14:paraId="627928E4" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2828" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D229A27" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>AUXILIAR TALLER/ESPEC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1380B684" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1132" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4BE6B274" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C58F770" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D4907" w:rsidRPr="00364637" w:rsidTr="003D4907">
+      <w:tr w:rsidR="003D4907" w:rsidRPr="00364637" w14:paraId="765E25FB" w14:textId="77777777" w:rsidTr="003D4907">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+          <w:p w14:paraId="64C6CE8C" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2828" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39EEB09E" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>OFICIAL ADMIN/ESPEC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="14FA7C7C" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1132" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="688667C7" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0748291E" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D4907" w:rsidRPr="00364637" w:rsidTr="003D4907">
+      <w:tr w:rsidR="003D4907" w:rsidRPr="00364637" w14:paraId="1A5365FB" w14:textId="77777777" w:rsidTr="003D4907">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+          <w:p w14:paraId="14E41655" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2828" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D397002" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>AUXILIAR ADMIN/ESPEC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F8AA7E2" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1132" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35577AEB" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="78135FE9" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D4907" w:rsidRPr="00364637" w:rsidTr="003D4907">
+      <w:tr w:rsidR="003D4907" w:rsidRPr="00364637" w14:paraId="1A3FC81C" w14:textId="77777777" w:rsidTr="003D4907">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C7C1D3D" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2828" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="107A527A" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3FBAD754" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1132" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7DE39684" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F124077" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00364637" w:rsidRPr="00364637" w:rsidTr="003D4907">
+      <w:tr w:rsidR="00364637" w:rsidRPr="00364637" w14:paraId="388690A2" w14:textId="77777777" w:rsidTr="003D4907">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="ECC13B"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+          <w:p w14:paraId="1BEC9A76" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>A EXTINGUIR</w:t>
             </w:r>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:br/>
               <w:t>ACTA 10/10/18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2828" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5EEE74DC" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>JEFE EQUIPO-TALLER (PTO 4 ACTA 10/10/18)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D060D82" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1132" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C414283" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1EA19966" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D4907" w:rsidRPr="00364637" w:rsidTr="003D4907">
+      <w:tr w:rsidR="003D4907" w:rsidRPr="00364637" w14:paraId="3DE4BCAC" w14:textId="77777777" w:rsidTr="003D4907">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+          <w:p w14:paraId="1D6761A2" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2828" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="221941F8" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>JEFE/A OFICINA TÉCNICA (PTO 4 ACTA 10/10/18)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E0490D3" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1132" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5034BE4D" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="12756D09" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D4907" w:rsidRPr="00364637" w:rsidTr="003D4907">
+      <w:tr w:rsidR="003D4907" w:rsidRPr="00364637" w14:paraId="4967EAF1" w14:textId="77777777" w:rsidTr="003D4907">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+          <w:p w14:paraId="0B26FA7D" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2828" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="71644561" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>JEFE SECCIÓN (PTO 5 ACTA 10/10/18)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2EC68E61" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1132" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1250E7B2" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="44D563F1" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D4907" w:rsidRPr="00364637" w:rsidTr="003D4907">
+      <w:tr w:rsidR="003D4907" w:rsidRPr="00364637" w14:paraId="34E408E8" w14:textId="77777777" w:rsidTr="003D4907">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+          <w:p w14:paraId="32AD09F3" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2828" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3363866C" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>JEFE NEGOCIADO (PTO 4 ACTA 10/10/18)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C289A3B" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1132" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0CB1775E" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F3D11E4" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D4907" w:rsidRPr="00364637" w:rsidTr="003D4907">
+      <w:tr w:rsidR="003D4907" w:rsidRPr="00364637" w14:paraId="44357DEC" w14:textId="77777777" w:rsidTr="003D4907">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B368526" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2828" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="659EC69D" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="17365DA3" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1132" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1BB2FF92" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D035736" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00364637" w:rsidRPr="00364637" w:rsidTr="003D4907">
+      <w:tr w:rsidR="00364637" w:rsidRPr="00364637" w14:paraId="22C9057D" w14:textId="77777777" w:rsidTr="003D4907">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="ECC13B"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+          <w:p w14:paraId="532C8F44" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>TOTAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2828" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="ECC13B"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+          <w:p w14:paraId="6F80F6F2" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="418E9A8D" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364637">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>704</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1132" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="16CBD7C9" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2521F537" w14:textId="77777777" w:rsidR="00364637" w:rsidRPr="00364637" w:rsidRDefault="00364637" w:rsidP="00364637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="005E4058" w:rsidRPr="00F30EAF" w:rsidRDefault="005E4058" w:rsidP="005E4058">
+    <w:p w14:paraId="14E46354" w14:textId="77777777" w:rsidR="005E4058" w:rsidRPr="00F30EAF" w:rsidRDefault="005E4058" w:rsidP="005E4058">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00571F76" w:rsidRPr="00C50D9E" w:rsidRDefault="00571F76" w:rsidP="00571F76">
+    <w:p w14:paraId="18C35BF8" w14:textId="77777777" w:rsidR="00571F76" w:rsidRPr="00C50D9E" w:rsidRDefault="00571F76" w:rsidP="00571F76">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00571F76" w:rsidRPr="00571F76" w:rsidRDefault="00571F76" w:rsidP="00571F76">
+    <w:p w14:paraId="19ABF364" w14:textId="77777777" w:rsidR="00571F76" w:rsidRPr="00571F76" w:rsidRDefault="00571F76" w:rsidP="00571F76">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00571F76" w:rsidRPr="00571F76" w:rsidSect="00581F65">
-      <w:headerReference w:type="even" r:id="rId6"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId6"/>
+      <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00354C21" w:rsidRDefault="00354C21" w:rsidP="00417F2E">
+    <w:p w14:paraId="20D14342" w14:textId="77777777" w:rsidR="005F38D6" w:rsidRDefault="005F38D6" w:rsidP="00417F2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00354C21" w:rsidRDefault="00354C21" w:rsidP="00417F2E">
+    <w:p w14:paraId="10028177" w14:textId="77777777" w:rsidR="005F38D6" w:rsidRDefault="005F38D6" w:rsidP="00417F2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="A00002BF" w:usb1="68C7FCFB" w:usb2="00000010" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-[...10 lines deleted...]
-  <w:p w:rsidR="00417F2E" w:rsidRDefault="00417F2E">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="70C7966F" w14:textId="77777777" w:rsidR="00417F2E" w:rsidRDefault="00417F2E">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
     <w:r w:rsidRPr="00417F2E">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="es-ES"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0950BE2B" wp14:editId="799C3223">
           <wp:extent cx="5400040" cy="375058"/>
           <wp:effectExtent l="19050" t="0" r="0" b="0"/>
           <wp:docPr id="5" name="Imagen 5"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="guaguas_pie_din4.jpg"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5400040" cy="375058"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00354C21" w:rsidRDefault="00354C21" w:rsidP="00417F2E">
+    <w:p w14:paraId="3271757E" w14:textId="77777777" w:rsidR="005F38D6" w:rsidRDefault="005F38D6" w:rsidP="00417F2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00354C21" w:rsidRDefault="00354C21" w:rsidP="00417F2E">
+    <w:p w14:paraId="5408AE89" w14:textId="77777777" w:rsidR="005F38D6" w:rsidRDefault="005F38D6" w:rsidP="00417F2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-[...10 lines deleted...]
-  <w:p w:rsidR="00417F2E" w:rsidRDefault="00417F2E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1E6C073A" w14:textId="77777777" w:rsidR="00417F2E" w:rsidRDefault="00417F2E">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r w:rsidRPr="00417F2E">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="es-ES"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0">
-[...1 lines deleted...]
-          <wp:effectExtent l="19050" t="0" r="7620" b="0"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="137C1BFB" wp14:editId="63945C63">
+          <wp:extent cx="2085975" cy="579120"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="4" name="Imagen 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="guaguas_logo_cabecera_din4.jpg"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="2238563" cy="579120"/>
+                    <a:ext cx="2085975" cy="579120"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00417F2E" w:rsidRDefault="00417F2E">
-[...9 lines deleted...]
-  <w:p w:rsidR="00417F2E" w:rsidRDefault="00417F2E">
+  <w:p w14:paraId="315E0F04" w14:textId="77777777" w:rsidR="00417F2E" w:rsidRDefault="00417F2E">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:percent="148"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
-  <w:compat/>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+  </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00417F2E"/>
     <w:rsid w:val="00005849"/>
     <w:rsid w:val="00013EF3"/>
     <w:rsid w:val="0007087F"/>
     <w:rsid w:val="00077BB8"/>
     <w:rsid w:val="000B1029"/>
+    <w:rsid w:val="000B5A3D"/>
     <w:rsid w:val="000E7079"/>
     <w:rsid w:val="001B20D9"/>
     <w:rsid w:val="001E7921"/>
     <w:rsid w:val="00236BA1"/>
     <w:rsid w:val="00354C21"/>
     <w:rsid w:val="00364637"/>
     <w:rsid w:val="00377C7B"/>
     <w:rsid w:val="003D4907"/>
     <w:rsid w:val="00417F2E"/>
     <w:rsid w:val="004338F2"/>
+    <w:rsid w:val="00492E82"/>
     <w:rsid w:val="00521A51"/>
     <w:rsid w:val="00553F41"/>
     <w:rsid w:val="00571F76"/>
     <w:rsid w:val="00575B11"/>
     <w:rsid w:val="00581F65"/>
     <w:rsid w:val="005B690D"/>
+    <w:rsid w:val="005C710C"/>
     <w:rsid w:val="005E4058"/>
+    <w:rsid w:val="005F38D6"/>
     <w:rsid w:val="005F5C4D"/>
     <w:rsid w:val="006170EE"/>
     <w:rsid w:val="00626D76"/>
     <w:rsid w:val="0063739D"/>
     <w:rsid w:val="006F575C"/>
     <w:rsid w:val="00707C1B"/>
     <w:rsid w:val="00716255"/>
     <w:rsid w:val="007314B3"/>
     <w:rsid w:val="00784D22"/>
     <w:rsid w:val="00801205"/>
     <w:rsid w:val="008322E1"/>
     <w:rsid w:val="008323CE"/>
     <w:rsid w:val="0084110E"/>
+    <w:rsid w:val="0085414F"/>
     <w:rsid w:val="008E10B9"/>
     <w:rsid w:val="008E344B"/>
     <w:rsid w:val="008F7278"/>
     <w:rsid w:val="00915590"/>
+    <w:rsid w:val="00960697"/>
     <w:rsid w:val="0097783F"/>
     <w:rsid w:val="009B26F2"/>
     <w:rsid w:val="00A178ED"/>
     <w:rsid w:val="00A77DD4"/>
     <w:rsid w:val="00A8592E"/>
+    <w:rsid w:val="00B36BC9"/>
+    <w:rsid w:val="00B50659"/>
     <w:rsid w:val="00B85CC0"/>
     <w:rsid w:val="00BC2E8F"/>
     <w:rsid w:val="00BD7F06"/>
     <w:rsid w:val="00C50D9E"/>
     <w:rsid w:val="00C524DE"/>
     <w:rsid w:val="00C61531"/>
     <w:rsid w:val="00CA5E4F"/>
     <w:rsid w:val="00CE5F40"/>
     <w:rsid w:val="00CF4400"/>
     <w:rsid w:val="00D507E8"/>
     <w:rsid w:val="00D873BD"/>
     <w:rsid w:val="00DA1AF0"/>
     <w:rsid w:val="00DD3654"/>
     <w:rsid w:val="00DE524F"/>
     <w:rsid w:val="00DF15F8"/>
     <w:rsid w:val="00DF1DFE"/>
     <w:rsid w:val="00E331DC"/>
     <w:rsid w:val="00F26F85"/>
     <w:rsid w:val="00F30EAF"/>
     <w:rsid w:val="00F4621F"/>
     <w:rsid w:val="00FA6D89"/>
     <w:rsid w:val="00FB1114"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="off"/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="3FC5BA3A"/>
+  <w15:docId w15:val="{B7060D57-3C51-453B-B6A2-410847448884}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00581F65"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo1Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00DD3654"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Encabezado">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EncabezadoCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00417F2E"/>
     <w:pPr>
@@ -33080,51 +41639,51 @@
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
     <w:name w:val="Título 1 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Ttulo1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00DD3654"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="76755402">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="240331356">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -33192,58 +41751,58 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1718818455">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -33488,58 +42047,58 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>6305</Characters>
+  <Pages>9</Pages>
+  <Words>1474</Words>
+  <Characters>8107</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>52</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>67</Lines>
+  <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7437</CharactersWithSpaces>
+  <CharactersWithSpaces>9562</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>German</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>