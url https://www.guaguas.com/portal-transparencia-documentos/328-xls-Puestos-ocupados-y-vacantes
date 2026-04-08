--- v0 (2025-10-18)
+++ v1 (2026-04-08)
@@ -1,81 +1,104 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\clea.chartier\Desktop\GyDP 2026\4.1 Puestos ocupados y vacantes\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DB840594-684B-4334-83F0-DDAF3D5D68BB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="32760" yWindow="32760" windowWidth="28800" windowHeight="11985"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Puestos_ocupados_y_vacantes2024" sheetId="5" r:id="rId1"/>
-[...3 lines deleted...]
-    <sheet name="Puestos_ocupados_y_vacantes2020" sheetId="4" r:id="rId5"/>
+    <sheet name="Puestos_ocupados_y_vacantes2025" sheetId="6" r:id="rId1"/>
+    <sheet name="Puestos_ocupados_y_vacantes2024" sheetId="5" r:id="rId2"/>
+    <sheet name="Puestos_ocupados_y_vacantes2023" sheetId="1" r:id="rId3"/>
+    <sheet name="Puestos_ocupados_y_vacantes2022" sheetId="2" r:id="rId4"/>
+    <sheet name="Puestos_ocupados_y_vacantes2021" sheetId="3" r:id="rId5"/>
+    <sheet name="Puestos_ocupados_y_vacantes2020" sheetId="4" r:id="rId6"/>
   </sheets>
-  <calcPr calcId="977461"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="I29" i="6" l="1"/>
+  <c r="C29" i="6"/>
   <c r="I29" i="5"/>
-  <c r="C29"/>
+  <c r="C29" i="5"/>
   <c r="C29" i="4"/>
   <c r="C29" i="3"/>
   <c r="C29" i="2"/>
   <c r="I29" i="1"/>
-  <c r="C29"/>
+  <c r="C29" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="348" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="447" uniqueCount="48">
   <si>
     <t>Puesto ocupados y vacantes (a 30/06/23)</t>
   </si>
   <si>
     <t>Puesto ocupados y vacantes (a 31/12/23)</t>
   </si>
   <si>
     <t>Denominación del puesto</t>
   </si>
   <si>
     <t>Ocupado</t>
   </si>
   <si>
     <t xml:space="preserve">Vacantes 
 cubiertas </t>
   </si>
   <si>
     <t>Régimen de 
 provisión</t>
   </si>
   <si>
     <t>Régimen de
  provisión</t>
   </si>
   <si>
@@ -178,60 +201,66 @@
   </si>
   <si>
     <t>JEFE/A OFICINA TÉCNICA (PTO 4 ACTA 10/10/18)</t>
   </si>
   <si>
     <t>JEFE SECCIÓN (PTO 5 ACTA 10/10/18)</t>
   </si>
   <si>
     <t>JEFE NEGOCIADO (PTO 4 ACTA 10/10/18)</t>
   </si>
   <si>
     <t>Puesto ocupados y vacantes (2021)</t>
   </si>
   <si>
     <t>Puesto ocupados y vacantes (2020)</t>
   </si>
   <si>
     <t>Régimen 
 de provisión</t>
   </si>
   <si>
     <t>Puesto ocupados y vacantes (a 30/06/24)</t>
   </si>
   <si>
     <t>Puesto ocupados y vacantes (a 31/12/24)</t>
+  </si>
+  <si>
+    <t>Puesto ocupados y vacantes (a 31/12/25)</t>
+  </si>
+  <si>
+    <t>Puesto ocupados y vacantes (a 30/06/25)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
-    <numFmt numFmtId="166" formatCode="&quot; &quot;#,##0.00&quot;   &quot;;&quot;-&quot;#,##0.00&quot;   &quot;;&quot; -&quot;00&quot;   &quot;;&quot; &quot;@&quot; &quot;"/>
+    <numFmt numFmtId="164" formatCode="&quot; &quot;#,##0.00&quot;   &quot;;&quot;-&quot;#,##0.00&quot;   &quot;;&quot; -&quot;00&quot;   &quot;;&quot; &quot;@&quot; &quot;"/>
   </numFmts>
-  <fonts count="7">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -500,51 +529,51 @@
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyBorder="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="34">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
@@ -570,207 +599,217 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyProtection="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="7">
-    <cellStyle name="Millares 2" xfId="1"/>
+    <cellStyle name="Millares 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0" customBuiltin="1"/>
-    <cellStyle name="Normal 2" xfId="2"/>
-[...3 lines deleted...]
-    <cellStyle name="Normal 3 3" xfId="6"/>
+    <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Normal 2 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Normal 2 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="Normal 3 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="Normal 3 3" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -899,2785 +938,3502 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F9D4264B-85BF-45AA-8DC2-608A3EC651C1}">
   <dimension ref="A1:K32"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="N27" sqref="N27"/>
+      <selection activeCell="N10" sqref="N10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="23" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="27.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="11.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="9.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.42578125" customWidth="1"/>
     <col min="7" max="7" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="27.85546875" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="8.85546875" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="9.140625" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="11.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="16.5" thickBot="1">
-[...15 lines deleted...]
-    <row r="2" spans="1:11" ht="15.75" thickBot="1">
+    <row r="1" spans="1:11" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="29" t="s">
+        <v>47</v>
+      </c>
+      <c r="B1" s="29"/>
+      <c r="C1" s="29"/>
+      <c r="D1" s="29"/>
+      <c r="E1" s="29"/>
+      <c r="G1" s="29" t="s">
+        <v>46</v>
+      </c>
+      <c r="H1" s="29"/>
+      <c r="I1" s="29"/>
+      <c r="J1" s="29"/>
+      <c r="K1" s="29"/>
+    </row>
+    <row r="2" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="I2" s="1"/>
     </row>
-    <row r="3" spans="1:11" ht="30.75" thickBot="1">
-      <c r="A3" s="32" t="s">
+    <row r="3" spans="1:11" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="30" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="32"/>
+      <c r="B3" s="30"/>
       <c r="C3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="32" t="s">
+      <c r="G3" s="30" t="s">
         <v>2</v>
       </c>
-      <c r="H3" s="32"/>
+      <c r="H3" s="30"/>
       <c r="I3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="J3" s="3" t="s">
         <v>4</v>
       </c>
       <c r="K3" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="4" spans="1:11" ht="15.75" thickBot="1">
-      <c r="A4" s="33" t="s">
+    <row r="4" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="31" t="s">
         <v>7</v>
       </c>
-      <c r="B4" s="33"/>
+      <c r="B4" s="31"/>
       <c r="C4" s="4">
         <v>1</v>
       </c>
       <c r="D4" s="5">
         <v>0</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="G4" s="33" t="s">
+      <c r="G4" s="31" t="s">
         <v>7</v>
       </c>
-      <c r="H4" s="33"/>
+      <c r="H4" s="31"/>
       <c r="I4" s="4">
         <v>1</v>
       </c>
       <c r="J4" s="5">
         <v>0</v>
       </c>
       <c r="K4" s="6" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:11" ht="15.75" thickBot="1">
+    <row r="5" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="D5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
     </row>
-    <row r="6" spans="1:11" ht="15.75" thickBot="1">
-      <c r="A6" s="29" t="s">
+    <row r="6" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="32" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="8">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D6" s="8">
         <v>0</v>
       </c>
       <c r="E6" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="G6" s="29" t="s">
+      <c r="G6" s="32" t="s">
         <v>9</v>
       </c>
       <c r="H6" s="7" t="s">
         <v>10</v>
       </c>
       <c r="I6" s="8">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J6" s="8">
         <v>0</v>
       </c>
       <c r="K6" s="9" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="7" spans="1:11" ht="15.75" thickBot="1">
-      <c r="A7" s="29"/>
+    <row r="7" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="32"/>
       <c r="B7" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="11">
         <v>3</v>
       </c>
       <c r="D7" s="11">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E7" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="G7" s="29"/>
+      <c r="G7" s="32"/>
       <c r="H7" s="10" t="s">
         <v>11</v>
       </c>
       <c r="I7" s="11">
         <v>3</v>
       </c>
       <c r="J7" s="11">
         <v>0</v>
       </c>
       <c r="K7" s="12" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="8" spans="1:11" ht="15.75" thickBot="1">
-      <c r="A8" s="29"/>
+    <row r="8" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="32"/>
       <c r="B8" s="13" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="14">
         <v>5</v>
       </c>
       <c r="D8" s="14">
         <v>0</v>
       </c>
       <c r="E8" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="G8" s="29"/>
+      <c r="G8" s="32"/>
       <c r="H8" s="13" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="14">
         <v>5</v>
       </c>
       <c r="J8" s="14">
         <v>0</v>
       </c>
       <c r="K8" s="15" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="9" spans="1:11" ht="15.75" thickBot="1">
+    <row r="9" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="16"/>
       <c r="B9" s="17"/>
       <c r="D9" s="1"/>
       <c r="G9" s="16"/>
       <c r="H9" s="17"/>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
     </row>
-    <row r="10" spans="1:11" ht="15.75" thickBot="1">
-      <c r="A10" s="29" t="s">
+    <row r="10" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="32" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="8">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="D10" s="8">
         <v>3</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="G10" s="29" t="s">
+      <c r="G10" s="32" t="s">
         <v>13</v>
       </c>
       <c r="H10" s="7" t="s">
         <v>14</v>
       </c>
       <c r="I10" s="8">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="J10" s="8">
         <v>1</v>
       </c>
       <c r="K10" s="9" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="11" spans="1:11" ht="15.75" thickBot="1">
-      <c r="A11" s="29"/>
+    <row r="11" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="32"/>
       <c r="B11" s="13" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="14">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="D11" s="14">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E11" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="G11" s="29"/>
+      <c r="G11" s="32"/>
       <c r="H11" s="13" t="s">
         <v>15</v>
       </c>
       <c r="I11" s="14">
         <v>3</v>
       </c>
       <c r="J11" s="14">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K11" s="15" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="12" spans="1:11" ht="15.75" thickBot="1">
+    <row r="12" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="16"/>
       <c r="B12" s="17"/>
       <c r="D12" s="1"/>
       <c r="G12" s="16"/>
       <c r="H12" s="17"/>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
     </row>
-    <row r="13" spans="1:11" ht="15.75" thickBot="1">
-      <c r="A13" s="29" t="s">
+    <row r="13" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="32" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="8">
         <v>26</v>
       </c>
       <c r="D13" s="8">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="G13" s="29" t="s">
+      <c r="G13" s="32" t="s">
         <v>16</v>
       </c>
       <c r="H13" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I13" s="8">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="J13" s="8">
         <v>0</v>
       </c>
       <c r="K13" s="9" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="14" spans="1:11" ht="15.75" thickBot="1">
-      <c r="A14" s="29"/>
+    <row r="14" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="32"/>
       <c r="B14" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="11">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D14" s="11">
         <v>0</v>
       </c>
       <c r="E14" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="G14" s="29"/>
+      <c r="G14" s="32"/>
       <c r="H14" s="10" t="s">
         <v>18</v>
       </c>
       <c r="I14" s="11">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="J14" s="11">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="K14" s="12" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="15" spans="1:11" ht="15.75" thickBot="1">
-      <c r="A15" s="29"/>
+    <row r="15" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="32"/>
       <c r="B15" s="13" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="14">
         <v>5</v>
       </c>
       <c r="D15" s="14">
         <v>0</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="G15" s="29"/>
+      <c r="G15" s="32"/>
       <c r="H15" s="13" t="s">
         <v>19</v>
       </c>
       <c r="I15" s="14">
         <v>5</v>
       </c>
       <c r="J15" s="14">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="K15" s="15" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="16" spans="1:11" ht="15.75" thickBot="1">
+    <row r="16" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A16" s="16"/>
       <c r="B16" s="17"/>
       <c r="D16" s="1"/>
       <c r="G16" s="16"/>
       <c r="H16" s="17"/>
       <c r="I16" s="1"/>
       <c r="J16" s="1"/>
     </row>
-    <row r="17" spans="1:11" ht="15.75" thickBot="1">
-      <c r="A17" s="29" t="s">
+    <row r="17" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="32" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="8">
-        <v>626</v>
+        <v>693</v>
       </c>
       <c r="D17" s="8">
-        <v>0</v>
+        <v>53</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="G17" s="29" t="s">
+      <c r="G17" s="32" t="s">
         <v>20</v>
       </c>
       <c r="H17" s="7" t="s">
         <v>21</v>
       </c>
       <c r="I17" s="8">
-        <v>681</v>
+        <v>705</v>
       </c>
       <c r="J17" s="8">
-        <v>83</v>
+        <v>25</v>
       </c>
       <c r="K17" s="9" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="18" spans="1:11" ht="15.75" thickBot="1">
-      <c r="A18" s="29"/>
+    <row r="18" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="32"/>
       <c r="B18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="11">
         <v>0</v>
       </c>
       <c r="D18" s="11">
         <v>0</v>
       </c>
       <c r="E18" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="G18" s="29"/>
+      <c r="G18" s="32"/>
       <c r="H18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="I18" s="11">
         <v>0</v>
       </c>
       <c r="J18" s="11">
         <v>0</v>
       </c>
       <c r="K18" s="12" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="19" spans="1:11" ht="15.75" thickBot="1">
-      <c r="A19" s="29"/>
+    <row r="19" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="32"/>
       <c r="B19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="C19" s="11">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D19" s="11">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="E19" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="G19" s="29"/>
+      <c r="G19" s="32"/>
       <c r="H19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="I19" s="11">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="J19" s="11">
         <v>0</v>
       </c>
       <c r="K19" s="12" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="20" spans="1:11" ht="15.75" thickBot="1">
-      <c r="A20" s="29"/>
+    <row r="20" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="32"/>
       <c r="B20" s="10" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="11">
         <v>0</v>
       </c>
       <c r="D20" s="11">
         <v>0</v>
       </c>
       <c r="E20" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="G20" s="29"/>
+      <c r="G20" s="32"/>
       <c r="H20" s="10" t="s">
         <v>24</v>
       </c>
       <c r="I20" s="11">
         <v>0</v>
       </c>
       <c r="J20" s="11">
         <v>0</v>
       </c>
       <c r="K20" s="12" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="21" spans="1:11" ht="15.75" thickBot="1">
-      <c r="A21" s="29"/>
+    <row r="21" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="32"/>
       <c r="B21" s="10" t="s">
         <v>25</v>
       </c>
       <c r="C21" s="11">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D21" s="11">
         <v>0</v>
       </c>
       <c r="E21" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="G21" s="29"/>
+      <c r="G21" s="32"/>
       <c r="H21" s="10" t="s">
         <v>25</v>
       </c>
       <c r="I21" s="11">
         <v>14</v>
       </c>
       <c r="J21" s="11">
         <v>0</v>
       </c>
       <c r="K21" s="12" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="22" spans="1:11" ht="15.75" thickBot="1">
-      <c r="A22" s="29"/>
+    <row r="22" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="32"/>
       <c r="B22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="14">
         <v>0</v>
       </c>
       <c r="D22" s="14">
         <v>0</v>
       </c>
       <c r="E22" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="G22" s="29"/>
+      <c r="G22" s="32"/>
       <c r="H22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I22" s="14">
         <v>0</v>
       </c>
       <c r="J22" s="14">
         <v>0</v>
       </c>
       <c r="K22" s="15" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="23" spans="1:11" ht="15.75" thickBot="1">
+    <row r="23" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A23" s="16"/>
       <c r="D23" s="1"/>
       <c r="G23" s="16"/>
       <c r="I23" s="1"/>
       <c r="J23" s="1"/>
     </row>
-    <row r="24" spans="1:11" ht="36" customHeight="1" thickBot="1">
-      <c r="A24" s="30" t="s">
+    <row r="24" spans="1:11" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="33" t="s">
         <v>27</v>
       </c>
       <c r="B24" s="18" t="s">
         <v>28</v>
       </c>
       <c r="C24" s="8">
         <v>1</v>
       </c>
       <c r="D24" s="8">
         <v>0</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="G24" s="30" t="s">
+      <c r="G24" s="33" t="s">
         <v>27</v>
       </c>
       <c r="H24" s="18" t="s">
         <v>28</v>
       </c>
       <c r="I24" s="8">
         <v>1</v>
       </c>
       <c r="J24" s="8">
         <v>0</v>
       </c>
       <c r="K24" s="9" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="25" spans="1:11" ht="30.75" thickBot="1">
-      <c r="A25" s="30"/>
+    <row r="25" spans="1:11" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="33"/>
       <c r="B25" s="19" t="s">
         <v>29</v>
       </c>
       <c r="C25" s="11">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D25" s="11">
         <v>0</v>
       </c>
       <c r="E25" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="G25" s="30"/>
+      <c r="G25" s="33"/>
       <c r="H25" s="19" t="s">
         <v>29</v>
       </c>
       <c r="I25" s="11">
         <v>1</v>
       </c>
       <c r="J25" s="11">
         <v>0</v>
       </c>
       <c r="K25" s="12" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="26" spans="1:11" ht="30.75" thickBot="1">
-      <c r="A26" s="30"/>
+    <row r="26" spans="1:11" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="33"/>
       <c r="B26" s="19" t="s">
         <v>30</v>
       </c>
       <c r="C26" s="11">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="D26" s="11">
         <v>0</v>
       </c>
       <c r="E26" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="G26" s="30"/>
+      <c r="G26" s="33"/>
       <c r="H26" s="19" t="s">
         <v>30</v>
       </c>
       <c r="I26" s="11">
         <v>7</v>
       </c>
       <c r="J26" s="11">
         <v>0</v>
       </c>
       <c r="K26" s="12" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="27" spans="1:11" ht="30.75" thickBot="1">
-      <c r="A27" s="30"/>
+    <row r="27" spans="1:11" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="33"/>
       <c r="B27" s="20" t="s">
         <v>31</v>
       </c>
       <c r="C27" s="14">
         <v>4</v>
       </c>
       <c r="D27" s="14">
         <v>0</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="G27" s="30"/>
+      <c r="G27" s="33"/>
       <c r="H27" s="20" t="s">
         <v>31</v>
       </c>
       <c r="I27" s="14">
         <v>4</v>
       </c>
       <c r="J27" s="14">
         <v>0</v>
       </c>
       <c r="K27" s="15" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="28" spans="1:11" ht="15.75" thickBot="1">
+    <row r="28" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="I28" s="1"/>
     </row>
-    <row r="29" spans="1:11" ht="15.75" thickBot="1">
+    <row r="29" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="21" t="s">
         <v>32</v>
       </c>
       <c r="B29" s="22"/>
       <c r="C29" s="23">
         <f>SUM(C4:C27)</f>
-        <v>765</v>
+        <v>838</v>
       </c>
       <c r="G29" s="21" t="s">
         <v>32</v>
       </c>
       <c r="H29" s="22"/>
       <c r="I29" s="23">
         <f>SUM(I4:I27)</f>
-        <v>814</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:11">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A30" s="24"/>
       <c r="B30" s="25"/>
     </row>
-    <row r="32" spans="1:11">
+    <row r="32" spans="1:11" x14ac:dyDescent="0.25">
       <c r="B32" s="25" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="16">
-    <mergeCell ref="A1:E1"/>
-[...4 lines deleted...]
-    <mergeCell ref="G4:H4"/>
     <mergeCell ref="A17:A22"/>
     <mergeCell ref="G17:G22"/>
     <mergeCell ref="A24:A27"/>
     <mergeCell ref="G24:G27"/>
     <mergeCell ref="A6:A8"/>
     <mergeCell ref="G6:G8"/>
     <mergeCell ref="A10:A11"/>
     <mergeCell ref="G10:G11"/>
     <mergeCell ref="A13:A15"/>
     <mergeCell ref="G13:G15"/>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="G1:K1"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="G3:H3"/>
+    <mergeCell ref="A4:B4"/>
+    <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <pageSetup paperSize="0" fitToWidth="0" fitToHeight="0" orientation="portrait" horizontalDpi="0" verticalDpi="0" copies="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:K32"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="I8" sqref="I8"/>
+    <sheetView showGridLines="0" topLeftCell="A5" workbookViewId="0">
+      <selection activeCell="N27" sqref="N27"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="23" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="27.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="11.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="9.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.42578125" customWidth="1"/>
     <col min="7" max="7" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="27.85546875" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="8.85546875" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="9.140625" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="11.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="16.5" thickBot="1">
-[...15 lines deleted...]
-    <row r="2" spans="1:11" ht="15.75" thickBot="1">
+    <row r="1" spans="1:11" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="29" t="s">
+        <v>44</v>
+      </c>
+      <c r="B1" s="29"/>
+      <c r="C1" s="29"/>
+      <c r="D1" s="29"/>
+      <c r="E1" s="29"/>
+      <c r="G1" s="29" t="s">
+        <v>45</v>
+      </c>
+      <c r="H1" s="29"/>
+      <c r="I1" s="29"/>
+      <c r="J1" s="29"/>
+      <c r="K1" s="29"/>
+    </row>
+    <row r="2" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="I2" s="1"/>
     </row>
-    <row r="3" spans="1:11" ht="30.75" thickBot="1">
-      <c r="A3" s="32" t="s">
+    <row r="3" spans="1:11" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="30" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="32"/>
+      <c r="B3" s="30"/>
       <c r="C3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="32" t="s">
+      <c r="G3" s="30" t="s">
         <v>2</v>
       </c>
-      <c r="H3" s="32"/>
+      <c r="H3" s="30"/>
       <c r="I3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="J3" s="3" t="s">
         <v>4</v>
       </c>
       <c r="K3" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="4" spans="1:11" ht="15.75" thickBot="1">
-      <c r="A4" s="33" t="s">
+    <row r="4" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="31" t="s">
         <v>7</v>
       </c>
-      <c r="B4" s="33"/>
+      <c r="B4" s="31"/>
       <c r="C4" s="4">
         <v>1</v>
       </c>
       <c r="D4" s="5">
         <v>0</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="G4" s="33" t="s">
+      <c r="G4" s="31" t="s">
         <v>7</v>
       </c>
-      <c r="H4" s="33"/>
+      <c r="H4" s="31"/>
       <c r="I4" s="4">
         <v>1</v>
       </c>
       <c r="J4" s="5">
         <v>0</v>
       </c>
       <c r="K4" s="6" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:11" ht="15.75" thickBot="1">
+    <row r="5" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="D5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
     </row>
-    <row r="6" spans="1:11" ht="15.75" thickBot="1">
-      <c r="A6" s="29" t="s">
+    <row r="6" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="32" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="8">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D6" s="8">
         <v>0</v>
       </c>
       <c r="E6" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="G6" s="29" t="s">
+      <c r="G6" s="32" t="s">
         <v>9</v>
       </c>
       <c r="H6" s="7" t="s">
         <v>10</v>
       </c>
       <c r="I6" s="8">
         <v>12</v>
       </c>
       <c r="J6" s="8">
         <v>0</v>
       </c>
       <c r="K6" s="9" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="7" spans="1:11" ht="15.75" thickBot="1">
-      <c r="A7" s="29"/>
+    <row r="7" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="32"/>
       <c r="B7" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="11">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D7" s="11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E7" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="G7" s="29"/>
+      <c r="G7" s="32"/>
       <c r="H7" s="10" t="s">
         <v>11</v>
       </c>
       <c r="I7" s="11">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J7" s="11">
         <v>0</v>
       </c>
       <c r="K7" s="12" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="8" spans="1:11" ht="15.75" thickBot="1">
-      <c r="A8" s="29"/>
+    <row r="8" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="32"/>
       <c r="B8" s="13" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="14">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D8" s="14">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E8" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="G8" s="29"/>
+      <c r="G8" s="32"/>
       <c r="H8" s="13" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="14">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="J8" s="14">
         <v>0</v>
       </c>
       <c r="K8" s="15" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="9" spans="1:11" ht="15.75" thickBot="1">
+    <row r="9" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="16"/>
       <c r="B9" s="17"/>
       <c r="D9" s="1"/>
       <c r="G9" s="16"/>
       <c r="H9" s="17"/>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
     </row>
-    <row r="10" spans="1:11" ht="15.75" thickBot="1">
-      <c r="A10" s="29" t="s">
+    <row r="10" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="32" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="8">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D10" s="8">
         <v>3</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="G10" s="29" t="s">
+      <c r="G10" s="32" t="s">
         <v>13</v>
       </c>
       <c r="H10" s="7" t="s">
         <v>14</v>
       </c>
       <c r="I10" s="8">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="J10" s="8">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K10" s="9" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="11" spans="1:11" ht="15.75" thickBot="1">
-      <c r="A11" s="29"/>
+    <row r="11" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="32"/>
       <c r="B11" s="13" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="14">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="D11" s="14">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E11" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="G11" s="29"/>
+      <c r="G11" s="32"/>
       <c r="H11" s="13" t="s">
         <v>15</v>
       </c>
       <c r="I11" s="14">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="J11" s="14">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K11" s="15" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="12" spans="1:11" ht="15.75" thickBot="1">
+    <row r="12" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="16"/>
       <c r="B12" s="17"/>
       <c r="D12" s="1"/>
       <c r="G12" s="16"/>
       <c r="H12" s="17"/>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
     </row>
-    <row r="13" spans="1:11" ht="15.75" thickBot="1">
-      <c r="A13" s="29" t="s">
+    <row r="13" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="32" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="8">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D13" s="8">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="G13" s="29" t="s">
+      <c r="G13" s="32" t="s">
         <v>16</v>
       </c>
       <c r="H13" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I13" s="8">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="J13" s="8">
         <v>0</v>
       </c>
       <c r="K13" s="9" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="14" spans="1:11" ht="15.75" thickBot="1">
-      <c r="A14" s="29"/>
+    <row r="14" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="32"/>
       <c r="B14" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="11">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D14" s="11">
         <v>0</v>
       </c>
       <c r="E14" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="G14" s="29"/>
+      <c r="G14" s="32"/>
       <c r="H14" s="10" t="s">
         <v>18</v>
       </c>
       <c r="I14" s="11">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="J14" s="11">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="K14" s="12" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="15" spans="1:11" ht="15.75" thickBot="1">
-      <c r="A15" s="29"/>
+    <row r="15" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="32"/>
       <c r="B15" s="13" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="14">
         <v>5</v>
       </c>
       <c r="D15" s="14">
         <v>0</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="G15" s="29"/>
+      <c r="G15" s="32"/>
       <c r="H15" s="13" t="s">
         <v>19</v>
       </c>
       <c r="I15" s="14">
         <v>5</v>
       </c>
       <c r="J15" s="14">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="K15" s="15" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="16" spans="1:11" ht="15.75" thickBot="1">
+    <row r="16" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A16" s="16"/>
       <c r="B16" s="17"/>
       <c r="D16" s="1"/>
       <c r="G16" s="16"/>
       <c r="H16" s="17"/>
       <c r="I16" s="1"/>
       <c r="J16" s="1"/>
     </row>
-    <row r="17" spans="1:11" ht="15.75" thickBot="1">
-      <c r="A17" s="29" t="s">
+    <row r="17" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="32" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="8">
-        <v>615</v>
+        <v>626</v>
       </c>
       <c r="D17" s="8">
-        <v>36</v>
+        <v>0</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="G17" s="29" t="s">
+      <c r="G17" s="32" t="s">
         <v>20</v>
       </c>
       <c r="H17" s="7" t="s">
         <v>21</v>
       </c>
       <c r="I17" s="8">
-        <v>636</v>
+        <v>681</v>
       </c>
       <c r="J17" s="8">
-        <v>35</v>
+        <v>83</v>
       </c>
       <c r="K17" s="9" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="18" spans="1:11" ht="15.75" thickBot="1">
-      <c r="A18" s="29"/>
+    <row r="18" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="32"/>
       <c r="B18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="11">
         <v>0</v>
       </c>
       <c r="D18" s="11">
         <v>0</v>
       </c>
       <c r="E18" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="G18" s="29"/>
+      <c r="G18" s="32"/>
       <c r="H18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="I18" s="11">
         <v>0</v>
       </c>
       <c r="J18" s="11">
         <v>0</v>
       </c>
       <c r="K18" s="12" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="19" spans="1:11" ht="15.75" thickBot="1">
-      <c r="A19" s="29"/>
+    <row r="19" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="32"/>
       <c r="B19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="C19" s="11">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="D19" s="11">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="E19" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="G19" s="29"/>
+      <c r="G19" s="32"/>
       <c r="H19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="I19" s="11">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="J19" s="11">
         <v>0</v>
       </c>
       <c r="K19" s="12" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="20" spans="1:11" ht="15.75" thickBot="1">
-      <c r="A20" s="29"/>
+    <row r="20" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="32"/>
       <c r="B20" s="10" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="11">
         <v>0</v>
       </c>
       <c r="D20" s="11">
         <v>0</v>
       </c>
       <c r="E20" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="G20" s="29"/>
+      <c r="G20" s="32"/>
       <c r="H20" s="10" t="s">
         <v>24</v>
       </c>
       <c r="I20" s="11">
         <v>0</v>
       </c>
       <c r="J20" s="11">
         <v>0</v>
       </c>
       <c r="K20" s="12" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="21" spans="1:11" ht="15.75" thickBot="1">
-      <c r="A21" s="29"/>
+    <row r="21" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="32"/>
       <c r="B21" s="10" t="s">
         <v>25</v>
       </c>
       <c r="C21" s="11">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D21" s="11">
         <v>0</v>
       </c>
       <c r="E21" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="G21" s="29"/>
+      <c r="G21" s="32"/>
       <c r="H21" s="10" t="s">
         <v>25</v>
       </c>
       <c r="I21" s="11">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="J21" s="11">
         <v>0</v>
       </c>
       <c r="K21" s="12" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="22" spans="1:11" ht="15.75" thickBot="1">
-      <c r="A22" s="29"/>
+    <row r="22" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="32"/>
       <c r="B22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="14">
         <v>0</v>
       </c>
       <c r="D22" s="14">
         <v>0</v>
       </c>
       <c r="E22" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="G22" s="29"/>
+      <c r="G22" s="32"/>
       <c r="H22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I22" s="14">
         <v>0</v>
       </c>
       <c r="J22" s="14">
         <v>0</v>
       </c>
       <c r="K22" s="15" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="23" spans="1:11" ht="15.75" thickBot="1">
+    <row r="23" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A23" s="16"/>
       <c r="D23" s="1"/>
       <c r="G23" s="16"/>
       <c r="I23" s="1"/>
       <c r="J23" s="1"/>
     </row>
-    <row r="24" spans="1:11" ht="36" customHeight="1" thickBot="1">
-      <c r="A24" s="30" t="s">
+    <row r="24" spans="1:11" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="33" t="s">
         <v>27</v>
       </c>
       <c r="B24" s="18" t="s">
         <v>28</v>
       </c>
       <c r="C24" s="8">
         <v>1</v>
       </c>
       <c r="D24" s="8">
         <v>0</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="G24" s="30" t="s">
+      <c r="G24" s="33" t="s">
         <v>27</v>
       </c>
       <c r="H24" s="18" t="s">
         <v>28</v>
       </c>
       <c r="I24" s="8">
         <v>1</v>
       </c>
       <c r="J24" s="8">
         <v>0</v>
       </c>
       <c r="K24" s="9" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="25" spans="1:11" ht="30.75" thickBot="1">
-      <c r="A25" s="30"/>
+    <row r="25" spans="1:11" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="33"/>
       <c r="B25" s="19" t="s">
         <v>29</v>
       </c>
       <c r="C25" s="11">
         <v>2</v>
       </c>
       <c r="D25" s="11">
         <v>0</v>
       </c>
       <c r="E25" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="G25" s="30"/>
+      <c r="G25" s="33"/>
       <c r="H25" s="19" t="s">
         <v>29</v>
       </c>
       <c r="I25" s="11">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J25" s="11">
         <v>0</v>
       </c>
       <c r="K25" s="12" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="26" spans="1:11" ht="30.75" thickBot="1">
-      <c r="A26" s="30"/>
+    <row r="26" spans="1:11" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="33"/>
       <c r="B26" s="19" t="s">
         <v>30</v>
       </c>
       <c r="C26" s="11">
         <v>8</v>
       </c>
       <c r="D26" s="11">
         <v>0</v>
       </c>
       <c r="E26" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="G26" s="30"/>
+      <c r="G26" s="33"/>
       <c r="H26" s="19" t="s">
         <v>30</v>
       </c>
       <c r="I26" s="11">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="J26" s="11">
         <v>0</v>
       </c>
       <c r="K26" s="12" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="27" spans="1:11" ht="30.75" thickBot="1">
-      <c r="A27" s="30"/>
+    <row r="27" spans="1:11" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="33"/>
       <c r="B27" s="20" t="s">
         <v>31</v>
       </c>
       <c r="C27" s="14">
         <v>4</v>
       </c>
       <c r="D27" s="14">
         <v>0</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="G27" s="30"/>
+      <c r="G27" s="33"/>
       <c r="H27" s="20" t="s">
         <v>31</v>
       </c>
       <c r="I27" s="14">
         <v>4</v>
       </c>
       <c r="J27" s="14">
         <v>0</v>
       </c>
       <c r="K27" s="15" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="28" spans="1:11" ht="15.75" thickBot="1">
+    <row r="28" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="I28" s="1"/>
     </row>
-    <row r="29" spans="1:11" ht="15.75" thickBot="1">
+    <row r="29" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="21" t="s">
         <v>32</v>
       </c>
       <c r="B29" s="22"/>
       <c r="C29" s="23">
         <f>SUM(C4:C27)</f>
-        <v>747</v>
+        <v>765</v>
       </c>
       <c r="G29" s="21" t="s">
         <v>32</v>
       </c>
       <c r="H29" s="22"/>
       <c r="I29" s="23">
         <f>SUM(I4:I27)</f>
-        <v>770</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:11">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A30" s="24"/>
       <c r="B30" s="25"/>
     </row>
-    <row r="32" spans="1:11">
+    <row r="32" spans="1:11" x14ac:dyDescent="0.25">
       <c r="B32" s="25" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A17:A22"/>
     <mergeCell ref="G17:G22"/>
     <mergeCell ref="A24:A27"/>
     <mergeCell ref="G24:G27"/>
     <mergeCell ref="A6:A8"/>
     <mergeCell ref="G6:G8"/>
     <mergeCell ref="A10:A11"/>
     <mergeCell ref="G10:G11"/>
     <mergeCell ref="A13:A15"/>
     <mergeCell ref="G13:G15"/>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="G1:K1"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="G3:H3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <pageSetup paperSize="0" fitToWidth="0" fitToHeight="0" orientation="portrait" horizontalDpi="0" verticalDpi="0" copies="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="A1:K32"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="I8" sqref="I8"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="23" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="27.85546875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="11.42578125" style="1" customWidth="1"/>
+    <col min="4" max="4" width="9.140625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="11.42578125" customWidth="1"/>
+    <col min="7" max="7" width="23.140625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="27.85546875" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="8.85546875" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="9.140625" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="11.5703125" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="11.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:11" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="29"/>
+      <c r="C1" s="29"/>
+      <c r="D1" s="29"/>
+      <c r="E1" s="29"/>
+      <c r="G1" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="H1" s="29"/>
+      <c r="I1" s="29"/>
+      <c r="J1" s="29"/>
+      <c r="K1" s="29"/>
+    </row>
+    <row r="2" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="I2" s="1"/>
+    </row>
+    <row r="3" spans="1:11" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="30"/>
+      <c r="C3" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="E3" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="G3" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="H3" s="30"/>
+      <c r="I3" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="J3" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="K3" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="31" t="s">
+        <v>7</v>
+      </c>
+      <c r="B4" s="31"/>
+      <c r="C4" s="4">
+        <v>1</v>
+      </c>
+      <c r="D4" s="5">
+        <v>0</v>
+      </c>
+      <c r="E4" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4" s="31" t="s">
+        <v>7</v>
+      </c>
+      <c r="H4" s="31"/>
+      <c r="I4" s="4">
+        <v>1</v>
+      </c>
+      <c r="J4" s="5">
+        <v>0</v>
+      </c>
+      <c r="K4" s="6" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="D5" s="1"/>
+      <c r="I5" s="1"/>
+      <c r="J5" s="1"/>
+    </row>
+    <row r="6" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="C6" s="8">
+        <v>11</v>
+      </c>
+      <c r="D6" s="8">
+        <v>0</v>
+      </c>
+      <c r="E6" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="H6" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="I6" s="8">
+        <v>12</v>
+      </c>
+      <c r="J6" s="8">
+        <v>0</v>
+      </c>
+      <c r="K6" s="9" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="32"/>
+      <c r="B7" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="C7" s="11">
+        <v>2</v>
+      </c>
+      <c r="D7" s="11">
+        <v>0</v>
+      </c>
+      <c r="E7" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="G7" s="32"/>
+      <c r="H7" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="I7" s="11">
+        <v>2</v>
+      </c>
+      <c r="J7" s="11">
+        <v>0</v>
+      </c>
+      <c r="K7" s="12" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="32"/>
+      <c r="B8" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="C8" s="14">
+        <v>6</v>
+      </c>
+      <c r="D8" s="14">
+        <v>1</v>
+      </c>
+      <c r="E8" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="G8" s="32"/>
+      <c r="H8" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="I8" s="14">
+        <v>6</v>
+      </c>
+      <c r="J8" s="14">
+        <v>0</v>
+      </c>
+      <c r="K8" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="16"/>
+      <c r="B9" s="17"/>
+      <c r="D9" s="1"/>
+      <c r="G9" s="16"/>
+      <c r="H9" s="17"/>
+      <c r="I9" s="1"/>
+      <c r="J9" s="1"/>
+    </row>
+    <row r="10" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C10" s="8">
+        <v>6</v>
+      </c>
+      <c r="D10" s="8">
+        <v>3</v>
+      </c>
+      <c r="E10" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="G10" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="H10" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="I10" s="8">
+        <v>6</v>
+      </c>
+      <c r="J10" s="8">
+        <v>0</v>
+      </c>
+      <c r="K10" s="9" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="32"/>
+      <c r="B11" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" s="14">
+        <v>4</v>
+      </c>
+      <c r="D11" s="14">
+        <v>0</v>
+      </c>
+      <c r="E11" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="G11" s="32"/>
+      <c r="H11" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="I11" s="14">
+        <v>6</v>
+      </c>
+      <c r="J11" s="14">
+        <v>2</v>
+      </c>
+      <c r="K11" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="16"/>
+      <c r="B12" s="17"/>
+      <c r="D12" s="1"/>
+      <c r="G12" s="16"/>
+      <c r="H12" s="17"/>
+      <c r="I12" s="1"/>
+      <c r="J12" s="1"/>
+    </row>
+    <row r="13" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="C13" s="8">
+        <v>25</v>
+      </c>
+      <c r="D13" s="8">
+        <v>0</v>
+      </c>
+      <c r="E13" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="G13" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="H13" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I13" s="8">
+        <v>24</v>
+      </c>
+      <c r="J13" s="8">
+        <v>0</v>
+      </c>
+      <c r="K13" s="9" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="32"/>
+      <c r="B14" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="C14" s="11">
+        <v>4</v>
+      </c>
+      <c r="D14" s="11">
+        <v>0</v>
+      </c>
+      <c r="E14" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="G14" s="32"/>
+      <c r="H14" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="I14" s="11">
+        <v>5</v>
+      </c>
+      <c r="J14" s="11">
+        <v>0</v>
+      </c>
+      <c r="K14" s="12" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="32"/>
+      <c r="B15" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="C15" s="14">
+        <v>5</v>
+      </c>
+      <c r="D15" s="14">
+        <v>0</v>
+      </c>
+      <c r="E15" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="G15" s="32"/>
+      <c r="H15" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="I15" s="14">
+        <v>5</v>
+      </c>
+      <c r="J15" s="14">
+        <v>0</v>
+      </c>
+      <c r="K15" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="16"/>
+      <c r="B16" s="17"/>
+      <c r="D16" s="1"/>
+      <c r="G16" s="16"/>
+      <c r="H16" s="17"/>
+      <c r="I16" s="1"/>
+      <c r="J16" s="1"/>
+    </row>
+    <row r="17" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="32" t="s">
+        <v>20</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="C17" s="8">
+        <v>615</v>
+      </c>
+      <c r="D17" s="8">
+        <v>36</v>
+      </c>
+      <c r="E17" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="G17" s="32" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I17" s="8">
+        <v>636</v>
+      </c>
+      <c r="J17" s="8">
+        <v>35</v>
+      </c>
+      <c r="K17" s="9" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="32"/>
+      <c r="B18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="C18" s="11">
+        <v>0</v>
+      </c>
+      <c r="D18" s="11">
+        <v>0</v>
+      </c>
+      <c r="E18" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="G18" s="32"/>
+      <c r="H18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="I18" s="11">
+        <v>0</v>
+      </c>
+      <c r="J18" s="11">
+        <v>0</v>
+      </c>
+      <c r="K18" s="12" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="32"/>
+      <c r="B19" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="C19" s="11">
+        <v>41</v>
+      </c>
+      <c r="D19" s="11">
+        <v>4</v>
+      </c>
+      <c r="E19" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="G19" s="32"/>
+      <c r="H19" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="I19" s="11">
+        <v>39</v>
+      </c>
+      <c r="J19" s="11">
+        <v>0</v>
+      </c>
+      <c r="K19" s="12" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="32"/>
+      <c r="B20" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="C20" s="11">
+        <v>0</v>
+      </c>
+      <c r="D20" s="11">
+        <v>0</v>
+      </c>
+      <c r="E20" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="G20" s="32"/>
+      <c r="H20" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="I20" s="11">
+        <v>0</v>
+      </c>
+      <c r="J20" s="11">
+        <v>0</v>
+      </c>
+      <c r="K20" s="12" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="32"/>
+      <c r="B21" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="C21" s="11">
+        <v>12</v>
+      </c>
+      <c r="D21" s="11">
+        <v>0</v>
+      </c>
+      <c r="E21" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="G21" s="32"/>
+      <c r="H21" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="I21" s="11">
+        <v>13</v>
+      </c>
+      <c r="J21" s="11">
+        <v>0</v>
+      </c>
+      <c r="K21" s="12" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="32"/>
+      <c r="B22" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="C22" s="14">
+        <v>0</v>
+      </c>
+      <c r="D22" s="14">
+        <v>0</v>
+      </c>
+      <c r="E22" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="G22" s="32"/>
+      <c r="H22" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="I22" s="14">
+        <v>0</v>
+      </c>
+      <c r="J22" s="14">
+        <v>0</v>
+      </c>
+      <c r="K22" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="16"/>
+      <c r="D23" s="1"/>
+      <c r="G23" s="16"/>
+      <c r="I23" s="1"/>
+      <c r="J23" s="1"/>
+    </row>
+    <row r="24" spans="1:11" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="33" t="s">
+        <v>27</v>
+      </c>
+      <c r="B24" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="C24" s="8">
+        <v>1</v>
+      </c>
+      <c r="D24" s="8">
+        <v>0</v>
+      </c>
+      <c r="E24" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="G24" s="33" t="s">
+        <v>27</v>
+      </c>
+      <c r="H24" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="I24" s="8">
+        <v>1</v>
+      </c>
+      <c r="J24" s="8">
+        <v>0</v>
+      </c>
+      <c r="K24" s="9" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="33"/>
+      <c r="B25" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="C25" s="11">
+        <v>2</v>
+      </c>
+      <c r="D25" s="11">
+        <v>0</v>
+      </c>
+      <c r="E25" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="G25" s="33"/>
+      <c r="H25" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="I25" s="11">
+        <v>2</v>
+      </c>
+      <c r="J25" s="11">
+        <v>0</v>
+      </c>
+      <c r="K25" s="12" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="33"/>
+      <c r="B26" s="19" t="s">
+        <v>30</v>
+      </c>
+      <c r="C26" s="11">
+        <v>8</v>
+      </c>
+      <c r="D26" s="11">
+        <v>0</v>
+      </c>
+      <c r="E26" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="G26" s="33"/>
+      <c r="H26" s="19" t="s">
+        <v>30</v>
+      </c>
+      <c r="I26" s="11">
+        <v>8</v>
+      </c>
+      <c r="J26" s="11">
+        <v>0</v>
+      </c>
+      <c r="K26" s="12" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="33"/>
+      <c r="B27" s="20" t="s">
+        <v>31</v>
+      </c>
+      <c r="C27" s="14">
+        <v>4</v>
+      </c>
+      <c r="D27" s="14">
+        <v>0</v>
+      </c>
+      <c r="E27" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="G27" s="33"/>
+      <c r="H27" s="20" t="s">
+        <v>31</v>
+      </c>
+      <c r="I27" s="14">
+        <v>4</v>
+      </c>
+      <c r="J27" s="14">
+        <v>0</v>
+      </c>
+      <c r="K27" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="I28" s="1"/>
+    </row>
+    <row r="29" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="B29" s="22"/>
+      <c r="C29" s="23">
+        <f>SUM(C4:C27)</f>
+        <v>747</v>
+      </c>
+      <c r="G29" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="H29" s="22"/>
+      <c r="I29" s="23">
+        <f>SUM(I4:I27)</f>
+        <v>770</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A30" s="24"/>
+      <c r="B30" s="25"/>
+    </row>
+    <row r="32" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B32" s="25" t="s">
+        <v>33</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="16">
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="G1:K1"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="G3:H3"/>
+    <mergeCell ref="A4:B4"/>
+    <mergeCell ref="G4:H4"/>
+    <mergeCell ref="A17:A22"/>
+    <mergeCell ref="G17:G22"/>
+    <mergeCell ref="A24:A27"/>
+    <mergeCell ref="G24:G27"/>
+    <mergeCell ref="A6:A8"/>
+    <mergeCell ref="G6:G8"/>
+    <mergeCell ref="A10:A11"/>
+    <mergeCell ref="G10:G11"/>
+    <mergeCell ref="A13:A15"/>
+    <mergeCell ref="G13:G15"/>
+  </mergeCells>
+  <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
+  <pageSetup paperSize="0" fitToWidth="0" fitToHeight="0" orientation="portrait" horizontalDpi="0" verticalDpi="0" copies="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection sqref="A1:E1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="23" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="43.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="11.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="18.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="20.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="11.42578125" customWidth="1"/>
     <col min="8" max="8" width="32.85546875" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="11.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="16.5" thickBot="1">
-      <c r="A1" s="31" t="s">
+    <row r="1" spans="1:9" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="29" t="s">
         <v>34</v>
       </c>
-      <c r="B1" s="31"/>
-[...6 lines deleted...]
-      <c r="A3" s="32" t="s">
+      <c r="B1" s="29"/>
+      <c r="C1" s="29"/>
+      <c r="D1" s="29"/>
+      <c r="E1" s="29"/>
+    </row>
+    <row r="2" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="3" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="30" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="32"/>
+      <c r="B3" s="30"/>
       <c r="C3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="4" spans="1:9" ht="15.75" thickBot="1">
-      <c r="A4" s="33" t="s">
+    <row r="4" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="31" t="s">
         <v>7</v>
       </c>
-      <c r="B4" s="33"/>
+      <c r="B4" s="31"/>
       <c r="C4" s="4">
         <v>1</v>
       </c>
       <c r="D4" s="5">
         <v>0</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:9" ht="15.75" thickBot="1">
+    <row r="5" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="D5" s="1"/>
     </row>
-    <row r="6" spans="1:9" ht="15.75" thickBot="1">
-      <c r="A6" s="29" t="s">
+    <row r="6" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="32" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="8">
         <v>11</v>
       </c>
       <c r="D6" s="8">
         <v>1</v>
       </c>
       <c r="E6" s="9" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="7" spans="1:9" ht="15.75" thickBot="1">
-      <c r="A7" s="29"/>
+    <row r="7" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="32"/>
       <c r="B7" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="11">
         <v>2</v>
       </c>
       <c r="D7" s="11">
         <v>1</v>
       </c>
       <c r="E7" s="12" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="8" spans="1:9" ht="15.75" thickBot="1">
-      <c r="A8" s="29"/>
+    <row r="8" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="32"/>
       <c r="B8" s="13" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="14">
         <v>5</v>
       </c>
       <c r="D8" s="14">
         <v>1</v>
       </c>
       <c r="E8" s="15" t="s">
         <v>8</v>
       </c>
       <c r="H8" s="26"/>
       <c r="I8" s="27"/>
     </row>
-    <row r="9" spans="1:9" ht="15.75" thickBot="1">
+    <row r="9" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="16"/>
       <c r="B9" s="17"/>
       <c r="D9" s="1"/>
       <c r="H9" s="26"/>
       <c r="I9" s="27"/>
     </row>
-    <row r="10" spans="1:9" ht="15.75" thickBot="1">
-      <c r="A10" s="29" t="s">
+    <row r="10" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="32" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="8">
         <v>3</v>
       </c>
       <c r="D10" s="8">
         <v>0</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>8</v>
       </c>
       <c r="H10" s="26"/>
       <c r="I10" s="27"/>
     </row>
-    <row r="11" spans="1:9" ht="15.75" thickBot="1">
-      <c r="A11" s="29"/>
+    <row r="11" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="32"/>
       <c r="B11" s="13" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="14">
         <v>7</v>
       </c>
       <c r="D11" s="14">
         <v>2</v>
       </c>
       <c r="E11" s="15" t="s">
         <v>8</v>
       </c>
       <c r="H11" s="26"/>
       <c r="I11" s="27"/>
     </row>
-    <row r="12" spans="1:9" ht="15.75" thickBot="1">
+    <row r="12" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="16"/>
       <c r="B12" s="17"/>
       <c r="D12" s="1"/>
       <c r="H12" s="26"/>
       <c r="I12" s="27"/>
     </row>
-    <row r="13" spans="1:9" ht="15.75" thickBot="1">
-      <c r="A13" s="29" t="s">
+    <row r="13" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="32" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="8">
         <v>25</v>
       </c>
       <c r="D13" s="8">
         <v>2</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>8</v>
       </c>
       <c r="H13" s="26"/>
       <c r="I13" s="27"/>
     </row>
-    <row r="14" spans="1:9" ht="15.75" thickBot="1">
-      <c r="A14" s="29"/>
+    <row r="14" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="32"/>
       <c r="B14" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="11">
         <v>5</v>
       </c>
       <c r="D14" s="11">
         <v>0</v>
       </c>
       <c r="E14" s="12" t="s">
         <v>8</v>
       </c>
       <c r="H14" s="26"/>
       <c r="I14" s="27"/>
     </row>
-    <row r="15" spans="1:9" ht="15.75" thickBot="1">
-      <c r="A15" s="29"/>
+    <row r="15" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="32"/>
       <c r="B15" s="13" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="14">
         <v>5</v>
       </c>
       <c r="D15" s="14">
         <v>0</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>8</v>
       </c>
       <c r="H15" s="26"/>
       <c r="I15" s="27"/>
     </row>
-    <row r="16" spans="1:9" ht="15.75" thickBot="1">
+    <row r="16" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A16" s="16"/>
       <c r="B16" s="17"/>
       <c r="D16" s="1"/>
       <c r="H16" s="26"/>
       <c r="I16" s="27"/>
     </row>
-    <row r="17" spans="1:9" ht="15.75" thickBot="1">
-      <c r="A17" s="29" t="s">
+    <row r="17" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="32" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="8">
         <v>598</v>
       </c>
       <c r="D17" s="8">
         <v>61</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>8</v>
       </c>
       <c r="H17" s="26"/>
       <c r="I17" s="27"/>
     </row>
-    <row r="18" spans="1:9" ht="15.75" thickBot="1">
-      <c r="A18" s="29"/>
+    <row r="18" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="32"/>
       <c r="B18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="11">
         <v>0</v>
       </c>
       <c r="D18" s="11">
         <v>0</v>
       </c>
       <c r="E18" s="12" t="s">
         <v>8</v>
       </c>
       <c r="H18" s="26"/>
       <c r="I18" s="27"/>
     </row>
-    <row r="19" spans="1:9" ht="15.75" thickBot="1">
-      <c r="A19" s="29"/>
+    <row r="19" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="32"/>
       <c r="B19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="C19" s="11">
         <v>38</v>
       </c>
       <c r="D19" s="11">
         <v>0</v>
       </c>
       <c r="E19" s="12" t="s">
         <v>8</v>
       </c>
       <c r="H19" s="26"/>
       <c r="I19" s="27"/>
     </row>
-    <row r="20" spans="1:9" ht="15.75" thickBot="1">
-      <c r="A20" s="29"/>
+    <row r="20" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="32"/>
       <c r="B20" s="10" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="11">
         <v>0</v>
       </c>
       <c r="D20" s="11">
         <v>0</v>
       </c>
       <c r="E20" s="12" t="s">
         <v>8</v>
       </c>
       <c r="H20" s="26"/>
       <c r="I20" s="27"/>
     </row>
-    <row r="21" spans="1:9" ht="15.75" thickBot="1">
-      <c r="A21" s="29"/>
+    <row r="21" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="32"/>
       <c r="B21" s="10" t="s">
         <v>25</v>
       </c>
       <c r="C21" s="11">
         <v>13</v>
       </c>
       <c r="D21" s="11">
         <v>1</v>
       </c>
       <c r="E21" s="12" t="s">
         <v>8</v>
       </c>
       <c r="H21" s="26"/>
       <c r="I21" s="27"/>
     </row>
-    <row r="22" spans="1:9" ht="15.75" thickBot="1">
-      <c r="A22" s="29"/>
+    <row r="22" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="32"/>
       <c r="B22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="14">
         <v>0</v>
       </c>
       <c r="D22" s="14">
         <v>0</v>
       </c>
       <c r="E22" s="15" t="s">
         <v>8</v>
       </c>
       <c r="H22" s="26"/>
       <c r="I22" s="27"/>
     </row>
-    <row r="23" spans="1:9" ht="15.75" thickBot="1">
+    <row r="23" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A23" s="16"/>
       <c r="D23" s="1"/>
       <c r="H23" s="26"/>
       <c r="I23" s="27"/>
     </row>
-    <row r="24" spans="1:9" ht="15" customHeight="1" thickBot="1">
-      <c r="A24" s="30" t="s">
+    <row r="24" spans="1:9" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="33" t="s">
         <v>27</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>37</v>
       </c>
       <c r="C24" s="8">
         <v>1</v>
       </c>
       <c r="D24" s="8">
         <v>0</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="25" spans="1:9" ht="15.75" thickBot="1">
-      <c r="A25" s="30"/>
+    <row r="25" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="33"/>
       <c r="B25" s="10" t="s">
         <v>38</v>
       </c>
       <c r="C25" s="11">
         <v>2</v>
       </c>
       <c r="D25" s="11">
         <v>0</v>
       </c>
       <c r="E25" s="12" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="26" spans="1:9" ht="15.75" thickBot="1">
-      <c r="A26" s="30"/>
+    <row r="26" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="33"/>
       <c r="B26" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C26" s="11">
         <v>9</v>
       </c>
       <c r="D26" s="11">
         <v>0</v>
       </c>
       <c r="E26" s="12" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="27" spans="1:9" ht="15.75" thickBot="1">
-      <c r="A27" s="30"/>
+    <row r="27" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="33"/>
       <c r="B27" s="13" t="s">
         <v>40</v>
       </c>
       <c r="C27" s="14">
         <v>4</v>
       </c>
       <c r="D27" s="14">
         <v>0</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="28" spans="1:9" ht="15.75" thickBot="1"/>
-    <row r="29" spans="1:9" ht="15.75" thickBot="1">
+    <row r="28" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="29" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="21" t="s">
         <v>32</v>
       </c>
       <c r="B29" s="22"/>
       <c r="C29" s="23">
         <f>SUM(C4:C27)</f>
         <v>729</v>
       </c>
     </row>
-    <row r="30" spans="1:9">
+    <row r="30" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A30" s="24"/>
       <c r="B30" s="25"/>
     </row>
-    <row r="32" spans="1:9">
-[...429 lines deleted...]
-    <row r="32" spans="1:9">
+    <row r="32" spans="1:9" x14ac:dyDescent="0.25">
       <c r="B32" s="25" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A17:A22"/>
     <mergeCell ref="A24:A27"/>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A6:A8"/>
     <mergeCell ref="A10:A11"/>
     <mergeCell ref="A13:A15"/>
   </mergeCells>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <pageSetup paperSize="0" fitToWidth="0" fitToHeight="0" orientation="portrait" horizontalDpi="0" verticalDpi="0" copies="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection sqref="A1:E1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="23" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="43.7109375" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="11.42578125" style="1" customWidth="1"/>
+    <col min="4" max="4" width="18.140625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="20.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="7" width="11.42578125" customWidth="1"/>
+    <col min="8" max="8" width="32.85546875" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="11.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:9" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="29" t="s">
+        <v>41</v>
+      </c>
+      <c r="B1" s="29"/>
+      <c r="C1" s="29"/>
+      <c r="D1" s="29"/>
+      <c r="E1" s="29"/>
+    </row>
+    <row r="2" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="3" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="30"/>
+      <c r="C3" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="31" t="s">
+        <v>7</v>
+      </c>
+      <c r="B4" s="31"/>
+      <c r="C4" s="4">
+        <v>1</v>
+      </c>
+      <c r="D4" s="5">
+        <v>0</v>
+      </c>
+      <c r="E4" s="6" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="D5" s="1"/>
+    </row>
+    <row r="6" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="C6" s="8">
+        <v>10</v>
+      </c>
+      <c r="D6" s="8">
+        <v>0</v>
+      </c>
+      <c r="E6" s="9" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="32"/>
+      <c r="B7" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="C7" s="11">
+        <v>1</v>
+      </c>
+      <c r="D7" s="11">
+        <v>0</v>
+      </c>
+      <c r="E7" s="12" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="32"/>
+      <c r="B8" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="C8" s="14">
+        <v>5</v>
+      </c>
+      <c r="D8" s="14">
+        <v>0</v>
+      </c>
+      <c r="E8" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H8" s="26"/>
+      <c r="I8" s="27"/>
+    </row>
+    <row r="9" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="16"/>
+      <c r="B9" s="17"/>
+      <c r="D9" s="1"/>
+      <c r="H9" s="26"/>
+      <c r="I9" s="27"/>
+    </row>
+    <row r="10" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C10" s="8">
+        <v>5</v>
+      </c>
+      <c r="D10" s="8">
+        <v>1</v>
+      </c>
+      <c r="E10" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="H10" s="26"/>
+      <c r="I10" s="27"/>
+    </row>
+    <row r="11" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="32"/>
+      <c r="B11" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" s="14">
+        <v>5</v>
+      </c>
+      <c r="D11" s="14">
+        <v>4</v>
+      </c>
+      <c r="E11" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H11" s="26"/>
+      <c r="I11" s="27"/>
+    </row>
+    <row r="12" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="16"/>
+      <c r="B12" s="17"/>
+      <c r="D12" s="1"/>
+      <c r="H12" s="26"/>
+      <c r="I12" s="27"/>
+    </row>
+    <row r="13" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="C13" s="8">
+        <v>23</v>
+      </c>
+      <c r="D13" s="8">
+        <v>0</v>
+      </c>
+      <c r="E13" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="H13" s="26"/>
+      <c r="I13" s="27"/>
+    </row>
+    <row r="14" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="32"/>
+      <c r="B14" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="C14" s="11">
+        <v>5</v>
+      </c>
+      <c r="D14" s="11">
+        <v>0</v>
+      </c>
+      <c r="E14" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="H14" s="26"/>
+      <c r="I14" s="27"/>
+    </row>
+    <row r="15" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="32"/>
+      <c r="B15" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="C15" s="14">
+        <v>5</v>
+      </c>
+      <c r="D15" s="14">
+        <v>0</v>
+      </c>
+      <c r="E15" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H15" s="26"/>
+      <c r="I15" s="27"/>
+    </row>
+    <row r="16" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="16"/>
+      <c r="B16" s="17"/>
+      <c r="D16" s="1"/>
+      <c r="H16" s="26"/>
+      <c r="I16" s="27"/>
+    </row>
+    <row r="17" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="32" t="s">
+        <v>20</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="C17" s="8">
+        <v>575</v>
+      </c>
+      <c r="D17" s="8">
+        <v>36</v>
+      </c>
+      <c r="E17" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="H17" s="26"/>
+      <c r="I17" s="27"/>
+    </row>
+    <row r="18" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="32"/>
+      <c r="B18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="C18" s="11">
+        <v>0</v>
+      </c>
+      <c r="D18" s="11">
+        <v>0</v>
+      </c>
+      <c r="E18" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="H18" s="26"/>
+      <c r="I18" s="27"/>
+    </row>
+    <row r="19" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="32"/>
+      <c r="B19" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="C19" s="11">
+        <v>40</v>
+      </c>
+      <c r="D19" s="11">
+        <v>0</v>
+      </c>
+      <c r="E19" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="H19" s="26"/>
+      <c r="I19" s="27"/>
+    </row>
+    <row r="20" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="32"/>
+      <c r="B20" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="C20" s="11">
+        <v>0</v>
+      </c>
+      <c r="D20" s="11">
+        <v>0</v>
+      </c>
+      <c r="E20" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="H20" s="26"/>
+      <c r="I20" s="27"/>
+    </row>
+    <row r="21" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="32"/>
+      <c r="B21" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="C21" s="11">
+        <v>12</v>
+      </c>
+      <c r="D21" s="11">
+        <v>0</v>
+      </c>
+      <c r="E21" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="H21" s="26"/>
+      <c r="I21" s="27"/>
+    </row>
+    <row r="22" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="32"/>
+      <c r="B22" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="C22" s="14">
+        <v>0</v>
+      </c>
+      <c r="D22" s="14">
+        <v>0</v>
+      </c>
+      <c r="E22" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H22" s="26"/>
+      <c r="I22" s="27"/>
+    </row>
+    <row r="23" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="16"/>
+      <c r="D23" s="1"/>
+      <c r="H23" s="26"/>
+      <c r="I23" s="27"/>
+    </row>
+    <row r="24" spans="1:9" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="33" t="s">
+        <v>27</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C24" s="8">
+        <v>1</v>
+      </c>
+      <c r="D24" s="8">
+        <v>0</v>
+      </c>
+      <c r="E24" s="9" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="33"/>
+      <c r="B25" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="C25" s="11">
+        <v>2</v>
+      </c>
+      <c r="D25" s="11">
+        <v>0</v>
+      </c>
+      <c r="E25" s="12" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="33"/>
+      <c r="B26" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="C26" s="11">
+        <v>10</v>
+      </c>
+      <c r="D26" s="11">
+        <v>0</v>
+      </c>
+      <c r="E26" s="12" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="33"/>
+      <c r="B27" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="C27" s="14">
+        <v>4</v>
+      </c>
+      <c r="D27" s="14">
+        <v>0</v>
+      </c>
+      <c r="E27" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="29" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="B29" s="22"/>
+      <c r="C29" s="23">
+        <f>SUM(C4:C27)</f>
+        <v>704</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A30" s="24"/>
+      <c r="B30" s="25"/>
+    </row>
+    <row r="32" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="B32" s="25" t="s">
+        <v>33</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="8">
+    <mergeCell ref="A17:A22"/>
+    <mergeCell ref="A24:A27"/>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="A4:B4"/>
+    <mergeCell ref="A6:A8"/>
+    <mergeCell ref="A10:A11"/>
+    <mergeCell ref="A13:A15"/>
+  </mergeCells>
+  <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
+  <pageSetup paperSize="0" fitToWidth="0" fitToHeight="0" orientation="portrait" horizontalDpi="0" verticalDpi="0" copies="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+  <dimension ref="A1:I32"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection sqref="A1:E1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="23" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="43.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="9.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="11.42578125" customWidth="1"/>
     <col min="8" max="8" width="32.85546875" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="11.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="16.5" thickBot="1">
-      <c r="A1" s="31" t="s">
+    <row r="1" spans="1:9" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="29" t="s">
         <v>42</v>
       </c>
-      <c r="B1" s="31"/>
-[...6 lines deleted...]
-      <c r="A3" s="32" t="s">
+      <c r="B1" s="29"/>
+      <c r="C1" s="29"/>
+      <c r="D1" s="29"/>
+      <c r="E1" s="29"/>
+    </row>
+    <row r="2" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="3" spans="1:9" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="30" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="32"/>
+      <c r="B3" s="30"/>
       <c r="C3" s="28" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="4" spans="1:9" ht="15.75" thickBot="1">
-      <c r="A4" s="33" t="s">
+    <row r="4" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="31" t="s">
         <v>7</v>
       </c>
-      <c r="B4" s="33"/>
+      <c r="B4" s="31"/>
       <c r="C4" s="4">
         <v>1</v>
       </c>
       <c r="D4" s="5">
         <v>0</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:9" ht="15.75" thickBot="1">
+    <row r="5" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="D5" s="1"/>
     </row>
-    <row r="6" spans="1:9" ht="15.75" thickBot="1">
-      <c r="A6" s="29" t="s">
+    <row r="6" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="32" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="8">
         <v>10</v>
       </c>
       <c r="D6" s="8">
         <v>1</v>
       </c>
       <c r="E6" s="9" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="7" spans="1:9" ht="15.75" thickBot="1">
-      <c r="A7" s="29"/>
+    <row r="7" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="32"/>
       <c r="B7" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="11">
         <v>1</v>
       </c>
       <c r="D7" s="11">
         <v>0</v>
       </c>
       <c r="E7" s="12" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="8" spans="1:9" ht="15.75" thickBot="1">
-      <c r="A8" s="29"/>
+    <row r="8" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="32"/>
       <c r="B8" s="13" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="14">
         <v>6</v>
       </c>
       <c r="D8" s="14">
         <v>0</v>
       </c>
       <c r="E8" s="15" t="s">
         <v>8</v>
       </c>
       <c r="H8" s="26"/>
       <c r="I8" s="27"/>
     </row>
-    <row r="9" spans="1:9" ht="15.75" thickBot="1">
+    <row r="9" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="16"/>
       <c r="B9" s="17"/>
       <c r="D9" s="1"/>
       <c r="H9" s="26"/>
       <c r="I9" s="27"/>
     </row>
-    <row r="10" spans="1:9" ht="15.75" thickBot="1">
-      <c r="A10" s="29" t="s">
+    <row r="10" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="32" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="8">
         <v>4</v>
       </c>
       <c r="D10" s="8">
         <v>1</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>8</v>
       </c>
       <c r="H10" s="26"/>
       <c r="I10" s="27"/>
     </row>
-    <row r="11" spans="1:9" ht="15.75" thickBot="1">
-      <c r="A11" s="29"/>
+    <row r="11" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="32"/>
       <c r="B11" s="13" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="14">
         <v>1</v>
       </c>
       <c r="D11" s="14">
         <v>0</v>
       </c>
       <c r="E11" s="15" t="s">
         <v>8</v>
       </c>
       <c r="H11" s="26"/>
       <c r="I11" s="27"/>
     </row>
-    <row r="12" spans="1:9" ht="15.75" thickBot="1">
+    <row r="12" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="16"/>
       <c r="B12" s="17"/>
       <c r="D12" s="1"/>
       <c r="H12" s="26"/>
       <c r="I12" s="27"/>
     </row>
-    <row r="13" spans="1:9" ht="15.75" thickBot="1">
-      <c r="A13" s="29" t="s">
+    <row r="13" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="32" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="8">
         <v>28</v>
       </c>
       <c r="D13" s="8">
         <v>0</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>8</v>
       </c>
       <c r="H13" s="26"/>
       <c r="I13" s="27"/>
     </row>
-    <row r="14" spans="1:9" ht="15.75" thickBot="1">
-      <c r="A14" s="29"/>
+    <row r="14" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="32"/>
       <c r="B14" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="11">
         <v>6</v>
       </c>
       <c r="D14" s="11">
         <v>0</v>
       </c>
       <c r="E14" s="12" t="s">
         <v>8</v>
       </c>
       <c r="H14" s="26"/>
       <c r="I14" s="27"/>
     </row>
-    <row r="15" spans="1:9" ht="15.75" thickBot="1">
-      <c r="A15" s="29"/>
+    <row r="15" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="32"/>
       <c r="B15" s="13" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="14">
         <v>5</v>
       </c>
       <c r="D15" s="14">
         <v>0</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>8</v>
       </c>
       <c r="H15" s="26"/>
       <c r="I15" s="27"/>
     </row>
-    <row r="16" spans="1:9" ht="15.75" thickBot="1">
+    <row r="16" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A16" s="16"/>
       <c r="B16" s="17"/>
       <c r="D16" s="1"/>
       <c r="H16" s="26"/>
       <c r="I16" s="27"/>
     </row>
-    <row r="17" spans="1:9" ht="15.75" thickBot="1">
-      <c r="A17" s="29" t="s">
+    <row r="17" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="32" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="8">
         <v>569</v>
       </c>
       <c r="D17" s="8">
         <v>22</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>8</v>
       </c>
       <c r="H17" s="26"/>
       <c r="I17" s="27"/>
     </row>
-    <row r="18" spans="1:9" ht="15.75" thickBot="1">
-      <c r="A18" s="29"/>
+    <row r="18" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="32"/>
       <c r="B18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="11">
         <v>0</v>
       </c>
       <c r="D18" s="11">
         <v>0</v>
       </c>
       <c r="E18" s="12" t="s">
         <v>8</v>
       </c>
       <c r="H18" s="26"/>
       <c r="I18" s="27"/>
     </row>
-    <row r="19" spans="1:9" ht="15.75" thickBot="1">
-      <c r="A19" s="29"/>
+    <row r="19" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="32"/>
       <c r="B19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="C19" s="11">
         <v>40</v>
       </c>
       <c r="D19" s="11">
         <v>0</v>
       </c>
       <c r="E19" s="12" t="s">
         <v>8</v>
       </c>
       <c r="H19" s="26"/>
       <c r="I19" s="27"/>
     </row>
-    <row r="20" spans="1:9" ht="15.75" thickBot="1">
-      <c r="A20" s="29"/>
+    <row r="20" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="32"/>
       <c r="B20" s="10" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="11">
         <v>0</v>
       </c>
       <c r="D20" s="11">
         <v>0</v>
       </c>
       <c r="E20" s="12" t="s">
         <v>8</v>
       </c>
       <c r="H20" s="26"/>
       <c r="I20" s="27"/>
     </row>
-    <row r="21" spans="1:9" ht="15.75" thickBot="1">
-      <c r="A21" s="29"/>
+    <row r="21" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="32"/>
       <c r="B21" s="10" t="s">
         <v>25</v>
       </c>
       <c r="C21" s="11">
         <v>12</v>
       </c>
       <c r="D21" s="11">
         <v>0</v>
       </c>
       <c r="E21" s="12" t="s">
         <v>8</v>
       </c>
       <c r="H21" s="26"/>
       <c r="I21" s="27"/>
     </row>
-    <row r="22" spans="1:9" ht="15.75" thickBot="1">
-      <c r="A22" s="29"/>
+    <row r="22" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="32"/>
       <c r="B22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="14">
         <v>0</v>
       </c>
       <c r="D22" s="14">
         <v>0</v>
       </c>
       <c r="E22" s="15" t="s">
         <v>8</v>
       </c>
       <c r="H22" s="26"/>
       <c r="I22" s="27"/>
     </row>
-    <row r="23" spans="1:9" ht="15.75" thickBot="1">
+    <row r="23" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A23" s="16"/>
       <c r="D23" s="1"/>
       <c r="H23" s="26"/>
       <c r="I23" s="27"/>
     </row>
-    <row r="24" spans="1:9" ht="15" customHeight="1" thickBot="1">
-      <c r="A24" s="30" t="s">
+    <row r="24" spans="1:9" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="33" t="s">
         <v>27</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>37</v>
       </c>
       <c r="C24" s="8">
         <v>1</v>
       </c>
       <c r="D24" s="8">
         <v>0</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="25" spans="1:9" ht="15.75" thickBot="1">
-      <c r="A25" s="30"/>
+    <row r="25" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="33"/>
       <c r="B25" s="10" t="s">
         <v>38</v>
       </c>
       <c r="C25" s="11">
         <v>2</v>
       </c>
       <c r="D25" s="11">
         <v>0</v>
       </c>
       <c r="E25" s="12" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="26" spans="1:9" ht="15.75" thickBot="1">
-      <c r="A26" s="30"/>
+    <row r="26" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="33"/>
       <c r="B26" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C26" s="11">
         <v>11</v>
       </c>
       <c r="D26" s="11">
         <v>0</v>
       </c>
       <c r="E26" s="12" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="27" spans="1:9" ht="15.75" thickBot="1">
-      <c r="A27" s="30"/>
+    <row r="27" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="33"/>
       <c r="B27" s="13" t="s">
         <v>40</v>
       </c>
       <c r="C27" s="14">
         <v>7</v>
       </c>
       <c r="D27" s="14">
         <v>0</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="28" spans="1:9" ht="15.75" thickBot="1"/>
-    <row r="29" spans="1:9" ht="15.75" thickBot="1">
+    <row r="28" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="29" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="21" t="s">
         <v>32</v>
       </c>
       <c r="B29" s="22"/>
       <c r="C29" s="23">
         <f>SUM(C4:C27)</f>
         <v>704</v>
       </c>
     </row>
-    <row r="30" spans="1:9">
+    <row r="30" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A30" s="24"/>
       <c r="B30" s="25"/>
     </row>
-    <row r="32" spans="1:9">
+    <row r="32" spans="1:9" x14ac:dyDescent="0.25">
       <c r="B32" s="25" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A17:A22"/>
     <mergeCell ref="A24:A27"/>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A6:A8"/>
     <mergeCell ref="A10:A11"/>
     <mergeCell ref="A13:A15"/>
   </mergeCells>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <pageSetup paperSize="0" fitToWidth="0" fitToHeight="0" orientation="portrait" horizontalDpi="0" verticalDpi="0" copies="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="5" baseType="lpstr">
+    <vt:vector size="6" baseType="lpstr">
+      <vt:lpstr>Puestos_ocupados_y_vacantes2025</vt:lpstr>
       <vt:lpstr>Puestos_ocupados_y_vacantes2024</vt:lpstr>
       <vt:lpstr>Puestos_ocupados_y_vacantes2023</vt:lpstr>
       <vt:lpstr>Puestos_ocupados_y_vacantes2022</vt:lpstr>
       <vt:lpstr>Puestos_ocupados_y_vacantes2021</vt:lpstr>
       <vt:lpstr>Puestos_ocupados_y_vacantes2020</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>german.vega</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>