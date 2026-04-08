--- v0 (2025-10-18)
+++ v1 (2026-04-08)
@@ -1,6410 +1,6684 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/charts/chart3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/word/charts/chart4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00A10544" w:rsidRDefault="00A10544" w:rsidP="00A10544">
+    <w:p w14:paraId="7C6E1230" w14:textId="2331B41F" w:rsidR="00041E69" w:rsidRDefault="00041E69" w:rsidP="008A25E7">
       <w:pPr>
-        <w:spacing w:before="240" w:after="240"/>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc536790018"/>
       <w:r w:rsidRPr="00D6563E">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>ESTADÍSTICA DE QUEJAS Y SUGERENCIAS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D6563E">
+      <w:r w:rsidRPr="00DE3FAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25BCAC0F" w14:textId="300F8DCC" w:rsidR="00041E69" w:rsidRDefault="00041E69" w:rsidP="00041E69">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00041E69">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1CDB5794" wp14:editId="35EF1543">
+            <wp:extent cx="1819275" cy="2905125"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="351842837" name="Imagen 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 1"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId6">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1819275" cy="2905125"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
       </w:r>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="7A92CD7B" w14:textId="77777777" w:rsidR="00041E69" w:rsidRDefault="00041E69" w:rsidP="00041E69">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t>2024</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A10544" w:rsidRDefault="00CB5ED9" w:rsidP="00A10544">
+    <w:p w14:paraId="52216F39" w14:textId="2395B89F" w:rsidR="00041E69" w:rsidRDefault="00041E69" w:rsidP="00041E69">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="45CCE47C" wp14:editId="1B1584D6">
+            <wp:extent cx="4785995" cy="2451100"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1131460466" name="Imagen 2"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 2"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4785995" cy="2451100"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="131B996C" w14:textId="77777777" w:rsidR="00041E69" w:rsidRDefault="00041E69" w:rsidP="00041E69">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24D971A5" w14:textId="77777777" w:rsidR="00041E69" w:rsidRDefault="00041E69" w:rsidP="00041E69">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D6563E">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Todas las reclamaciones fueron atendidas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76103DFB" w14:textId="77777777" w:rsidR="008A25E7" w:rsidRPr="00D6563E" w:rsidRDefault="008A25E7" w:rsidP="00041E69">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="753E91D8" w14:textId="77777777" w:rsidR="00041E69" w:rsidRDefault="00041E69">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7713C0F9" w14:textId="771CB3FC" w:rsidR="00A10544" w:rsidRDefault="00A10544" w:rsidP="00A10544">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D6563E">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ESTADÍSTICA DE QUEJAS Y SUGERENCIAS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE3FAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BDF0F16" w14:textId="77777777" w:rsidR="00A10544" w:rsidRDefault="00CB5ED9" w:rsidP="00A10544">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00CB5ED9">
         <w:rPr>
+          <w:noProof/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="603EFE0D" wp14:editId="6BA52A3D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>15240</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>170180</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1819275" cy="2905125"/>
             <wp:effectExtent l="19050" t="0" r="9525" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="1" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId6" cstate="print"/>
+                    <a:blip r:embed="rId8" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1819275" cy="2905125"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB5ED9" w:rsidRDefault="00CB5ED9" w:rsidP="00A10544">
+    <w:p w14:paraId="475297EF" w14:textId="77777777" w:rsidR="00CB5ED9" w:rsidRDefault="00CB5ED9" w:rsidP="00A10544">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CB5ED9" w:rsidRDefault="00CB5ED9" w:rsidP="00A10544">
+    <w:p w14:paraId="469B769A" w14:textId="77777777" w:rsidR="00CB5ED9" w:rsidRDefault="00CB5ED9" w:rsidP="00A10544">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CB5ED9" w:rsidRDefault="00CB5ED9" w:rsidP="00A10544">
+    <w:p w14:paraId="5521D66C" w14:textId="77777777" w:rsidR="00CB5ED9" w:rsidRDefault="00CB5ED9" w:rsidP="00A10544">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CB5ED9" w:rsidRDefault="00CB5ED9" w:rsidP="00A10544">
+    <w:p w14:paraId="0E2BDD55" w14:textId="77777777" w:rsidR="00CB5ED9" w:rsidRDefault="00CB5ED9" w:rsidP="00A10544">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CB5ED9" w:rsidRDefault="00CB5ED9" w:rsidP="00A10544">
+    <w:p w14:paraId="43D6AF2A" w14:textId="77777777" w:rsidR="00CB5ED9" w:rsidRDefault="00CB5ED9" w:rsidP="00A10544">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CB5ED9" w:rsidRDefault="00CB5ED9" w:rsidP="00A10544">
+    <w:p w14:paraId="1E0ABB52" w14:textId="77777777" w:rsidR="00CB5ED9" w:rsidRDefault="00CB5ED9" w:rsidP="00A10544">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CB5ED9" w:rsidRDefault="00CB5ED9" w:rsidP="00A10544">
+    <w:p w14:paraId="1CC10332" w14:textId="77777777" w:rsidR="00CB5ED9" w:rsidRDefault="00CB5ED9" w:rsidP="00A10544">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CB5ED9" w:rsidRDefault="00CB5ED9" w:rsidP="00A10544">
+    <w:p w14:paraId="33A456CD" w14:textId="77777777" w:rsidR="00CB5ED9" w:rsidRDefault="00CB5ED9" w:rsidP="00A10544">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CB5ED9" w:rsidRDefault="00CB5ED9" w:rsidP="00A10544">
+    <w:p w14:paraId="42A2D4CF" w14:textId="77777777" w:rsidR="00CB5ED9" w:rsidRDefault="00CB5ED9" w:rsidP="00A10544">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3A52471E" wp14:editId="017F258A">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-60960</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>44450</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="4791075" cy="2457450"/>
             <wp:effectExtent l="19050" t="0" r="9525" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="2" name="Imagen 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7" cstate="print"/>
+                    <a:blip r:embed="rId9" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4791075" cy="2457450"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB5ED9" w:rsidRDefault="00CB5ED9" w:rsidP="00A10544">
+    <w:p w14:paraId="7BCAD6F9" w14:textId="77777777" w:rsidR="00CB5ED9" w:rsidRDefault="00CB5ED9" w:rsidP="00A10544">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CB5ED9" w:rsidRDefault="00CB5ED9" w:rsidP="00A10544">
+    <w:p w14:paraId="2FA5FD21" w14:textId="77777777" w:rsidR="00CB5ED9" w:rsidRDefault="00CB5ED9" w:rsidP="00A10544">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CB5ED9" w:rsidRDefault="00CB5ED9" w:rsidP="00A10544">
+    <w:p w14:paraId="0DEC9968" w14:textId="77777777" w:rsidR="00CB5ED9" w:rsidRDefault="00CB5ED9" w:rsidP="00A10544">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CB5ED9" w:rsidRDefault="00CB5ED9" w:rsidP="00A10544">
+    <w:p w14:paraId="48C5EA05" w14:textId="77777777" w:rsidR="00CB5ED9" w:rsidRDefault="00CB5ED9" w:rsidP="00A10544">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CB5ED9" w:rsidRDefault="00CB5ED9" w:rsidP="00A10544">
+    <w:p w14:paraId="6BAFA758" w14:textId="77777777" w:rsidR="00CB5ED9" w:rsidRDefault="00CB5ED9" w:rsidP="00A10544">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CB5ED9" w:rsidRDefault="00CB5ED9" w:rsidP="00A10544">
+    <w:p w14:paraId="4CB3B987" w14:textId="77777777" w:rsidR="00CB5ED9" w:rsidRDefault="00CB5ED9" w:rsidP="00A10544">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CB5ED9" w:rsidRDefault="00CB5ED9" w:rsidP="00A10544">
+    <w:p w14:paraId="25E152E0" w14:textId="77777777" w:rsidR="00CB5ED9" w:rsidRDefault="00CB5ED9" w:rsidP="00A10544">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CB5ED9" w:rsidRPr="00D6563E" w:rsidRDefault="00CB5ED9" w:rsidP="00CB5ED9">
+    <w:p w14:paraId="50352541" w14:textId="77777777" w:rsidR="00CB5ED9" w:rsidRPr="00D6563E" w:rsidRDefault="00CB5ED9" w:rsidP="00CB5ED9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D6563E">
         <w:rPr>
           <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Todas las reclamaciones fueron atendidas.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB5ED9" w:rsidRDefault="00CB5ED9" w:rsidP="00A10544">
+    <w:p w14:paraId="1E57D559" w14:textId="77777777" w:rsidR="00CB5ED9" w:rsidRDefault="00CB5ED9" w:rsidP="00A10544">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CB5ED9" w:rsidRDefault="00CB5ED9" w:rsidP="00A10544">
+    <w:p w14:paraId="2A7A0BFC" w14:textId="77777777" w:rsidR="008A25E7" w:rsidRDefault="008A25E7">
       <w:pPr>
-        <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:before="240" w:after="240"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
-      </w:pPr>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00CB5ED9" w:rsidRDefault="00CB5ED9" w:rsidP="00A10544">
+    <w:p w14:paraId="16FEF1DB" w14:textId="44D7E08E" w:rsidR="007310AD" w:rsidRDefault="007310AD" w:rsidP="007310AD">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:before="240" w:after="240"/>
+      <w:r w:rsidRPr="00D6563E">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00D6563E">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">ESTADÍSTICA DE QUEJAS Y SUGERENCIAS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE3FAB">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...30 lines deleted...]
-        <w:t>3</w:t>
+        <w:t>2023</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="2860" w:type="dxa"/>
         <w:tblInd w:w="60" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1102"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007310AD" w:rsidRPr="007310AD" w:rsidTr="007310AD">
+      <w:tr w:rsidR="007310AD" w:rsidRPr="007310AD" w14:paraId="502EA34C" w14:textId="77777777" w:rsidTr="007310AD">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2860" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFC000"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007310AD" w:rsidRPr="007310AD" w:rsidRDefault="007310AD" w:rsidP="007310AD">
+          <w:p w14:paraId="4D9109B7" w14:textId="77777777" w:rsidR="007310AD" w:rsidRPr="007310AD" w:rsidRDefault="007310AD" w:rsidP="007310AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007310AD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007310AD" w:rsidRPr="007310AD" w:rsidTr="007310AD">
+      <w:tr w:rsidR="007310AD" w:rsidRPr="007310AD" w14:paraId="0FE84517" w14:textId="77777777" w:rsidTr="007310AD">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1102" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFC000"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007310AD" w:rsidRPr="007310AD" w:rsidRDefault="007310AD" w:rsidP="007310AD">
+          <w:p w14:paraId="283B7114" w14:textId="77777777" w:rsidR="007310AD" w:rsidRPr="007310AD" w:rsidRDefault="007310AD" w:rsidP="007310AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007310AD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Mes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFC000"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007310AD" w:rsidRPr="007310AD" w:rsidRDefault="007310AD" w:rsidP="007310AD">
+          <w:p w14:paraId="0B6DD746" w14:textId="77777777" w:rsidR="007310AD" w:rsidRPr="007310AD" w:rsidRDefault="007310AD" w:rsidP="007310AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007310AD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Nº Reclamaciones</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007310AD" w:rsidRPr="007310AD" w:rsidTr="007310AD">
+      <w:tr w:rsidR="007310AD" w:rsidRPr="007310AD" w14:paraId="651B74AD" w14:textId="77777777" w:rsidTr="007310AD">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1102" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007310AD" w:rsidRPr="007310AD" w:rsidRDefault="007310AD" w:rsidP="007310AD">
+          <w:p w14:paraId="5CAF40B8" w14:textId="77777777" w:rsidR="007310AD" w:rsidRPr="007310AD" w:rsidRDefault="007310AD" w:rsidP="007310AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007310AD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Enero</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007310AD" w:rsidRPr="007310AD" w:rsidRDefault="007310AD" w:rsidP="007310AD">
+          <w:p w14:paraId="4A52C9FB" w14:textId="77777777" w:rsidR="007310AD" w:rsidRPr="007310AD" w:rsidRDefault="007310AD" w:rsidP="007310AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007310AD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>165</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007310AD" w:rsidRPr="007310AD" w:rsidTr="007310AD">
+      <w:tr w:rsidR="007310AD" w:rsidRPr="007310AD" w14:paraId="0656A3DA" w14:textId="77777777" w:rsidTr="007310AD">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1102" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007310AD" w:rsidRPr="007310AD" w:rsidRDefault="007310AD" w:rsidP="007310AD">
+          <w:p w14:paraId="69581086" w14:textId="77777777" w:rsidR="007310AD" w:rsidRPr="007310AD" w:rsidRDefault="007310AD" w:rsidP="007310AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007310AD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Febrero</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007310AD" w:rsidRPr="007310AD" w:rsidRDefault="007310AD" w:rsidP="007310AD">
+          <w:p w14:paraId="727ED24C" w14:textId="77777777" w:rsidR="007310AD" w:rsidRPr="007310AD" w:rsidRDefault="007310AD" w:rsidP="007310AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007310AD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>117</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007310AD" w:rsidRPr="007310AD" w:rsidTr="007310AD">
+      <w:tr w:rsidR="007310AD" w:rsidRPr="007310AD" w14:paraId="5600497A" w14:textId="77777777" w:rsidTr="007310AD">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1102" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007310AD" w:rsidRPr="007310AD" w:rsidRDefault="007310AD" w:rsidP="007310AD">
+          <w:p w14:paraId="44D88796" w14:textId="77777777" w:rsidR="007310AD" w:rsidRPr="007310AD" w:rsidRDefault="007310AD" w:rsidP="007310AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007310AD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Marzo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007310AD" w:rsidRPr="007310AD" w:rsidRDefault="007310AD" w:rsidP="007310AD">
+          <w:p w14:paraId="41D65178" w14:textId="77777777" w:rsidR="007310AD" w:rsidRPr="007310AD" w:rsidRDefault="007310AD" w:rsidP="007310AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007310AD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>221</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007310AD" w:rsidRPr="007310AD" w:rsidTr="007310AD">
+      <w:tr w:rsidR="007310AD" w:rsidRPr="007310AD" w14:paraId="6397B2D4" w14:textId="77777777" w:rsidTr="007310AD">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1102" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007310AD" w:rsidRPr="007310AD" w:rsidRDefault="007310AD" w:rsidP="007310AD">
+          <w:p w14:paraId="640FA1D6" w14:textId="77777777" w:rsidR="007310AD" w:rsidRPr="007310AD" w:rsidRDefault="007310AD" w:rsidP="007310AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007310AD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Abril</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007310AD" w:rsidRPr="007310AD" w:rsidRDefault="007310AD" w:rsidP="007310AD">
+          <w:p w14:paraId="46C08AC0" w14:textId="77777777" w:rsidR="007310AD" w:rsidRPr="007310AD" w:rsidRDefault="007310AD" w:rsidP="007310AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007310AD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>217</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007310AD" w:rsidRPr="007310AD" w:rsidTr="007310AD">
+      <w:tr w:rsidR="007310AD" w:rsidRPr="007310AD" w14:paraId="711D439A" w14:textId="77777777" w:rsidTr="007310AD">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1102" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007310AD" w:rsidRPr="007310AD" w:rsidRDefault="007310AD" w:rsidP="007310AD">
+          <w:p w14:paraId="4DB44901" w14:textId="77777777" w:rsidR="007310AD" w:rsidRPr="007310AD" w:rsidRDefault="007310AD" w:rsidP="007310AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007310AD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Mayo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007310AD" w:rsidRPr="007310AD" w:rsidRDefault="007310AD" w:rsidP="007310AD">
+          <w:p w14:paraId="18618AF9" w14:textId="77777777" w:rsidR="007310AD" w:rsidRPr="007310AD" w:rsidRDefault="007310AD" w:rsidP="007310AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007310AD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>205</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007310AD" w:rsidRPr="007310AD" w:rsidTr="007310AD">
+      <w:tr w:rsidR="007310AD" w:rsidRPr="007310AD" w14:paraId="6370814E" w14:textId="77777777" w:rsidTr="007310AD">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1102" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007310AD" w:rsidRPr="007310AD" w:rsidRDefault="007310AD" w:rsidP="007310AD">
+          <w:p w14:paraId="0AB76049" w14:textId="77777777" w:rsidR="007310AD" w:rsidRPr="007310AD" w:rsidRDefault="007310AD" w:rsidP="007310AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007310AD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Junio</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007310AD" w:rsidRPr="007310AD" w:rsidRDefault="007310AD" w:rsidP="007310AD">
+          <w:p w14:paraId="37F59561" w14:textId="77777777" w:rsidR="007310AD" w:rsidRPr="007310AD" w:rsidRDefault="007310AD" w:rsidP="007310AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007310AD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>243</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007310AD" w:rsidRPr="007310AD" w:rsidTr="007310AD">
+      <w:tr w:rsidR="007310AD" w:rsidRPr="007310AD" w14:paraId="0103D87E" w14:textId="77777777" w:rsidTr="007310AD">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1102" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007310AD" w:rsidRPr="007310AD" w:rsidRDefault="007310AD" w:rsidP="007310AD">
+          <w:p w14:paraId="6E1D69B8" w14:textId="77777777" w:rsidR="007310AD" w:rsidRPr="007310AD" w:rsidRDefault="007310AD" w:rsidP="007310AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007310AD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Julio</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007310AD" w:rsidRPr="007310AD" w:rsidRDefault="007310AD" w:rsidP="007310AD">
+          <w:p w14:paraId="796DB69F" w14:textId="77777777" w:rsidR="007310AD" w:rsidRPr="007310AD" w:rsidRDefault="007310AD" w:rsidP="007310AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007310AD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>223</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007310AD" w:rsidRPr="007310AD" w:rsidTr="007310AD">
+      <w:tr w:rsidR="007310AD" w:rsidRPr="007310AD" w14:paraId="7FCADDDF" w14:textId="77777777" w:rsidTr="007310AD">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1102" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007310AD" w:rsidRPr="007310AD" w:rsidRDefault="007310AD" w:rsidP="007310AD">
+          <w:p w14:paraId="0B950E74" w14:textId="77777777" w:rsidR="007310AD" w:rsidRPr="007310AD" w:rsidRDefault="007310AD" w:rsidP="007310AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007310AD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Agosto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007310AD" w:rsidRPr="007310AD" w:rsidRDefault="007310AD" w:rsidP="007310AD">
+          <w:p w14:paraId="70581FDA" w14:textId="77777777" w:rsidR="007310AD" w:rsidRPr="007310AD" w:rsidRDefault="007310AD" w:rsidP="007310AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007310AD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>164</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007310AD" w:rsidRPr="007310AD" w:rsidTr="007310AD">
+      <w:tr w:rsidR="007310AD" w:rsidRPr="007310AD" w14:paraId="33A6FD97" w14:textId="77777777" w:rsidTr="007310AD">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1102" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007310AD" w:rsidRPr="007310AD" w:rsidRDefault="007310AD" w:rsidP="007310AD">
+          <w:p w14:paraId="24AEBD5B" w14:textId="77777777" w:rsidR="007310AD" w:rsidRPr="007310AD" w:rsidRDefault="007310AD" w:rsidP="007310AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007310AD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Septiembre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007310AD" w:rsidRPr="007310AD" w:rsidRDefault="007310AD" w:rsidP="007310AD">
+          <w:p w14:paraId="5EA323F3" w14:textId="77777777" w:rsidR="007310AD" w:rsidRPr="007310AD" w:rsidRDefault="007310AD" w:rsidP="007310AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007310AD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>492</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007310AD" w:rsidRPr="007310AD" w:rsidTr="007310AD">
+      <w:tr w:rsidR="007310AD" w:rsidRPr="007310AD" w14:paraId="1B2FE9E1" w14:textId="77777777" w:rsidTr="007310AD">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1102" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007310AD" w:rsidRPr="007310AD" w:rsidRDefault="007310AD" w:rsidP="007310AD">
+          <w:p w14:paraId="285B5B4E" w14:textId="77777777" w:rsidR="007310AD" w:rsidRPr="007310AD" w:rsidRDefault="007310AD" w:rsidP="007310AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007310AD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Octubre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007310AD" w:rsidRPr="007310AD" w:rsidRDefault="007310AD" w:rsidP="007310AD">
+          <w:p w14:paraId="53CA83D2" w14:textId="77777777" w:rsidR="007310AD" w:rsidRPr="007310AD" w:rsidRDefault="007310AD" w:rsidP="007310AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007310AD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>603</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007310AD" w:rsidRPr="007310AD" w:rsidTr="007310AD">
+      <w:tr w:rsidR="007310AD" w:rsidRPr="007310AD" w14:paraId="1F6CB346" w14:textId="77777777" w:rsidTr="007310AD">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1102" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007310AD" w:rsidRPr="007310AD" w:rsidRDefault="007310AD" w:rsidP="007310AD">
+          <w:p w14:paraId="182C275F" w14:textId="77777777" w:rsidR="007310AD" w:rsidRPr="007310AD" w:rsidRDefault="007310AD" w:rsidP="007310AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007310AD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Noviembre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007310AD" w:rsidRPr="007310AD" w:rsidRDefault="007310AD" w:rsidP="007310AD">
+          <w:p w14:paraId="70EF17B0" w14:textId="77777777" w:rsidR="007310AD" w:rsidRPr="007310AD" w:rsidRDefault="007310AD" w:rsidP="007310AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007310AD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>354</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007310AD" w:rsidRPr="007310AD" w:rsidTr="007310AD">
+      <w:tr w:rsidR="007310AD" w:rsidRPr="007310AD" w14:paraId="566CF1CB" w14:textId="77777777" w:rsidTr="007310AD">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1102" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007310AD" w:rsidRPr="007310AD" w:rsidRDefault="007310AD" w:rsidP="007310AD">
+          <w:p w14:paraId="2826537B" w14:textId="77777777" w:rsidR="007310AD" w:rsidRPr="007310AD" w:rsidRDefault="007310AD" w:rsidP="007310AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007310AD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Diciembre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007310AD" w:rsidRPr="007310AD" w:rsidRDefault="007310AD" w:rsidP="007310AD">
+          <w:p w14:paraId="615D615C" w14:textId="77777777" w:rsidR="007310AD" w:rsidRPr="007310AD" w:rsidRDefault="007310AD" w:rsidP="007310AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007310AD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>258</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007310AD" w:rsidRPr="007310AD" w:rsidTr="007310AD">
+      <w:tr w:rsidR="007310AD" w:rsidRPr="007310AD" w14:paraId="147C445C" w14:textId="77777777" w:rsidTr="007310AD">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1102" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007310AD" w:rsidRPr="007310AD" w:rsidRDefault="007310AD" w:rsidP="007310AD">
+          <w:p w14:paraId="2C84DDC0" w14:textId="77777777" w:rsidR="007310AD" w:rsidRPr="007310AD" w:rsidRDefault="007310AD" w:rsidP="007310AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007310AD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>TOTAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007310AD" w:rsidRPr="007310AD" w:rsidRDefault="007310AD" w:rsidP="007310AD">
+          <w:p w14:paraId="003BE2E6" w14:textId="77777777" w:rsidR="007310AD" w:rsidRPr="007310AD" w:rsidRDefault="007310AD" w:rsidP="007310AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007310AD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>3.262</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="001872E0">
+    <w:p w14:paraId="7E5736BD" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="001872E0">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007310AD" w:rsidRDefault="007310AD" w:rsidP="001872E0">
+    <w:p w14:paraId="72DBFD81" w14:textId="77777777" w:rsidR="007310AD" w:rsidRDefault="007310AD" w:rsidP="001872E0">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007310AD">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="05CFD83B" wp14:editId="11A712A6">
             <wp:extent cx="4933950" cy="2571750"/>
             <wp:effectExtent l="19050" t="0" r="19050" b="0"/>
             <wp:docPr id="4" name="Gráfico 4"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId8"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId10"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007310AD" w:rsidRDefault="007310AD" w:rsidP="001872E0">
+    <w:p w14:paraId="7C993239" w14:textId="77777777" w:rsidR="007310AD" w:rsidRDefault="007310AD" w:rsidP="001872E0">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00904B8B" w:rsidRPr="00D6563E" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+    <w:p w14:paraId="61355A71" w14:textId="272A8217" w:rsidR="00904B8B" w:rsidRPr="008A25E7" w:rsidRDefault="00904B8B" w:rsidP="008A25E7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D6563E">
         <w:rPr>
           <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Todas las reclamaciones fueron atendidas.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="001872E0">
+    <w:p w14:paraId="56DB83A8" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="001872E0">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="001872E0">
+    <w:p w14:paraId="140695B6" w14:textId="77777777" w:rsidR="008A25E7" w:rsidRDefault="008A25E7">
       <w:pPr>
-        <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:before="240" w:after="240"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
-      </w:pPr>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="001872E0">
+    <w:p w14:paraId="7C4569C6" w14:textId="28CE7284" w:rsidR="001872E0" w:rsidRDefault="001872E0" w:rsidP="001872E0">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:before="240" w:after="240"/>
+      <w:r w:rsidRPr="00D6563E">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00D6563E">
+        <w:lastRenderedPageBreak/>
+        <w:t>ESTADÍSTICA DE QUEJAS Y SUGERENCIAS</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>ESTADÍSTICA DE QUEJAS Y SUGERENCIAS</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DE3FAB">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...19 lines deleted...]
-        <w:t>2</w:t>
+        <w:t>2022</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="2860" w:type="dxa"/>
         <w:tblInd w:w="60" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1102"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidTr="00904B8B">
+      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w14:paraId="7680BE22" w14:textId="77777777" w:rsidTr="00904B8B">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2860" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFC000"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="0DF7CD04" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidTr="00904B8B">
+      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w14:paraId="358233E7" w14:textId="77777777" w:rsidTr="00904B8B">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1102" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFC000"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="440B1A95" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Mes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFC000"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="7907A642" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Nº Reclamaciones</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidTr="00904B8B">
+      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w14:paraId="453E2EF2" w14:textId="77777777" w:rsidTr="00904B8B">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1102" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="5F0DFD8E" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Enero</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="36C52C38" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>132</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidTr="00904B8B">
+      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w14:paraId="07DF182F" w14:textId="77777777" w:rsidTr="00904B8B">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1102" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="7D9BC224" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Febrero</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="5B73E32D" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>171</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidTr="00904B8B">
+      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w14:paraId="11BB9FDF" w14:textId="77777777" w:rsidTr="00904B8B">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1102" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="14AF6698" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Marzo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="27FF8C71" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidTr="00904B8B">
+      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w14:paraId="029C9679" w14:textId="77777777" w:rsidTr="00904B8B">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1102" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="65F0F92A" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Abril</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="6893A136" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>145</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidTr="00904B8B">
+      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w14:paraId="01252F2B" w14:textId="77777777" w:rsidTr="00904B8B">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1102" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="4C454B1E" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Mayo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="195F895B" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>203</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidTr="00904B8B">
+      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w14:paraId="576EEDE7" w14:textId="77777777" w:rsidTr="00904B8B">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1102" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="0A8F4690" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Junio</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="3592AFCC" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>185</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidTr="00904B8B">
+      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w14:paraId="635A9345" w14:textId="77777777" w:rsidTr="00904B8B">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1102" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="55A98F55" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Julio</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="64EC969B" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>251</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidTr="00904B8B">
+      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w14:paraId="77EA7961" w14:textId="77777777" w:rsidTr="00904B8B">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1102" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="24D0AB8A" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Agosto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="74518F11" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>190</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidTr="00904B8B">
+      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w14:paraId="50A8BA1C" w14:textId="77777777" w:rsidTr="00904B8B">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1102" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="793F8854" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Septiembre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="155DF5BB" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>303</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidTr="00904B8B">
+      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w14:paraId="3E74A6EA" w14:textId="77777777" w:rsidTr="00904B8B">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1102" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="73F8A055" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Octubre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="242BC6C1" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>276</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidTr="00904B8B">
+      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w14:paraId="3F48DC16" w14:textId="77777777" w:rsidTr="00904B8B">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1102" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="1C343FD1" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Noviembre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="1B81027B" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>239</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidTr="00904B8B">
+      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w14:paraId="5D184032" w14:textId="77777777" w:rsidTr="00904B8B">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1102" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="693002B2" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Diciembre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="71E4442C" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>226</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidTr="00904B8B">
+      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w14:paraId="0D5081FD" w14:textId="77777777" w:rsidTr="00904B8B">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1102" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="0663B3E1" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>TOTAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="39F87FED" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>2.471</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="001872E0" w:rsidRDefault="001872E0" w:rsidP="00F04A42">
+    <w:p w14:paraId="6497870C" w14:textId="77777777" w:rsidR="001872E0" w:rsidRDefault="001872E0" w:rsidP="00F04A42">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001872E0" w:rsidRDefault="00904B8B" w:rsidP="00F04A42">
+    <w:p w14:paraId="2424C3C8" w14:textId="77777777" w:rsidR="001872E0" w:rsidRDefault="00904B8B" w:rsidP="00F04A42">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00904B8B">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
-[...1 lines deleted...]
-            <wp:effectExtent l="19050" t="0" r="9525" b="0"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="518326A7" wp14:editId="4995CEC7">
+            <wp:extent cx="5067300" cy="2495550"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="5" name="Gráfico 5"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId9"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId11"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001872E0" w:rsidRDefault="001872E0" w:rsidP="00F04A42">
+    <w:p w14:paraId="55B9E9CD" w14:textId="77777777" w:rsidR="001872E0" w:rsidRDefault="001872E0" w:rsidP="001872E0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="584B3BE2" w14:textId="77777777" w:rsidR="001872E0" w:rsidRPr="00D6563E" w:rsidRDefault="001872E0" w:rsidP="001872E0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D6563E">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Todas las reclamaciones fueron atendidas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C304604" w14:textId="77777777" w:rsidR="001872E0" w:rsidRDefault="001872E0" w:rsidP="00F04A42">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001872E0" w:rsidRDefault="001872E0" w:rsidP="001872E0">
+    <w:p w14:paraId="764A07AF" w14:textId="77777777" w:rsidR="008A25E7" w:rsidRDefault="008A25E7">
       <w:pPr>
-        <w:rPr>
-[...25 lines deleted...]
-        <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:before="240" w:after="240"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
-      </w:pPr>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="001872E0" w:rsidRDefault="001872E0" w:rsidP="00F04A42">
+    <w:p w14:paraId="005ADB5D" w14:textId="130BFE02" w:rsidR="00F04A42" w:rsidRPr="00D6563E" w:rsidRDefault="00F04A42" w:rsidP="00F04A42">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:before="240" w:after="240"/>
+      <w:r w:rsidRPr="00D6563E">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:spacing w:before="240" w:after="240"/>
+        <w:lastRenderedPageBreak/>
+        <w:t>ESTADÍSTICA DE QUEJAS Y SUGERENCIAS</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00D6563E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE3FAB">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...30 lines deleted...]
-        <w:t>1</w:t>
+        <w:t>2021</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="2860" w:type="dxa"/>
         <w:tblInd w:w="60" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1103"/>
         <w:gridCol w:w="1757"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidTr="00904B8B">
+      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w14:paraId="28E99B48" w14:textId="77777777" w:rsidTr="00904B8B">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2860" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFC000"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="389E387B" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidTr="00904B8B">
+      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w14:paraId="0C898B09" w14:textId="77777777" w:rsidTr="00904B8B">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFC000"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="24F6DDCB" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Mes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFC000"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="2DA776E9" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Nº Reclamaciones</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidTr="00904B8B">
+      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w14:paraId="4FB4388E" w14:textId="77777777" w:rsidTr="00904B8B">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="13A78933" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Enero</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="1D473475" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>267</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidTr="00904B8B">
+      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w14:paraId="7755B602" w14:textId="77777777" w:rsidTr="00904B8B">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="4FEA8770" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Febrero</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="735AA415" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>147</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidTr="00904B8B">
+      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w14:paraId="22662A4B" w14:textId="77777777" w:rsidTr="00904B8B">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="2E3458A6" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Marzo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="29399DC4" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>164</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidTr="00904B8B">
+      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w14:paraId="4356CD8A" w14:textId="77777777" w:rsidTr="00904B8B">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="44713AAA" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Abril</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="46E4672C" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>152</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidTr="00904B8B">
+      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w14:paraId="487D7A6E" w14:textId="77777777" w:rsidTr="00904B8B">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="7417F6B4" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Mayo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="566053D8" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>132</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidTr="00904B8B">
+      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w14:paraId="1F1C398C" w14:textId="77777777" w:rsidTr="00904B8B">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="10CEBC8F" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Junio</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="66247152" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>148</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidTr="00904B8B">
+      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w14:paraId="20E43EE0" w14:textId="77777777" w:rsidTr="00904B8B">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="18D872C6" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Julio</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="42B7D146" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>169</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidTr="00904B8B">
+      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w14:paraId="6360EA6C" w14:textId="77777777" w:rsidTr="00904B8B">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="6F4CE60C" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Agosto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="74224FEB" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>133</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidTr="00904B8B">
+      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w14:paraId="212B71F5" w14:textId="77777777" w:rsidTr="00904B8B">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="180E1B69" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Septiembre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="703E4D61" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>221</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidTr="00904B8B">
+      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w14:paraId="61C38D16" w14:textId="77777777" w:rsidTr="00904B8B">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="1ABF9740" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Octubre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="431A4485" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>371</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidTr="00904B8B">
+      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w14:paraId="1654B636" w14:textId="77777777" w:rsidTr="00904B8B">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="26087EFA" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Noviembre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="2EFC0B92" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>299</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidTr="00904B8B">
+      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w14:paraId="15E44B10" w14:textId="77777777" w:rsidTr="00904B8B">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="4ADEE4BF" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Diciembre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="63FA56E4" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>171</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidTr="00904B8B">
+      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w14:paraId="000C37BB" w14:textId="77777777" w:rsidTr="00904B8B">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="72205D4E" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>TOTAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="5EA877E3" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>2.374</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00D6563E" w:rsidRDefault="00D6563E" w:rsidP="008C6DC4">
+    <w:p w14:paraId="6FC2A280" w14:textId="77777777" w:rsidR="00D6563E" w:rsidRDefault="00D6563E" w:rsidP="008C6DC4">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F04A42" w:rsidRDefault="00904B8B" w:rsidP="008C6DC4">
+    <w:p w14:paraId="18E0F0BB" w14:textId="77777777" w:rsidR="00F04A42" w:rsidRDefault="00904B8B" w:rsidP="008C6DC4">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00904B8B">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="47AF6257" wp14:editId="2E5C8A1C">
             <wp:extent cx="4829175" cy="2286000"/>
             <wp:effectExtent l="19050" t="0" r="9525" b="0"/>
             <wp:docPr id="6" name="Gráfico 6"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId10"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId12"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F04A42" w:rsidRDefault="00F04A42" w:rsidP="008C6DC4">
+    <w:p w14:paraId="087FEA2A" w14:textId="77777777" w:rsidR="00F04A42" w:rsidRDefault="00F04A42" w:rsidP="008C6DC4">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F04A42" w:rsidRPr="00D6563E" w:rsidRDefault="00F04A42" w:rsidP="00F04A42">
+    <w:p w14:paraId="2E46F186" w14:textId="77777777" w:rsidR="00F04A42" w:rsidRPr="00D6563E" w:rsidRDefault="00F04A42" w:rsidP="00F04A42">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D6563E">
         <w:rPr>
           <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Todas las reclamaciones fueron atendidas.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F04A42" w:rsidRDefault="00F04A42" w:rsidP="008C6DC4">
+    <w:p w14:paraId="4D928404" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="008C6DC4">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F04A42" w:rsidRDefault="00F04A42" w:rsidP="008C6DC4">
+    <w:p w14:paraId="07A440A7" w14:textId="77777777" w:rsidR="008A25E7" w:rsidRDefault="008A25E7">
       <w:pPr>
-        <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:before="240" w:after="240"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
-      </w:pPr>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="008C6DC4">
+    <w:p w14:paraId="08DF78D4" w14:textId="4E1C5437" w:rsidR="000A3322" w:rsidRDefault="000A3322" w:rsidP="008C6DC4">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:before="240" w:after="240"/>
+      <w:r w:rsidRPr="00D6563E">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00D6563E">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">ESTADÍSTICA </w:t>
+      </w:r>
+      <w:r w:rsidR="00D6563E" w:rsidRPr="00D6563E">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">ESTADÍSTICA </w:t>
+        <w:t>DE QUEJAS Y SUGERENCIAS</w:t>
       </w:r>
-      <w:r w:rsidR="00D6563E" w:rsidRPr="00D6563E">
+      <w:r w:rsidR="00D6563E">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t>DE QUEJAS Y SUGERENCIAS</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D6563E">
+      <w:r w:rsidRPr="00DE3FAB">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t>20</w:t>
       </w:r>
-      <w:r w:rsidR="000357D1" w:rsidRPr="00D6563E">
+      <w:r w:rsidR="000357D1" w:rsidRPr="00DE3FAB">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="2860" w:type="dxa"/>
         <w:tblInd w:w="60" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1103"/>
         <w:gridCol w:w="1757"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidTr="00904B8B">
+      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w14:paraId="10D0D02E" w14:textId="77777777" w:rsidTr="00904B8B">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2860" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFC000"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="002B1BA9" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidTr="00904B8B">
+      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w14:paraId="13A400C5" w14:textId="77777777" w:rsidTr="00904B8B">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFC000"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="35CF2784" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Mes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFC000"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="672BBAA4" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Nº Reclamaciones</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidTr="00904B8B">
+      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w14:paraId="1C7B7458" w14:textId="77777777" w:rsidTr="00904B8B">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="15BE3B38" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Enero</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="3DF288EB" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>108</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidTr="00904B8B">
+      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w14:paraId="746A6C79" w14:textId="77777777" w:rsidTr="00904B8B">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="472B06B2" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Febrero</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="58ACB361" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>81</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidTr="00904B8B">
+      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w14:paraId="072CB439" w14:textId="77777777" w:rsidTr="00904B8B">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="31D04ECD" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Marzo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="1F6BD73B" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>106</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidTr="00904B8B">
+      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w14:paraId="7CA557E0" w14:textId="77777777" w:rsidTr="00904B8B">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="590AB49D" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Abril</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="0ABFD6EF" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>76</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidTr="00904B8B">
+      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w14:paraId="588AA951" w14:textId="77777777" w:rsidTr="00904B8B">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="6E293065" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Mayo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="3D3294FE" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>145</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidTr="00904B8B">
+      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w14:paraId="73BC3D30" w14:textId="77777777" w:rsidTr="00904B8B">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="5A8E687C" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Junio</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="244B31A5" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>117</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidTr="00904B8B">
+      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w14:paraId="4AB96F10" w14:textId="77777777" w:rsidTr="00904B8B">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="178447C3" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Julio</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="48C1B7EA" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>118</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidTr="00904B8B">
+      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w14:paraId="56E349C7" w14:textId="77777777" w:rsidTr="00904B8B">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="46E69799" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Agosto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="175299CF" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>94</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidTr="00904B8B">
+      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w14:paraId="13639D70" w14:textId="77777777" w:rsidTr="00904B8B">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="68923E3E" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Septiembre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="4D6AC064" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>117</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidTr="00904B8B">
+      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w14:paraId="0DCC2643" w14:textId="77777777" w:rsidTr="00904B8B">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="6F9B94BF" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Octubre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="3EA65308" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>155</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidTr="00904B8B">
+      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w14:paraId="6C5C11E8" w14:textId="77777777" w:rsidTr="00904B8B">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="6BE48F56" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Noviembre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="3A5BBC85" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>103</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidTr="00904B8B">
+      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w14:paraId="7DBF7A4C" w14:textId="77777777" w:rsidTr="00904B8B">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="2327D816" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Diciembre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="4A997F8F" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>144</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidTr="00904B8B">
+      <w:tr w:rsidR="00904B8B" w:rsidRPr="00904B8B" w14:paraId="7D8DDB63" w14:textId="77777777" w:rsidTr="00904B8B">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="35C39E49" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>TOTAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
+          <w:p w14:paraId="2C9C26EB" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRPr="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="00904B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>1.364</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="008C6DC4">
+    <w:p w14:paraId="462652E2" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="008C6DC4">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F04A42" w:rsidRPr="00D6563E" w:rsidRDefault="00904B8B" w:rsidP="008C6DC4">
+    <w:p w14:paraId="474693EC" w14:textId="77777777" w:rsidR="00F04A42" w:rsidRPr="00D6563E" w:rsidRDefault="00904B8B" w:rsidP="008C6DC4">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00904B8B">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2F2B1A3B" wp14:editId="239A1CE8">
             <wp:extent cx="4829175" cy="2286000"/>
             <wp:effectExtent l="19050" t="0" r="9525" b="0"/>
             <wp:docPr id="7" name="Gráfico 7"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId11"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId13"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidR="00D12E8B" w:rsidRDefault="00D12E8B">
+    <w:p w14:paraId="63F1C5DB" w14:textId="77777777" w:rsidR="00D12E8B" w:rsidRDefault="00D12E8B" w:rsidP="00DE3FAB">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D12E8B" w:rsidRDefault="00D12E8B" w:rsidP="00D6563E">
-[...7 lines deleted...]
-    <w:p w:rsidR="00D6563E" w:rsidRPr="00D6563E" w:rsidRDefault="00D6563E">
+    <w:p w14:paraId="4D403E0C" w14:textId="77777777" w:rsidR="00D6563E" w:rsidRPr="00D6563E" w:rsidRDefault="00D6563E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D6563E">
         <w:rPr>
           <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Todas las reclamaciones fueron atendidas.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F6340" w:rsidRDefault="004F6340">
+    <w:p w14:paraId="349923E2" w14:textId="77777777" w:rsidR="004F6340" w:rsidRDefault="004F6340">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002567A1" w:rsidRDefault="002567A1">
+    <w:p w14:paraId="7202608D" w14:textId="77777777" w:rsidR="002567A1" w:rsidRDefault="002567A1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="002567A1" w:rsidSect="00581F65">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId13"/>
+    <w:sectPr w:rsidR="002567A1" w:rsidSect="008A25E7">
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1560" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="007310AD" w:rsidRDefault="007310AD" w:rsidP="00D12E8B">
+    <w:p w14:paraId="15EC15C0" w14:textId="77777777" w:rsidR="000821D0" w:rsidRDefault="000821D0" w:rsidP="00D12E8B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="007310AD" w:rsidRDefault="007310AD" w:rsidP="00D12E8B">
+    <w:p w14:paraId="50137C8F" w14:textId="77777777" w:rsidR="000821D0" w:rsidRDefault="000821D0" w:rsidP="00D12E8B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="A00002BF" w:usb1="68C7FCFB" w:usb2="00000010" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvética">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:p w:rsidR="007310AD" w:rsidRDefault="007310AD">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="136FCEDE" w14:textId="77777777" w:rsidR="007310AD" w:rsidRDefault="007310AD">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
     <w:r w:rsidRPr="00D12E8B">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="es-ES"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4853B3E4" wp14:editId="4E291FD3">
           <wp:extent cx="5067300" cy="351948"/>
           <wp:effectExtent l="19050" t="0" r="0" b="0"/>
-          <wp:docPr id="79" name="Imagen 5"/>
+          <wp:docPr id="1236611972" name="Imagen 5"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="guaguas_pie_din4.jpg"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5116176" cy="355343"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="007310AD" w:rsidRDefault="007310AD" w:rsidP="00D12E8B">
+    <w:p w14:paraId="70BE5D5A" w14:textId="77777777" w:rsidR="000821D0" w:rsidRDefault="000821D0" w:rsidP="00D12E8B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="007310AD" w:rsidRDefault="007310AD" w:rsidP="00D12E8B">
+    <w:p w14:paraId="51F2415B" w14:textId="77777777" w:rsidR="000821D0" w:rsidRDefault="000821D0" w:rsidP="00D12E8B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:p w:rsidR="007310AD" w:rsidRDefault="007310AD">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3DDAA707" w14:textId="77777777" w:rsidR="007310AD" w:rsidRDefault="007310AD">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r w:rsidRPr="00D12E8B">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="es-ES"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D5B6CB8" wp14:editId="4766A84F">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-546735</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-154305</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1943100" cy="504825"/>
           <wp:effectExtent l="19050" t="0" r="0" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
-          <wp:docPr id="52" name="Imagen 1"/>
+          <wp:docPr id="758570854" name="Imagen 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="guaguas_logo_cabecera_din4.jpg"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1943100" cy="504825"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
-  <w:compat/>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+  </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D12E8B"/>
     <w:rsid w:val="000357D1"/>
+    <w:rsid w:val="00041E69"/>
     <w:rsid w:val="00051E41"/>
+    <w:rsid w:val="000821D0"/>
     <w:rsid w:val="00086651"/>
     <w:rsid w:val="000A3322"/>
     <w:rsid w:val="000E7079"/>
     <w:rsid w:val="001872E0"/>
     <w:rsid w:val="001E7921"/>
     <w:rsid w:val="00222F9E"/>
     <w:rsid w:val="002567A1"/>
     <w:rsid w:val="002F5235"/>
     <w:rsid w:val="00312F99"/>
     <w:rsid w:val="00320DCB"/>
     <w:rsid w:val="0036691F"/>
     <w:rsid w:val="00372CAA"/>
     <w:rsid w:val="003A71CE"/>
     <w:rsid w:val="003B4050"/>
     <w:rsid w:val="004016D7"/>
     <w:rsid w:val="00423B4F"/>
     <w:rsid w:val="004338F2"/>
     <w:rsid w:val="00462403"/>
     <w:rsid w:val="004F6340"/>
     <w:rsid w:val="00512D92"/>
     <w:rsid w:val="005228BA"/>
     <w:rsid w:val="00553F41"/>
     <w:rsid w:val="0057656E"/>
     <w:rsid w:val="00581F65"/>
     <w:rsid w:val="005B690D"/>
     <w:rsid w:val="00625227"/>
     <w:rsid w:val="006764C6"/>
     <w:rsid w:val="006A73A4"/>
     <w:rsid w:val="00707C1B"/>
     <w:rsid w:val="007104EB"/>
     <w:rsid w:val="00727EF1"/>
     <w:rsid w:val="007310AD"/>
     <w:rsid w:val="007314B3"/>
     <w:rsid w:val="00784D22"/>
+    <w:rsid w:val="007E031B"/>
     <w:rsid w:val="008728D8"/>
+    <w:rsid w:val="008A25E7"/>
     <w:rsid w:val="008C6DC4"/>
     <w:rsid w:val="008E10B9"/>
     <w:rsid w:val="00904B8B"/>
+    <w:rsid w:val="00922EAC"/>
     <w:rsid w:val="00A10544"/>
     <w:rsid w:val="00A70CA4"/>
     <w:rsid w:val="00AB3FDA"/>
     <w:rsid w:val="00AC1A0C"/>
     <w:rsid w:val="00C33983"/>
     <w:rsid w:val="00C61531"/>
     <w:rsid w:val="00CA5E4F"/>
     <w:rsid w:val="00CB5ED9"/>
     <w:rsid w:val="00D12E8B"/>
     <w:rsid w:val="00D54B67"/>
     <w:rsid w:val="00D6563E"/>
     <w:rsid w:val="00DC7705"/>
+    <w:rsid w:val="00DE3FAB"/>
     <w:rsid w:val="00DE524F"/>
     <w:rsid w:val="00DF15F8"/>
     <w:rsid w:val="00DF1DFE"/>
     <w:rsid w:val="00E150A0"/>
     <w:rsid w:val="00E72113"/>
     <w:rsid w:val="00E72B04"/>
     <w:rsid w:val="00EE205C"/>
     <w:rsid w:val="00F04A42"/>
     <w:rsid w:val="00F4621F"/>
     <w:rsid w:val="00F4634D"/>
+    <w:rsid w:val="00F755F7"/>
     <w:rsid w:val="00F77AF3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="off"/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="381DABC8"/>
+  <w15:docId w15:val="{2CED41EE-E689-4447-84A3-A2B3A03A3640}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00CB5ED9"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo1Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00D12E8B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Encabezado">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EncabezadoCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D12E8B"/>
     <w:pPr>
@@ -6474,51 +6748,51 @@
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
     <w:name w:val="Título 1 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Ttulo1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00D12E8B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="129443728">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="261449513">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -6677,127 +6951,139 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2134130410">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///\\192.168.2.222\transparencia\TRANSPARENCIA%202024\Remisi&#243;n%20de%20informaci&#243;n%20al%20Comisionado\Informaci&#243;n%20para%20el%20portal\06.%20SERVICIOS%20Y%20PROCEDIMIENTOS\Estad&#237;sticas%20de%20quejas%20y%20sugerencias\Estad&#237;stica%20de%20quejas%20y%20sugerencias%20(EXCEL).xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///\\192.168.2.222\transparencia\TRANSPARENCIA%202024\Remisi&#243;n%20de%20informaci&#243;n%20al%20Comisionado\Informaci&#243;n%20para%20el%20portal\06.%20SERVICIOS%20Y%20PROCEDIMIENTOS\Estad&#237;sticas%20de%20quejas%20y%20sugerencias\Estad&#237;stica%20de%20quejas%20y%20sugerencias%20(EXCEL).xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///\\192.168.2.222\transparencia\TRANSPARENCIA%202024\Remisi&#243;n%20de%20informaci&#243;n%20al%20Comisionado\Informaci&#243;n%20para%20el%20portal\06.%20SERVICIOS%20Y%20PROCEDIMIENTOS\Estad&#237;sticas%20de%20quejas%20y%20sugerencias\Estad&#237;stica%20de%20quejas%20y%20sugerencias%20(EXCEL).xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///\\192.168.2.222\transparencia\TRANSPARENCIA%202024\Remisi&#243;n%20de%20informaci&#243;n%20al%20Comisionado\Informaci&#243;n%20para%20el%20portal\06.%20SERVICIOS%20Y%20PROCEDIMIENTOS\Estad&#237;sticas%20de%20quejas%20y%20sugerencias\Estad&#237;stica%20de%20quejas%20y%20sugerencias%20(EXCEL).xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
-<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <c:date1904 val="1"/>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+  <c:date1904 val="0"/>
   <c:lang val="es-ES"/>
+  <c:roundedCorners val="0"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1200">
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:pPr>
             <a:r>
               <a:rPr lang="es-ES" sz="1200">
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Nº  Reclamaciones 2023</a:t>
             </a:r>
           </a:p>
         </c:rich>
       </c:tx>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.30929441708825589"/>
           <c:y val="7.8630987859585402E-2"/>
         </c:manualLayout>
       </c:layout>
+      <c:overlay val="0"/>
     </c:title>
+    <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="8.2463926223369233E-2"/>
           <c:y val="0.22603674540682431"/>
           <c:w val="0.82438905404119811"/>
           <c:h val="0.57081753669680235"/>
         </c:manualLayout>
       </c:layout>
       <c:lineChart>
         <c:grouping val="standard"/>
+        <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strRef>
               <c:f>'2023'!$A$3:$A$14</c:f>
               <c:strCache>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>Enero</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>Febrero</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>Marzo</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>Abril</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>Mayo</c:v>
@@ -6849,127 +7135,165 @@
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>243</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>223</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>164</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>492</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>603</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>354</c:v>
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>258</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
+          <c:smooth val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000000-3A4A-41C8-85A2-A77F7698552F}"/>
+            </c:ext>
+          </c:extLst>
         </c:ser>
-        <c:marker val="1"/>
+        <c:dLbls>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+        </c:dLbls>
+        <c:smooth val="0"/>
         <c:axId val="110717184"/>
         <c:axId val="110718976"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="110717184"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
+        <c:delete val="0"/>
         <c:axPos val="b"/>
+        <c:numFmt formatCode="General" sourceLinked="0"/>
+        <c:majorTickMark val="out"/>
+        <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:crossAx val="110718976"/>
         <c:crosses val="autoZero"/>
         <c:auto val="1"/>
         <c:lblAlgn val="ctr"/>
         <c:lblOffset val="100"/>
+        <c:noMultiLvlLbl val="0"/>
       </c:catAx>
       <c:valAx>
         <c:axId val="110718976"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
+        <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines/>
         <c:numFmt formatCode="0" sourceLinked="1"/>
+        <c:majorTickMark val="out"/>
+        <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:crossAx val="110717184"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
       </c:valAx>
     </c:plotArea>
     <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
   </c:chart>
-  <c:externalData r:id="rId1"/>
+  <c:externalData r:id="rId1">
+    <c:autoUpdate val="0"/>
+  </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=word/charts/chart2.xml><?xml version="1.0" encoding="utf-8"?>
-<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+  <c:date1904 val="0"/>
   <c:lang val="es-ES"/>
+  <c:roundedCorners val="0"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1200">
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:pPr>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Nº Reclamaciones 2022</a:t>
             </a:r>
           </a:p>
         </c:rich>
       </c:tx>
-      <c:layout/>
+      <c:overlay val="0"/>
     </c:title>
+    <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="8.1488038847215089E-2"/>
           <c:y val="0.18837532808398938"/>
           <c:w val="0.88958362453214057"/>
           <c:h val="0.54244575678040263"/>
         </c:manualLayout>
       </c:layout>
       <c:lineChart>
         <c:grouping val="standard"/>
+        <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>'2022'!$B$2</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Nº Reclamaciones</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strRef>
               <c:f>'2022'!$A$3:$A$14</c:f>
               <c:strCache>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>Enero</c:v>
                 </c:pt>
@@ -7032,127 +7356,165 @@
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>185</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>251</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>190</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>303</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>276</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>239</c:v>
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>226</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
+          <c:smooth val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000000-0829-4FAC-86E9-52390248728C}"/>
+            </c:ext>
+          </c:extLst>
         </c:ser>
-        <c:marker val="1"/>
+        <c:dLbls>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+        </c:dLbls>
+        <c:smooth val="0"/>
         <c:axId val="110738816"/>
         <c:axId val="122111104"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="110738816"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
+        <c:delete val="0"/>
         <c:axPos val="b"/>
+        <c:numFmt formatCode="General" sourceLinked="0"/>
+        <c:majorTickMark val="out"/>
+        <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:crossAx val="122111104"/>
         <c:crosses val="autoZero"/>
         <c:auto val="1"/>
         <c:lblAlgn val="ctr"/>
         <c:lblOffset val="100"/>
+        <c:noMultiLvlLbl val="0"/>
       </c:catAx>
       <c:valAx>
         <c:axId val="122111104"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
+        <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines/>
         <c:numFmt formatCode="0" sourceLinked="1"/>
+        <c:majorTickMark val="out"/>
+        <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:crossAx val="110738816"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
       </c:valAx>
     </c:plotArea>
     <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
   </c:chart>
-  <c:externalData r:id="rId1"/>
+  <c:externalData r:id="rId1">
+    <c:autoUpdate val="0"/>
+  </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=word/charts/chart3.xml><?xml version="1.0" encoding="utf-8"?>
-<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+  <c:date1904 val="0"/>
   <c:lang val="es-ES"/>
+  <c:roundedCorners val="0"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1200">
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:pPr>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Nº Reclamaciones 2021</a:t>
             </a:r>
           </a:p>
         </c:rich>
       </c:tx>
-      <c:layout/>
+      <c:overlay val="0"/>
     </c:title>
+    <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="8.1488038847215089E-2"/>
           <c:y val="0.18837532808398938"/>
           <c:w val="0.88958362453214057"/>
           <c:h val="0.54244575678040263"/>
         </c:manualLayout>
       </c:layout>
       <c:lineChart>
         <c:grouping val="standard"/>
+        <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>'2021'!$B$2</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Nº Reclamaciones</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strRef>
               <c:f>'2021'!$A$3:$A$14</c:f>
               <c:strCache>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>Enero</c:v>
                 </c:pt>
@@ -7215,127 +7577,165 @@
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>148</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>169</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>133</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>221</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>371</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>299</c:v>
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>171</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
+          <c:smooth val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000000-1DCC-47AF-9511-CC61ECC0D427}"/>
+            </c:ext>
+          </c:extLst>
         </c:ser>
-        <c:marker val="1"/>
+        <c:dLbls>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+        </c:dLbls>
+        <c:smooth val="0"/>
         <c:axId val="122155776"/>
         <c:axId val="122157312"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="122155776"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
+        <c:delete val="0"/>
         <c:axPos val="b"/>
+        <c:numFmt formatCode="General" sourceLinked="0"/>
+        <c:majorTickMark val="out"/>
+        <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:crossAx val="122157312"/>
         <c:crosses val="autoZero"/>
         <c:auto val="1"/>
         <c:lblAlgn val="ctr"/>
         <c:lblOffset val="100"/>
+        <c:noMultiLvlLbl val="0"/>
       </c:catAx>
       <c:valAx>
         <c:axId val="122157312"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
+        <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines/>
         <c:numFmt formatCode="0" sourceLinked="1"/>
+        <c:majorTickMark val="out"/>
+        <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:crossAx val="122155776"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
       </c:valAx>
     </c:plotArea>
     <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
   </c:chart>
-  <c:externalData r:id="rId1"/>
+  <c:externalData r:id="rId1">
+    <c:autoUpdate val="0"/>
+  </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=word/charts/chart4.xml><?xml version="1.0" encoding="utf-8"?>
-<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+  <c:date1904 val="0"/>
   <c:lang val="es-ES"/>
+  <c:roundedCorners val="0"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1200">
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:pPr>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Nº Reclamaciones 2020</a:t>
             </a:r>
           </a:p>
         </c:rich>
       </c:tx>
-      <c:layout/>
+      <c:overlay val="0"/>
     </c:title>
+    <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="8.1488038847215089E-2"/>
           <c:y val="0.18837532808398938"/>
           <c:w val="0.88958362453214057"/>
           <c:h val="0.58874146981627296"/>
         </c:manualLayout>
       </c:layout>
       <c:lineChart>
         <c:grouping val="standard"/>
+        <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>'2020'!$B$2</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Nº Reclamaciones</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strRef>
               <c:f>'2020'!$A$3:$A$14</c:f>
               <c:strCache>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>Enero</c:v>
                 </c:pt>
@@ -7398,85 +7798,111 @@
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>117</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>118</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>94</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>117</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>155</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>103</c:v>
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>144</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
+          <c:smooth val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000000-2834-40E9-A2A2-C955528F3B12}"/>
+            </c:ext>
+          </c:extLst>
         </c:ser>
-        <c:marker val="1"/>
+        <c:dLbls>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+        </c:dLbls>
+        <c:smooth val="0"/>
         <c:axId val="140711424"/>
         <c:axId val="140712960"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="140711424"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
+        <c:delete val="0"/>
         <c:axPos val="b"/>
+        <c:numFmt formatCode="General" sourceLinked="0"/>
+        <c:majorTickMark val="out"/>
+        <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:crossAx val="140712960"/>
         <c:crosses val="autoZero"/>
         <c:auto val="1"/>
         <c:lblAlgn val="ctr"/>
         <c:lblOffset val="100"/>
+        <c:noMultiLvlLbl val="0"/>
       </c:catAx>
       <c:valAx>
         <c:axId val="140712960"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
+        <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines/>
         <c:numFmt formatCode="0" sourceLinked="1"/>
+        <c:majorTickMark val="out"/>
+        <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:crossAx val="140711424"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
       </c:valAx>
     </c:plotArea>
     <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
   </c:chart>
-  <c:externalData r:id="rId1"/>
+  <c:externalData r:id="rId1">
+    <c:autoUpdate val="0"/>
+  </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -7721,69 +8147,69 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>1043</Characters>
+  <Pages>6</Pages>
+  <Words>202</Words>
+  <Characters>1111</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>8</Lines>
+  <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1230</CharactersWithSpaces>
+  <CharactersWithSpaces>1311</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>German</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>