--- v1 (2026-04-08)
+++ v2 (2026-07-09)
@@ -55,51 +55,51 @@
         <w:t>ESTADÍSTICA DE QUEJAS Y SUGERENCIAS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE3FAB">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>2025</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25BCAC0F" w14:textId="300F8DCC" w:rsidR="00041E69" w:rsidRDefault="00041E69" w:rsidP="00041E69">
+    <w:p w14:paraId="7A92CD7B" w14:textId="427A35D8" w:rsidR="00041E69" w:rsidRDefault="00041E69" w:rsidP="00041E69">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00041E69">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1CDB5794" wp14:editId="35EF1543">
             <wp:extent cx="1819275" cy="2905125"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="351842837" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -120,257 +120,303 @@
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1819275" cy="2905125"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A92CD7B" w14:textId="77777777" w:rsidR="00041E69" w:rsidRDefault="00041E69" w:rsidP="00041E69">
-[...10 lines deleted...]
-    </w:p>
     <w:p w14:paraId="52216F39" w14:textId="2395B89F" w:rsidR="00041E69" w:rsidRDefault="00041E69" w:rsidP="00041E69">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="45CCE47C" wp14:editId="1B1584D6">
-            <wp:extent cx="4785995" cy="2451100"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="45CCE47C" wp14:editId="28336E86">
+            <wp:extent cx="5476875" cy="2451100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1131460466" name="Imagen 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4785995" cy="2451100"/>
+                      <a:ext cx="5476875" cy="2451100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="131B996C" w14:textId="77777777" w:rsidR="00041E69" w:rsidRDefault="00041E69" w:rsidP="00041E69">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24D971A5" w14:textId="77777777" w:rsidR="00041E69" w:rsidRDefault="00041E69" w:rsidP="00041E69">
+    <w:p w14:paraId="21274F80" w14:textId="77777777" w:rsidR="00E24F7F" w:rsidRPr="00BD7925" w:rsidRDefault="00041E69" w:rsidP="0068542C">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D6563E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
+      <w:r w:rsidRPr="00BD7925">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Todas las reclamaciones fueron atendidas.</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
+      <w:r w:rsidR="0068542C" w:rsidRPr="00BD7925">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17EB43C7" w14:textId="77777777" w:rsidR="00BD7925" w:rsidRDefault="0068542C" w:rsidP="0068542C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por su naturaleza, las reclamaciones no se pueden </w:t>
+      </w:r>
+      <w:r w:rsidR="008A2F28">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>categorizar en resueltas a favor o en contra del interesado.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E24F7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76103DFB" w14:textId="3793F712" w:rsidR="008A25E7" w:rsidRPr="00BD7925" w:rsidRDefault="00E24F7F" w:rsidP="00BD7925">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tras contestarse, todas son tratadas como inputs al proceso de mejora continua de la organización. </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="753E91D8" w14:textId="77777777" w:rsidR="00041E69" w:rsidRDefault="00041E69">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7713C0F9" w14:textId="771CB3FC" w:rsidR="00A10544" w:rsidRDefault="00A10544" w:rsidP="00A10544">
+    <w:p w14:paraId="7713C0F9" w14:textId="06ABC578" w:rsidR="00A10544" w:rsidRDefault="00A10544" w:rsidP="00A10544">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D6563E">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>ESTADÍSTICA DE QUEJAS Y SUGERENCIAS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE3FAB">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>2024</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BDF0F16" w14:textId="77777777" w:rsidR="00A10544" w:rsidRDefault="00CB5ED9" w:rsidP="00A10544">
+    <w:p w14:paraId="4BDF0F16" w14:textId="06C34E76" w:rsidR="00A10544" w:rsidRDefault="00BD7925" w:rsidP="00A10544">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB5ED9">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="603EFE0D" wp14:editId="6BA52A3D">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="603EFE0D" wp14:editId="4CDAA6FF">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>15240</wp:posOffset>
+              <wp:posOffset>72390</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>170180</wp:posOffset>
+              <wp:posOffset>36830</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1819275" cy="2905125"/>
             <wp:effectExtent l="19050" t="0" r="9525" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="1" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
@@ -446,248 +492,280 @@
     </w:p>
     <w:p w14:paraId="43D6AF2A" w14:textId="77777777" w:rsidR="00CB5ED9" w:rsidRDefault="00CB5ED9" w:rsidP="00A10544">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E0ABB52" w14:textId="77777777" w:rsidR="00CB5ED9" w:rsidRDefault="00CB5ED9" w:rsidP="00A10544">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1CC10332" w14:textId="77777777" w:rsidR="00CB5ED9" w:rsidRDefault="00CB5ED9" w:rsidP="00A10544">
+    <w:p w14:paraId="33A456CD" w14:textId="07038B60" w:rsidR="00CB5ED9" w:rsidRDefault="00CB5ED9" w:rsidP="00A10544">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33A456CD" w14:textId="77777777" w:rsidR="00CB5ED9" w:rsidRDefault="00CB5ED9" w:rsidP="00A10544">
-[...11 lines deleted...]
-    <w:p w14:paraId="42A2D4CF" w14:textId="77777777" w:rsidR="00CB5ED9" w:rsidRDefault="00CB5ED9" w:rsidP="00A10544">
+    <w:p w14:paraId="2FA5FD21" w14:textId="2E069C65" w:rsidR="00CB5ED9" w:rsidRDefault="00BD7925" w:rsidP="00A10544">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3A52471E" wp14:editId="017F258A">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3A52471E" wp14:editId="271D3146">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>-60960</wp:posOffset>
+              <wp:posOffset>-58420</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>44450</wp:posOffset>
+              <wp:posOffset>46355</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="4791075" cy="2457450"/>
-            <wp:effectExtent l="19050" t="0" r="9525" b="0"/>
+            <wp:extent cx="5629275" cy="2457450"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="2" name="Imagen 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4791075" cy="2457450"/>
+                      <a:ext cx="5629275" cy="2457450"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BCAD6F9" w14:textId="77777777" w:rsidR="00CB5ED9" w:rsidRDefault="00CB5ED9" w:rsidP="00A10544">
+    <w:p w14:paraId="0DEC9968" w14:textId="77777777" w:rsidR="00CB5ED9" w:rsidRDefault="00CB5ED9" w:rsidP="00A10544">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FA5FD21" w14:textId="77777777" w:rsidR="00CB5ED9" w:rsidRDefault="00CB5ED9" w:rsidP="00A10544">
+    <w:p w14:paraId="48C5EA05" w14:textId="77777777" w:rsidR="00CB5ED9" w:rsidRDefault="00CB5ED9" w:rsidP="00A10544">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DEC9968" w14:textId="77777777" w:rsidR="00CB5ED9" w:rsidRDefault="00CB5ED9" w:rsidP="00A10544">
+    <w:p w14:paraId="6BAFA758" w14:textId="77777777" w:rsidR="00CB5ED9" w:rsidRDefault="00CB5ED9" w:rsidP="00A10544">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48C5EA05" w14:textId="77777777" w:rsidR="00CB5ED9" w:rsidRDefault="00CB5ED9" w:rsidP="00A10544">
+    <w:p w14:paraId="4CB3B987" w14:textId="77777777" w:rsidR="00CB5ED9" w:rsidRDefault="00CB5ED9" w:rsidP="00A10544">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6BAFA758" w14:textId="77777777" w:rsidR="00CB5ED9" w:rsidRDefault="00CB5ED9" w:rsidP="00A10544">
+    <w:p w14:paraId="25E152E0" w14:textId="77777777" w:rsidR="00CB5ED9" w:rsidRDefault="00CB5ED9" w:rsidP="00A10544">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4CB3B987" w14:textId="77777777" w:rsidR="00CB5ED9" w:rsidRDefault="00CB5ED9" w:rsidP="00A10544">
+    <w:p w14:paraId="3807E59B" w14:textId="77777777" w:rsidR="00BD7925" w:rsidRDefault="00BD7925" w:rsidP="00BD7925">
       <w:pPr>
-        <w:spacing w:before="240" w:after="240"/>
-[...5 lines deleted...]
-          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25E152E0" w14:textId="77777777" w:rsidR="00CB5ED9" w:rsidRDefault="00CB5ED9" w:rsidP="00A10544">
+    <w:p w14:paraId="7F07D8DF" w14:textId="77777777" w:rsidR="00BD7925" w:rsidRDefault="00BD7925" w:rsidP="00BD7925">
       <w:pPr>
-        <w:spacing w:before="240" w:after="240"/>
-[...5 lines deleted...]
-          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50352541" w14:textId="77777777" w:rsidR="00CB5ED9" w:rsidRPr="00D6563E" w:rsidRDefault="00CB5ED9" w:rsidP="00CB5ED9">
+    <w:p w14:paraId="3E7BBF8B" w14:textId="2200429A" w:rsidR="00BD7925" w:rsidRPr="00BD7925" w:rsidRDefault="00BD7925" w:rsidP="00BD7925">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D6563E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
+      <w:r w:rsidRPr="00BD7925">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Todas las reclamaciones fueron atendidas.</w:t>
+        <w:t xml:space="preserve">Todas las reclamaciones fueron atendidas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C701DB3" w14:textId="77777777" w:rsidR="00BD7925" w:rsidRDefault="00BD7925" w:rsidP="00BD7925">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por su naturaleza, las reclamaciones no se pueden categorizar en resueltas a favor o en contra del interesado. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64302C93" w14:textId="77777777" w:rsidR="00BD7925" w:rsidRPr="00BD7925" w:rsidRDefault="00BD7925" w:rsidP="00BD7925">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tras contestarse, todas son tratadas como inputs al proceso de mejora continua de la organización. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E57D559" w14:textId="77777777" w:rsidR="00CB5ED9" w:rsidRDefault="00CB5ED9" w:rsidP="00A10544">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A7A0BFC" w14:textId="77777777" w:rsidR="008A25E7" w:rsidRDefault="008A25E7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1872,104 +1950,133 @@
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="72DBFD81" w14:textId="77777777" w:rsidR="007310AD" w:rsidRDefault="007310AD" w:rsidP="001872E0">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007310AD">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="05CFD83B" wp14:editId="11A712A6">
-[...1 lines deleted...]
-            <wp:effectExtent l="19050" t="0" r="19050" b="0"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="05CFD83B" wp14:editId="3BEB56E7">
+            <wp:extent cx="5924550" cy="2314575"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="4" name="Gráfico 4"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
                 <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId10"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C993239" w14:textId="77777777" w:rsidR="007310AD" w:rsidRDefault="007310AD" w:rsidP="001872E0">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61355A71" w14:textId="272A8217" w:rsidR="00904B8B" w:rsidRPr="008A25E7" w:rsidRDefault="00904B8B" w:rsidP="008A25E7">
+    <w:p w14:paraId="272AE75C" w14:textId="77777777" w:rsidR="00BD7925" w:rsidRPr="00BD7925" w:rsidRDefault="00BD7925" w:rsidP="00BD7925">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D6563E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
+      <w:r w:rsidRPr="00BD7925">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Todas las reclamaciones fueron atendidas.</w:t>
+        <w:t xml:space="preserve">Todas las reclamaciones fueron atendidas. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56DB83A8" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="001872E0">
+    <w:p w14:paraId="33FA73BD" w14:textId="77777777" w:rsidR="00BD7925" w:rsidRDefault="00BD7925" w:rsidP="00BD7925">
       <w:pPr>
-        <w:spacing w:before="240" w:after="240"/>
-[...5 lines deleted...]
-          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por su naturaleza, las reclamaciones no se pueden categorizar en resueltas a favor o en contra del interesado. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56DB83A8" w14:textId="16344930" w:rsidR="00904B8B" w:rsidRPr="00BD7925" w:rsidRDefault="00BD7925" w:rsidP="00BD7925">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tras contestarse, todas son tratadas como inputs al proceso de mejora continua de la organización. </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="140695B6" w14:textId="77777777" w:rsidR="008A25E7" w:rsidRDefault="008A25E7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C4569C6" w14:textId="28CE7284" w:rsidR="001872E0" w:rsidRDefault="001872E0" w:rsidP="001872E0">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
@@ -3151,101 +3258,130 @@
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2424C3C8" w14:textId="77777777" w:rsidR="001872E0" w:rsidRDefault="00904B8B" w:rsidP="00F04A42">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00904B8B">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="518326A7" wp14:editId="4995CEC7">
-            <wp:extent cx="5067300" cy="2495550"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="518326A7" wp14:editId="47140E84">
+            <wp:extent cx="5991225" cy="2343150"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="5" name="Gráfico 5"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
                 <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId11"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="55B9E9CD" w14:textId="77777777" w:rsidR="001872E0" w:rsidRDefault="001872E0" w:rsidP="001872E0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="584B3BE2" w14:textId="77777777" w:rsidR="001872E0" w:rsidRPr="00D6563E" w:rsidRDefault="001872E0" w:rsidP="001872E0">
+    <w:p w14:paraId="1F84A47F" w14:textId="77777777" w:rsidR="00BD7925" w:rsidRPr="00BD7925" w:rsidRDefault="00BD7925" w:rsidP="00BD7925">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D6563E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
+      <w:r w:rsidRPr="00BD7925">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Todas las reclamaciones fueron atendidas.</w:t>
+        <w:t xml:space="preserve">Todas las reclamaciones fueron atendidas. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C304604" w14:textId="77777777" w:rsidR="001872E0" w:rsidRDefault="001872E0" w:rsidP="00F04A42">
+    <w:p w14:paraId="3EA75336" w14:textId="77777777" w:rsidR="00BD7925" w:rsidRDefault="00BD7925" w:rsidP="00BD7925">
       <w:pPr>
-        <w:spacing w:before="240" w:after="240"/>
-[...5 lines deleted...]
-          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por su naturaleza, las reclamaciones no se pueden categorizar en resueltas a favor o en contra del interesado. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C304604" w14:textId="34C24B31" w:rsidR="001872E0" w:rsidRPr="00BD7925" w:rsidRDefault="00BD7925" w:rsidP="00BD7925">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tras contestarse, todas son tratadas como inputs al proceso de mejora continua de la organización. </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="764A07AF" w14:textId="77777777" w:rsidR="008A25E7" w:rsidRDefault="008A25E7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="005ADB5D" w14:textId="130BFE02" w:rsidR="00F04A42" w:rsidRPr="00D6563E" w:rsidRDefault="00F04A42" w:rsidP="00F04A42">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
@@ -4406,125 +4542,142 @@
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>2.374</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6FC2A280" w14:textId="77777777" w:rsidR="00D6563E" w:rsidRDefault="00D6563E" w:rsidP="008C6DC4">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18E0F0BB" w14:textId="77777777" w:rsidR="00F04A42" w:rsidRDefault="00904B8B" w:rsidP="008C6DC4">
+    <w:p w14:paraId="087FEA2A" w14:textId="5B4F837A" w:rsidR="00F04A42" w:rsidRDefault="00904B8B" w:rsidP="008C6DC4">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00904B8B">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="47AF6257" wp14:editId="2E5C8A1C">
-[...1 lines deleted...]
-            <wp:effectExtent l="19050" t="0" r="9525" b="0"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="47AF6257" wp14:editId="5A110DE9">
+            <wp:extent cx="5943600" cy="2686050"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="6" name="Gráfico 6"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
                 <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId12"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="087FEA2A" w14:textId="77777777" w:rsidR="00F04A42" w:rsidRDefault="00F04A42" w:rsidP="008C6DC4">
+    <w:p w14:paraId="1CCB77D6" w14:textId="77777777" w:rsidR="00BD7925" w:rsidRPr="00BD7925" w:rsidRDefault="00BD7925" w:rsidP="00BD7925">
       <w:pPr>
-        <w:spacing w:before="240" w:after="240"/>
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D6563E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
+      <w:r w:rsidRPr="00BD7925">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Todas las reclamaciones fueron atendidas.</w:t>
+        <w:t xml:space="preserve">Todas las reclamaciones fueron atendidas. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D928404" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="008C6DC4">
+    <w:p w14:paraId="44C108D6" w14:textId="77777777" w:rsidR="00BD7925" w:rsidRDefault="00BD7925" w:rsidP="00BD7925">
       <w:pPr>
-        <w:spacing w:before="240" w:after="240"/>
-[...5 lines deleted...]
-          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por su naturaleza, las reclamaciones no se pueden categorizar en resueltas a favor o en contra del interesado. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D928404" w14:textId="1473C560" w:rsidR="00904B8B" w:rsidRPr="004B08EF" w:rsidRDefault="00BD7925" w:rsidP="004B08EF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tras contestarse, todas son tratadas como inputs al proceso de mejora continua de la organización. </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="07A440A7" w14:textId="77777777" w:rsidR="008A25E7" w:rsidRDefault="008A25E7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="08DF78D4" w14:textId="4E1C5437" w:rsidR="000A3322" w:rsidRDefault="000A3322" w:rsidP="008C6DC4">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
@@ -5755,155 +5908,170 @@
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>1.364</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="462652E2" w14:textId="77777777" w:rsidR="00904B8B" w:rsidRDefault="00904B8B" w:rsidP="008C6DC4">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="474693EC" w14:textId="77777777" w:rsidR="00F04A42" w:rsidRPr="00D6563E" w:rsidRDefault="00904B8B" w:rsidP="008C6DC4">
+    <w:p w14:paraId="63F1C5DB" w14:textId="12C377CD" w:rsidR="00D12E8B" w:rsidRPr="004B08EF" w:rsidRDefault="00904B8B" w:rsidP="004B08EF">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00904B8B">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2F2B1A3B" wp14:editId="239A1CE8">
-[...1 lines deleted...]
-            <wp:effectExtent l="19050" t="0" r="9525" b="0"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2F2B1A3B" wp14:editId="3AA62418">
+            <wp:extent cx="5972175" cy="2647950"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="7" name="Gráfico 7"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
                 <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId13"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="63F1C5DB" w14:textId="77777777" w:rsidR="00D12E8B" w:rsidRDefault="00D12E8B" w:rsidP="00DE3FAB">
+    <w:p w14:paraId="6814212F" w14:textId="77777777" w:rsidR="00BD7925" w:rsidRPr="00BD7925" w:rsidRDefault="00BD7925" w:rsidP="00BD7925">
       <w:pPr>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D6563E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
+      <w:r w:rsidRPr="00BD7925">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Todas las reclamaciones fueron atendidas.</w:t>
+        <w:t xml:space="preserve">Todas las reclamaciones fueron atendidas. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="349923E2" w14:textId="77777777" w:rsidR="004F6340" w:rsidRDefault="004F6340">
+    <w:p w14:paraId="6749F026" w14:textId="77777777" w:rsidR="00BD7925" w:rsidRDefault="00BD7925" w:rsidP="00BD7925">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="es-ES"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por su naturaleza, las reclamaciones no se pueden categorizar en resueltas a favor o en contra del interesado. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7202608D" w14:textId="77777777" w:rsidR="002567A1" w:rsidRDefault="002567A1">
+    <w:p w14:paraId="7202608D" w14:textId="61BC96D8" w:rsidR="002567A1" w:rsidRPr="004B08EF" w:rsidRDefault="00BD7925" w:rsidP="004B08EF">
       <w:pPr>
-        <w:rPr>
-[...4 lines deleted...]
-          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tras contestarse, todas son tratadas como inputs al proceso de mejora continua de la organización. </w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="002567A1" w:rsidSect="008A25E7">
+    <w:sectPr w:rsidR="002567A1" w:rsidRPr="004B08EF" w:rsidSect="0068542C">
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1560" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1560" w:right="1274" w:bottom="1417" w:left="1276" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="15EC15C0" w14:textId="77777777" w:rsidR="000821D0" w:rsidRDefault="000821D0" w:rsidP="00D12E8B">
+    <w:p w14:paraId="58E282AA" w14:textId="77777777" w:rsidR="00F94EF2" w:rsidRDefault="00F94EF2" w:rsidP="00D12E8B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="50137C8F" w14:textId="77777777" w:rsidR="000821D0" w:rsidRDefault="000821D0" w:rsidP="00D12E8B">
+    <w:p w14:paraId="29FA7AD8" w14:textId="77777777" w:rsidR="00F94EF2" w:rsidRDefault="00F94EF2" w:rsidP="00D12E8B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -5916,306 +6084,317 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="A00002BF" w:usb1="68C7FCFB" w:usb2="00000010" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Helvética">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="136FCEDE" w14:textId="77777777" w:rsidR="007310AD" w:rsidRDefault="007310AD">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
     <w:r w:rsidRPr="00D12E8B">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="es-ES"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4853B3E4" wp14:editId="4E291FD3">
           <wp:extent cx="5067300" cy="351948"/>
           <wp:effectExtent l="19050" t="0" r="0" b="0"/>
-          <wp:docPr id="1236611972" name="Imagen 5"/>
+          <wp:docPr id="1576714166" name="Imagen 5"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="guaguas_pie_din4.jpg"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5116176" cy="355343"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="70BE5D5A" w14:textId="77777777" w:rsidR="000821D0" w:rsidRDefault="000821D0" w:rsidP="00D12E8B">
+    <w:p w14:paraId="5361AAF1" w14:textId="77777777" w:rsidR="00F94EF2" w:rsidRDefault="00F94EF2" w:rsidP="00D12E8B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="51F2415B" w14:textId="77777777" w:rsidR="000821D0" w:rsidRDefault="000821D0" w:rsidP="00D12E8B">
+    <w:p w14:paraId="2932FDD4" w14:textId="77777777" w:rsidR="00F94EF2" w:rsidRDefault="00F94EF2" w:rsidP="00D12E8B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3DDAA707" w14:textId="77777777" w:rsidR="007310AD" w:rsidRDefault="007310AD">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r w:rsidRPr="00D12E8B">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="es-ES"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D5B6CB8" wp14:editId="4766A84F">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D5B6CB8" wp14:editId="7D3AFACA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>-546735</wp:posOffset>
+            <wp:posOffset>-1270</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-154305</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1943100" cy="504825"/>
-          <wp:effectExtent l="19050" t="0" r="0" b="0"/>
+          <wp:extent cx="1895475" cy="504825"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
-          <wp:docPr id="758570854" name="Imagen 1"/>
+          <wp:docPr id="1067260455" name="Imagen 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="guaguas_logo_cabecera_din4.jpg"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1943100" cy="504825"/>
+                    <a:ext cx="1895475" cy="504825"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D12E8B"/>
     <w:rsid w:val="000357D1"/>
     <w:rsid w:val="00041E69"/>
     <w:rsid w:val="00051E41"/>
     <w:rsid w:val="000821D0"/>
     <w:rsid w:val="00086651"/>
     <w:rsid w:val="000A3322"/>
     <w:rsid w:val="000E7079"/>
     <w:rsid w:val="001872E0"/>
     <w:rsid w:val="001E7921"/>
     <w:rsid w:val="00222F9E"/>
     <w:rsid w:val="002567A1"/>
     <w:rsid w:val="002F5235"/>
     <w:rsid w:val="00312F99"/>
     <w:rsid w:val="00320DCB"/>
     <w:rsid w:val="0036691F"/>
     <w:rsid w:val="00372CAA"/>
     <w:rsid w:val="003A71CE"/>
     <w:rsid w:val="003B4050"/>
     <w:rsid w:val="004016D7"/>
     <w:rsid w:val="00423B4F"/>
     <w:rsid w:val="004338F2"/>
     <w:rsid w:val="00462403"/>
+    <w:rsid w:val="004B08EF"/>
     <w:rsid w:val="004F6340"/>
     <w:rsid w:val="00512D92"/>
     <w:rsid w:val="005228BA"/>
     <w:rsid w:val="00553F41"/>
     <w:rsid w:val="0057656E"/>
     <w:rsid w:val="00581F65"/>
     <w:rsid w:val="005B690D"/>
     <w:rsid w:val="00625227"/>
     <w:rsid w:val="006764C6"/>
+    <w:rsid w:val="0068542C"/>
     <w:rsid w:val="006A73A4"/>
     <w:rsid w:val="00707C1B"/>
     <w:rsid w:val="007104EB"/>
     <w:rsid w:val="00727EF1"/>
     <w:rsid w:val="007310AD"/>
     <w:rsid w:val="007314B3"/>
     <w:rsid w:val="00784D22"/>
     <w:rsid w:val="007E031B"/>
     <w:rsid w:val="008728D8"/>
     <w:rsid w:val="008A25E7"/>
+    <w:rsid w:val="008A2F28"/>
     <w:rsid w:val="008C6DC4"/>
     <w:rsid w:val="008E10B9"/>
     <w:rsid w:val="00904B8B"/>
     <w:rsid w:val="00922EAC"/>
     <w:rsid w:val="00A10544"/>
     <w:rsid w:val="00A70CA4"/>
     <w:rsid w:val="00AB3FDA"/>
     <w:rsid w:val="00AC1A0C"/>
+    <w:rsid w:val="00BD7925"/>
     <w:rsid w:val="00C33983"/>
     <w:rsid w:val="00C61531"/>
     <w:rsid w:val="00CA5E4F"/>
     <w:rsid w:val="00CB5ED9"/>
+    <w:rsid w:val="00CF069D"/>
     <w:rsid w:val="00D12E8B"/>
     <w:rsid w:val="00D54B67"/>
     <w:rsid w:val="00D6563E"/>
     <w:rsid w:val="00DC7705"/>
     <w:rsid w:val="00DE3FAB"/>
     <w:rsid w:val="00DE524F"/>
     <w:rsid w:val="00DF15F8"/>
     <w:rsid w:val="00DF1DFE"/>
     <w:rsid w:val="00E150A0"/>
+    <w:rsid w:val="00E24F7F"/>
     <w:rsid w:val="00E72113"/>
     <w:rsid w:val="00E72B04"/>
+    <w:rsid w:val="00EC2F6F"/>
     <w:rsid w:val="00EE205C"/>
     <w:rsid w:val="00F04A42"/>
     <w:rsid w:val="00F4621F"/>
     <w:rsid w:val="00F4634D"/>
     <w:rsid w:val="00F755F7"/>
     <w:rsid w:val="00F77AF3"/>
+    <w:rsid w:val="00F94EF2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="381DABC8"/>
@@ -6656,91 +6835,87 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Encabezado">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EncabezadoCar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D12E8B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
     <w:name w:val="Encabezado Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Encabezado"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="00D12E8B"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Piedepgina">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PiedepginaCar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D12E8B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="00D12E8B"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textodeglobo">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextodegloboCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D12E8B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextodegloboCar">
     <w:name w:val="Texto de globo Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Textodeglobo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -8150,66 +8325,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>202</Words>
-  <Characters>1111</Characters>
+  <Words>397</Words>
+  <Characters>2184</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>9</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>18</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1311</CharactersWithSpaces>
+  <CharactersWithSpaces>2576</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>German</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>