--- v0 (2025-10-18)
+++ v1 (2026-04-08)
@@ -1,90 +1,109 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/charts/chart3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/charts/chart4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/charts/chart5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/charts/chart6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{025B7CE1-0954-4403-87E6-BD721391D1BA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="360" yWindow="300" windowWidth="14880" windowHeight="7815"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="2024" sheetId="7" r:id="rId1"/>
-[...3 lines deleted...]
-    <sheet name="2020" sheetId="1" r:id="rId5"/>
+    <sheet name="2025" sheetId="8" r:id="rId1"/>
+    <sheet name="2024" sheetId="7" r:id="rId2"/>
+    <sheet name="2023" sheetId="6" r:id="rId3"/>
+    <sheet name="2022" sheetId="5" r:id="rId4"/>
+    <sheet name="2021" sheetId="4" r:id="rId5"/>
+    <sheet name="2020" sheetId="1" r:id="rId6"/>
   </sheets>
-  <calcPr calcId="125725" iterateDelta="1E-4"/>
+  <calcPr calcId="191029" iterateDelta="1E-4"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="B15" i="8" l="1"/>
   <c r="B15" i="7"/>
   <c r="B15" i="6"/>
   <c r="B15" i="5" l="1"/>
   <c r="B15" i="4"/>
   <c r="B15" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="93" uniqueCount="16">
   <si>
     <t>Mes</t>
   </si>
   <si>
     <t>Nº Reclamaciones</t>
   </si>
   <si>
     <t>Enero</t>
   </si>
   <si>
     <t>Febrero</t>
   </si>
   <si>
     <t>Marzo</t>
   </si>
   <si>
     <t>Abril</t>
   </si>
   <si>
     <t>Mayo</t>
   </si>
   <si>
     <t>Junio</t>
   </si>
   <si>
@@ -93,52 +112,52 @@
   <si>
     <t>Agosto</t>
   </si>
   <si>
     <t>Septiembre</t>
   </si>
   <si>
     <t>Octubre</t>
   </si>
   <si>
     <t>Noviembre</t>
   </si>
   <si>
     <t>Diciembre</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>Todas las reclamaciones fueron atendidas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="6">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -472,128 +491,372 @@
     <xf numFmtId="0" fontId="4" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="17" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="17" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="17" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="17" fontId="3" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="1" fontId="5" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Porcentual 2" xfId="1"/>
+    <cellStyle name="Porcentual 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
-<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+  <c:date1904 val="0"/>
   <c:lang val="es-ES"/>
+  <c:roundedCorners val="0"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <c:chart>
+    <c:title>
+      <c:tx>
+        <c:rich>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="1200">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1200">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Nº  Reclamaciones 2025</a:t>
+            </a:r>
+          </a:p>
+        </c:rich>
+      </c:tx>
+      <c:layout>
+        <c:manualLayout>
+          <c:xMode val="edge"/>
+          <c:yMode val="edge"/>
+          <c:x val="0.30929441708825584"/>
+          <c:y val="7.8630987859585375E-2"/>
+        </c:manualLayout>
+      </c:layout>
+      <c:overlay val="0"/>
+    </c:title>
+    <c:autoTitleDeleted val="0"/>
+    <c:plotArea>
+      <c:layout>
+        <c:manualLayout>
+          <c:layoutTarget val="inner"/>
+          <c:xMode val="edge"/>
+          <c:yMode val="edge"/>
+          <c:x val="8.2463926223369233E-2"/>
+          <c:y val="0.22603674540682428"/>
+          <c:w val="0.824389054041198"/>
+          <c:h val="0.57081753669680224"/>
+        </c:manualLayout>
+      </c:layout>
+      <c:lineChart>
+        <c:grouping val="standard"/>
+        <c:varyColors val="0"/>
+        <c:ser>
+          <c:idx val="0"/>
+          <c:order val="0"/>
+          <c:marker>
+            <c:symbol val="none"/>
+          </c:marker>
+          <c:cat>
+            <c:strRef>
+              <c:f>'2025'!$A$3:$A$14</c:f>
+              <c:strCache>
+                <c:ptCount val="12"/>
+                <c:pt idx="0">
+                  <c:v>Enero</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>Febrero</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>Marzo</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>Abril</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>Mayo</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>Junio</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>Julio</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>Agosto</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>Septiembre</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>Octubre</c:v>
+                </c:pt>
+                <c:pt idx="10">
+                  <c:v>Noviembre</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>Diciembre</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>'2025'!$B$3:$B$14</c:f>
+              <c:numCache>
+                <c:formatCode>0</c:formatCode>
+                <c:ptCount val="12"/>
+                <c:pt idx="0">
+                  <c:v>257</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>257</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>239</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>199</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>207</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>276</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>316</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>235</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>394</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>309</c:v>
+                </c:pt>
+                <c:pt idx="10">
+                  <c:v>290</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>257</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:smooth val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000000-DB54-4551-906E-E99F0A52CF21}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:dLbls>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+        </c:dLbls>
+        <c:smooth val="0"/>
+        <c:axId val="102941440"/>
+        <c:axId val="102942976"/>
+      </c:lineChart>
+      <c:catAx>
+        <c:axId val="102941440"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="b"/>
+        <c:numFmt formatCode="General" sourceLinked="0"/>
+        <c:majorTickMark val="out"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:crossAx val="102942976"/>
+        <c:crosses val="autoZero"/>
+        <c:auto val="1"/>
+        <c:lblAlgn val="ctr"/>
+        <c:lblOffset val="100"/>
+        <c:noMultiLvlLbl val="0"/>
+      </c:catAx>
+      <c:valAx>
+        <c:axId val="102942976"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="l"/>
+        <c:majorGridlines/>
+        <c:numFmt formatCode="0" sourceLinked="1"/>
+        <c:majorTickMark val="out"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:crossAx val="102941440"/>
+        <c:crosses val="autoZero"/>
+        <c:crossBetween val="between"/>
+      </c:valAx>
+    </c:plotArea>
+    <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
+  </c:chart>
+  <c:printSettings>
+    <c:headerFooter/>
+    <c:pageMargins b="0.75000000000000044" l="0.7000000000000004" r="0.7000000000000004" t="0.75000000000000044" header="0.30000000000000021" footer="0.30000000000000021"/>
+    <c:pageSetup/>
+  </c:printSettings>
+</c:chartSpace>
+</file>
+
+<file path=xl/charts/chart2.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+  <c:date1904 val="0"/>
+  <c:lang val="es-ES"/>
+  <c:roundedCorners val="0"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1200">
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:pPr>
             <a:r>
               <a:rPr lang="es-ES" sz="1200">
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Nº  Reclamaciones 2024</a:t>
             </a:r>
           </a:p>
         </c:rich>
       </c:tx>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.30929441708825584"/>
           <c:y val="7.8630987859585375E-2"/>
         </c:manualLayout>
       </c:layout>
+      <c:overlay val="0"/>
     </c:title>
+    <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="8.2463926223369233E-2"/>
           <c:y val="0.22603674540682428"/>
           <c:w val="0.824389054041198"/>
           <c:h val="0.57081753669680224"/>
         </c:manualLayout>
       </c:layout>
       <c:lineChart>
         <c:grouping val="standard"/>
+        <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strRef>
               <c:f>'2024'!$A$3:$A$14</c:f>
               <c:strCache>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>Enero</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>Febrero</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>Marzo</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>Abril</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>Mayo</c:v>
@@ -645,141 +908,178 @@
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>213</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>258</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>169</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>376</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>355</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>293</c:v>
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>249</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
+          <c:smooth val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000000-AA56-49BC-A6B5-75597E32B60A}"/>
+            </c:ext>
+          </c:extLst>
         </c:ser>
-        <c:marker val="1"/>
+        <c:dLbls>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+        </c:dLbls>
+        <c:smooth val="0"/>
         <c:axId val="102941440"/>
         <c:axId val="102942976"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="102941440"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
+        <c:delete val="0"/>
         <c:axPos val="b"/>
+        <c:numFmt formatCode="General" sourceLinked="0"/>
+        <c:majorTickMark val="out"/>
+        <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:crossAx val="102942976"/>
         <c:crosses val="autoZero"/>
         <c:auto val="1"/>
         <c:lblAlgn val="ctr"/>
         <c:lblOffset val="100"/>
+        <c:noMultiLvlLbl val="0"/>
       </c:catAx>
       <c:valAx>
         <c:axId val="102942976"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
+        <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines/>
         <c:numFmt formatCode="0" sourceLinked="1"/>
+        <c:majorTickMark val="out"/>
+        <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:crossAx val="102941440"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
       </c:valAx>
     </c:plotArea>
     <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:printSettings>
     <c:headerFooter/>
     <c:pageMargins b="0.75000000000000044" l="0.7000000000000004" r="0.7000000000000004" t="0.75000000000000044" header="0.30000000000000021" footer="0.30000000000000021"/>
     <c:pageSetup/>
   </c:printSettings>
 </c:chartSpace>
 </file>
 
-<file path=xl/charts/chart2.xml><?xml version="1.0" encoding="utf-8"?>
-<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<file path=xl/charts/chart3.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+  <c:date1904 val="0"/>
   <c:lang val="es-ES"/>
+  <c:roundedCorners val="0"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1200">
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:pPr>
             <a:r>
               <a:rPr lang="es-ES" sz="1200">
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Nº  Reclamaciones 2023</a:t>
             </a:r>
           </a:p>
         </c:rich>
       </c:tx>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.30929441708825572"/>
           <c:y val="7.8630987859585333E-2"/>
         </c:manualLayout>
       </c:layout>
+      <c:overlay val="0"/>
     </c:title>
+    <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="8.2463926223369247E-2"/>
           <c:y val="0.22603674540682422"/>
           <c:w val="0.82438905404119778"/>
           <c:h val="0.57081753669680202"/>
         </c:manualLayout>
       </c:layout>
       <c:lineChart>
         <c:grouping val="standard"/>
+        <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strRef>
               <c:f>'2023'!$A$3:$A$14</c:f>
               <c:strCache>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>Enero</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>Febrero</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>Marzo</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>Abril</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>Mayo</c:v>
@@ -831,131 +1131,167 @@
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>243</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>223</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>164</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>492</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>603</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>354</c:v>
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>258</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
+          <c:smooth val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000000-746E-42D6-9E51-2B4C49A96C73}"/>
+            </c:ext>
+          </c:extLst>
         </c:ser>
-        <c:marker val="1"/>
+        <c:dLbls>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+        </c:dLbls>
+        <c:smooth val="0"/>
         <c:axId val="102983552"/>
         <c:axId val="102985088"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="102983552"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
+        <c:delete val="0"/>
         <c:axPos val="b"/>
+        <c:numFmt formatCode="General" sourceLinked="0"/>
+        <c:majorTickMark val="out"/>
+        <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:crossAx val="102985088"/>
         <c:crosses val="autoZero"/>
         <c:auto val="1"/>
         <c:lblAlgn val="ctr"/>
         <c:lblOffset val="100"/>
+        <c:noMultiLvlLbl val="0"/>
       </c:catAx>
       <c:valAx>
         <c:axId val="102985088"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
+        <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines/>
         <c:numFmt formatCode="0" sourceLinked="1"/>
+        <c:majorTickMark val="out"/>
+        <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:crossAx val="102983552"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
       </c:valAx>
     </c:plotArea>
     <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:printSettings>
     <c:headerFooter/>
     <c:pageMargins b="0.75000000000000022" l="0.70000000000000018" r="0.70000000000000018" t="0.75000000000000022" header="0.3000000000000001" footer="0.3000000000000001"/>
     <c:pageSetup/>
   </c:printSettings>
 </c:chartSpace>
 </file>
 
-<file path=xl/charts/chart3.xml><?xml version="1.0" encoding="utf-8"?>
-<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<file path=xl/charts/chart4.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+  <c:date1904 val="0"/>
   <c:lang val="es-ES"/>
+  <c:roundedCorners val="0"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1200">
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:pPr>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Nº Reclamaciones 2022</a:t>
             </a:r>
           </a:p>
         </c:rich>
       </c:tx>
-      <c:layout/>
+      <c:overlay val="0"/>
     </c:title>
+    <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="8.1488038847215089E-2"/>
           <c:y val="0.18837532808398944"/>
           <c:w val="0.88958362453214057"/>
           <c:h val="0.54244575678040263"/>
         </c:manualLayout>
       </c:layout>
       <c:lineChart>
         <c:grouping val="standard"/>
+        <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>'2022'!$B$2</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Nº Reclamaciones</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strRef>
               <c:f>'2022'!$A$3:$A$14</c:f>
               <c:strCache>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>Enero</c:v>
                 </c:pt>
@@ -1018,131 +1354,167 @@
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>185</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>251</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>190</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>303</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>276</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>239</c:v>
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>226</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
+          <c:smooth val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000000-4930-41CC-91EE-824974B47172}"/>
+            </c:ext>
+          </c:extLst>
         </c:ser>
-        <c:marker val="1"/>
+        <c:dLbls>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+        </c:dLbls>
+        <c:smooth val="0"/>
         <c:axId val="103005184"/>
         <c:axId val="103060224"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="103005184"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
+        <c:delete val="0"/>
         <c:axPos val="b"/>
+        <c:numFmt formatCode="General" sourceLinked="0"/>
+        <c:majorTickMark val="out"/>
+        <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:crossAx val="103060224"/>
         <c:crosses val="autoZero"/>
         <c:auto val="1"/>
         <c:lblAlgn val="ctr"/>
         <c:lblOffset val="100"/>
+        <c:noMultiLvlLbl val="0"/>
       </c:catAx>
       <c:valAx>
         <c:axId val="103060224"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
+        <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines/>
         <c:numFmt formatCode="0" sourceLinked="1"/>
+        <c:majorTickMark val="out"/>
+        <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:crossAx val="103005184"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
       </c:valAx>
     </c:plotArea>
     <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:printSettings>
     <c:headerFooter/>
     <c:pageMargins b="0.75000000000000144" l="0.70000000000000062" r="0.70000000000000062" t="0.75000000000000144" header="0.30000000000000032" footer="0.30000000000000032"/>
     <c:pageSetup/>
   </c:printSettings>
 </c:chartSpace>
 </file>
 
-<file path=xl/charts/chart4.xml><?xml version="1.0" encoding="utf-8"?>
-<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<file path=xl/charts/chart5.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+  <c:date1904 val="0"/>
   <c:lang val="es-ES"/>
+  <c:roundedCorners val="0"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1200">
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:pPr>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Nº Reclamaciones 2021</a:t>
             </a:r>
           </a:p>
         </c:rich>
       </c:tx>
-      <c:layout/>
+      <c:overlay val="0"/>
     </c:title>
+    <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="8.1488038847215089E-2"/>
           <c:y val="0.18837532808398944"/>
           <c:w val="0.88958362453214057"/>
           <c:h val="0.54244575678040263"/>
         </c:manualLayout>
       </c:layout>
       <c:lineChart>
         <c:grouping val="standard"/>
+        <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>'2021'!$B$2</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Nº Reclamaciones</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strRef>
               <c:f>'2021'!$A$3:$A$14</c:f>
               <c:strCache>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>Enero</c:v>
                 </c:pt>
@@ -1205,131 +1577,167 @@
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>148</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>169</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>133</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>221</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>371</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>299</c:v>
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>171</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
+          <c:smooth val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000000-E4ED-434E-A327-25FA8737F2CA}"/>
+            </c:ext>
+          </c:extLst>
         </c:ser>
-        <c:marker val="1"/>
+        <c:dLbls>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+        </c:dLbls>
+        <c:smooth val="0"/>
         <c:axId val="103170432"/>
         <c:axId val="103171968"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="103170432"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
+        <c:delete val="0"/>
         <c:axPos val="b"/>
+        <c:numFmt formatCode="General" sourceLinked="0"/>
+        <c:majorTickMark val="out"/>
+        <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:crossAx val="103171968"/>
         <c:crosses val="autoZero"/>
         <c:auto val="1"/>
         <c:lblAlgn val="ctr"/>
         <c:lblOffset val="100"/>
+        <c:noMultiLvlLbl val="0"/>
       </c:catAx>
       <c:valAx>
         <c:axId val="103171968"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
+        <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines/>
         <c:numFmt formatCode="0" sourceLinked="1"/>
+        <c:majorTickMark val="out"/>
+        <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:crossAx val="103170432"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
       </c:valAx>
     </c:plotArea>
     <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:printSettings>
     <c:headerFooter/>
     <c:pageMargins b="0.75000000000000122" l="0.70000000000000062" r="0.70000000000000062" t="0.75000000000000122" header="0.30000000000000032" footer="0.30000000000000032"/>
     <c:pageSetup/>
   </c:printSettings>
 </c:chartSpace>
 </file>
 
-<file path=xl/charts/chart5.xml><?xml version="1.0" encoding="utf-8"?>
-<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<file path=xl/charts/chart6.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+  <c:date1904 val="0"/>
   <c:lang val="es-ES"/>
+  <c:roundedCorners val="0"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1200">
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:pPr>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Nº Reclamaciones 2020</a:t>
             </a:r>
           </a:p>
         </c:rich>
       </c:tx>
-      <c:layout/>
+      <c:overlay val="0"/>
     </c:title>
+    <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="8.1488038847215089E-2"/>
           <c:y val="0.18837532808398944"/>
           <c:w val="0.88958362453214057"/>
           <c:h val="0.58874146981627296"/>
         </c:manualLayout>
       </c:layout>
       <c:lineChart>
         <c:grouping val="standard"/>
+        <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>'2020'!$B$2</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Nº Reclamaciones</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strRef>
               <c:f>'2020'!$A$3:$A$14</c:f>
               <c:strCache>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>Enero</c:v>
                 </c:pt>
@@ -1392,399 +1800,502 @@
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>117</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>118</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>94</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>117</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>155</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>103</c:v>
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>144</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
+          <c:smooth val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000000-3F38-4D69-B6A9-2BEA9ED34077}"/>
+            </c:ext>
+          </c:extLst>
         </c:ser>
-        <c:marker val="1"/>
+        <c:dLbls>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+        </c:dLbls>
+        <c:smooth val="0"/>
         <c:axId val="103261696"/>
         <c:axId val="103263232"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="103261696"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
+        <c:delete val="0"/>
         <c:axPos val="b"/>
+        <c:numFmt formatCode="General" sourceLinked="0"/>
+        <c:majorTickMark val="out"/>
+        <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:crossAx val="103263232"/>
         <c:crosses val="autoZero"/>
         <c:auto val="1"/>
         <c:lblAlgn val="ctr"/>
         <c:lblOffset val="100"/>
+        <c:noMultiLvlLbl val="0"/>
       </c:catAx>
       <c:valAx>
         <c:axId val="103263232"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
+        <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines/>
         <c:numFmt formatCode="0" sourceLinked="1"/>
+        <c:majorTickMark val="out"/>
+        <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:crossAx val="103261696"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
       </c:valAx>
     </c:plotArea>
     <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:printSettings>
     <c:headerFooter/>
     <c:pageMargins b="0.750000000000001" l="0.70000000000000062" r="0.70000000000000062" t="0.750000000000001" header="0.30000000000000032" footer="0.30000000000000032"/>
     <c:pageSetup/>
   </c:printSettings>
 </c:chartSpace>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart2.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart4.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart5.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart6.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
       <xdr:colOff>47626</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="2" name="1 Gráfico"/>
-        <xdr:cNvGraphicFramePr/>
+        <xdr:cNvPr id="2" name="1 Gráfico">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ABF9D625-2D3D-4ED7-983C-FE6F6C8BD806}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvGraphicFramePr>
+          <a:graphicFrameLocks/>
+        </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
       <xdr:colOff>47626</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="2" name="1 Gráfico"/>
+        <xdr:cNvPr id="2" name="1 Gráfico">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>3</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>609600</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>66675</xdr:rowOff>
+      <xdr:rowOff>114300</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
-      <xdr:colOff>257175</xdr:colOff>
-      <xdr:row>13</xdr:row>
+      <xdr:colOff>47626</xdr:colOff>
+      <xdr:row>14</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="2" name="1 Gráfico"/>
+        <xdr:cNvPr id="2" name="1 Gráfico">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>66675</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
       <xdr:colOff>257175</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="2" name="1 Gráfico"/>
+        <xdr:cNvPr id="2" name="1 Gráfico">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>66675</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
       <xdr:colOff>257175</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="2" name="1 Gráfico"/>
+        <xdr:cNvPr id="2" name="1 Gráfico">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
+<file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>66675</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>257175</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
+    </xdr:to>
+    <xdr:graphicFrame macro="">
+      <xdr:nvGraphicFramePr>
+        <xdr:cNvPr id="2" name="1 Gráfico">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvGraphicFramePr/>
+      </xdr:nvGraphicFramePr>
+      <xdr:xfrm>
+        <a:off x="0" y="0"/>
+        <a:ext cx="0" cy="0"/>
+      </xdr:xfrm>
+      <a:graphic>
+        <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+          <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+        </a:graphicData>
+      </a:graphic>
+    </xdr:graphicFrame>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1913,1013 +2424,1159 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{67676A0E-7086-4CFF-8E67-EDE366E8AF91}">
   <dimension ref="A1:B15"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="D20" sqref="D20"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="L20" sqref="L20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="15.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" ht="15.75" thickBot="1">
-[...5 lines deleted...]
-    <row r="2" spans="1:2" ht="15.75" thickBot="1">
+    <row r="1" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="22">
+        <v>2025</v>
+      </c>
+      <c r="B1" s="23"/>
+    </row>
+    <row r="2" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="9" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:2">
+    <row r="3" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A3" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="23">
-[...3 lines deleted...]
-    <row r="4" spans="1:2">
+      <c r="B3" s="20">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A4" s="14" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="6">
-        <v>228</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:2">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A5" s="14" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="6">
-        <v>218</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:2">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="6">
-        <v>238</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:2">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" s="14" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="6">
-        <v>217</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:2">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="6">
-        <v>213</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:2">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A9" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="6">
-        <v>258</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:2">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A10" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="6">
-        <v>169</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:2">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="6">
-        <v>376</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:2">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" s="14" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="6">
-        <v>355</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:2">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="6">
-        <v>293</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:2" ht="15.75" thickBot="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="B14" s="24">
+      <c r="B14" s="21">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" s="5">
+        <f>SUM(B3:B14)</f>
+        <v>3236</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:B1"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:B15"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="2" max="2" width="15.7109375" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="22">
+        <v>2024</v>
+      </c>
+      <c r="B1" s="23"/>
+    </row>
+    <row r="2" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="9" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A3" s="13" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="20">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A4" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="B4" s="6">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A5" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B5" s="6">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A6" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="B6" s="6">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A7" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" s="6">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A8" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B8" s="6">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A9" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="B9" s="6">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A10" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" s="6">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A11" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="B11" s="6">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A12" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="6">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A13" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="B13" s="6">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="B14" s="21">
         <v>249</v>
       </c>
     </row>
-    <row r="15" spans="1:2" ht="15.75" thickBot="1">
+    <row r="15" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="5">
         <f>SUM(B3:B14)</f>
         <v>3152</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:B15"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection sqref="A1:B15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="15.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" ht="15.75" thickBot="1">
-      <c r="A1" s="20">
+    <row r="1" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="22">
         <v>2023</v>
       </c>
-      <c r="B1" s="21"/>
-[...1 lines deleted...]
-    <row r="2" spans="1:2" ht="15.75" thickBot="1">
+      <c r="B1" s="23"/>
+    </row>
+    <row r="2" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="9" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:2">
+    <row r="3" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A3" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="10">
         <v>165</v>
       </c>
     </row>
-    <row r="4" spans="1:2">
+    <row r="4" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A4" s="14" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="11">
         <v>117</v>
       </c>
     </row>
-    <row r="5" spans="1:2">
+    <row r="5" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A5" s="14" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="11">
         <v>221</v>
       </c>
     </row>
-    <row r="6" spans="1:2">
+    <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="11">
         <v>217</v>
       </c>
     </row>
-    <row r="7" spans="1:2">
+    <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" s="14" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="11">
         <v>205</v>
       </c>
     </row>
-    <row r="8" spans="1:2">
+    <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="11">
         <v>243</v>
       </c>
     </row>
-    <row r="9" spans="1:2">
+    <row r="9" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A9" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="11">
         <v>223</v>
       </c>
     </row>
-    <row r="10" spans="1:2">
+    <row r="10" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A10" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="11">
         <v>164</v>
       </c>
     </row>
-    <row r="11" spans="1:2">
+    <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="11">
         <v>492</v>
       </c>
     </row>
-    <row r="12" spans="1:2">
+    <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" s="14" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="11">
         <v>603</v>
       </c>
     </row>
-    <row r="13" spans="1:2">
+    <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="11">
         <v>354</v>
       </c>
     </row>
-    <row r="14" spans="1:2" ht="15.75" thickBot="1">
+    <row r="14" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="12">
         <v>258</v>
       </c>
     </row>
-    <row r="15" spans="1:2" ht="15.75" thickBot="1">
+    <row r="15" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="5">
         <f>SUM(B3:B14)</f>
         <v>3262</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:C25"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection sqref="A1:B15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="15.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="15.75" thickBot="1">
-      <c r="A1" s="20">
+    <row r="1" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="22">
         <v>2022</v>
       </c>
-      <c r="B1" s="21"/>
+      <c r="B1" s="23"/>
       <c r="C1" s="1"/>
     </row>
-    <row r="2" spans="1:3" ht="15.75" thickBot="1">
+    <row r="2" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="1"/>
     </row>
-    <row r="3" spans="1:3">
+    <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="7">
         <v>132</v>
       </c>
       <c r="C3" s="1"/>
     </row>
-    <row r="4" spans="1:3">
+    <row r="4" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A4" s="14" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="6">
         <v>171</v>
       </c>
       <c r="C4" s="1"/>
     </row>
-    <row r="5" spans="1:3">
+    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="14" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="6">
         <v>150</v>
       </c>
       <c r="C5" s="1"/>
     </row>
-    <row r="6" spans="1:3">
+    <row r="6" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="6">
         <v>145</v>
       </c>
       <c r="C6" s="1"/>
     </row>
-    <row r="7" spans="1:3">
+    <row r="7" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A7" s="14" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="6">
         <v>203</v>
       </c>
       <c r="C7" s="1"/>
     </row>
-    <row r="8" spans="1:3">
+    <row r="8" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A8" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="6">
         <v>185</v>
       </c>
       <c r="C8" s="1"/>
     </row>
-    <row r="9" spans="1:3">
+    <row r="9" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A9" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="6">
         <v>251</v>
       </c>
       <c r="C9" s="1"/>
     </row>
-    <row r="10" spans="1:3">
+    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A10" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="6">
         <v>190</v>
       </c>
       <c r="C10" s="1"/>
     </row>
-    <row r="11" spans="1:3">
+    <row r="11" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A11" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="6">
         <v>303</v>
       </c>
       <c r="C11" s="1"/>
     </row>
-    <row r="12" spans="1:3">
+    <row r="12" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A12" s="14" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="6">
         <v>276</v>
       </c>
       <c r="C12" s="1"/>
     </row>
-    <row r="13" spans="1:3">
+    <row r="13" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A13" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="6">
         <v>239</v>
       </c>
       <c r="C13" s="1"/>
     </row>
-    <row r="14" spans="1:3" ht="15.75" thickBot="1">
+    <row r="14" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="6">
         <v>226</v>
       </c>
       <c r="C14" s="1"/>
     </row>
-    <row r="15" spans="1:3" ht="15.75" thickBot="1">
+    <row r="15" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="5">
         <f>SUM(B3:B14)</f>
         <v>2471</v>
       </c>
       <c r="C15" s="1"/>
     </row>
-    <row r="16" spans="1:3">
+    <row r="16" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A16" s="1"/>
       <c r="B16" s="1"/>
       <c r="C16" s="1"/>
     </row>
-    <row r="17" spans="1:3">
+    <row r="17" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A17" s="1"/>
       <c r="B17" s="1"/>
       <c r="C17" s="1"/>
     </row>
-    <row r="18" spans="1:3">
-      <c r="A18" s="22" t="s">
+    <row r="18" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A18" s="24" t="s">
         <v>15</v>
       </c>
-      <c r="B18" s="22"/>
-[...2 lines deleted...]
-    <row r="19" spans="1:3">
+      <c r="B18" s="24"/>
+      <c r="C18" s="24"/>
+    </row>
+    <row r="19" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A19" s="1"/>
       <c r="B19" s="1"/>
       <c r="C19" s="1"/>
     </row>
-    <row r="20" spans="1:3">
+    <row r="20" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A20" s="1"/>
       <c r="B20" s="1"/>
       <c r="C20" s="1"/>
     </row>
-    <row r="21" spans="1:3">
+    <row r="21" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A21" s="1"/>
       <c r="B21" s="1"/>
       <c r="C21" s="1"/>
     </row>
-    <row r="22" spans="1:3">
+    <row r="22" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A22" s="1"/>
       <c r="B22" s="1"/>
       <c r="C22" s="1"/>
     </row>
-    <row r="23" spans="1:3">
+    <row r="23" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A23" s="1"/>
       <c r="B23" s="1"/>
       <c r="C23" s="1"/>
     </row>
-    <row r="24" spans="1:3">
+    <row r="24" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A24" s="1"/>
       <c r="B24" s="1"/>
       <c r="C24" s="1"/>
     </row>
-    <row r="25" spans="1:3">
+    <row r="25" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A25" s="1"/>
       <c r="B25" s="1"/>
       <c r="C25" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A18:C18"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="200" verticalDpi="200" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:C25"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection sqref="A1:B15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="15.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="15.75" thickBot="1">
-      <c r="A1" s="20">
+    <row r="1" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="22">
         <v>2021</v>
       </c>
-      <c r="B1" s="21"/>
+      <c r="B1" s="23"/>
       <c r="C1" s="1"/>
     </row>
-    <row r="2" spans="1:3" ht="15.75" thickBot="1">
+    <row r="2" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="1"/>
     </row>
-    <row r="3" spans="1:3">
+    <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="10">
         <v>267</v>
       </c>
       <c r="C3" s="1"/>
     </row>
-    <row r="4" spans="1:3">
+    <row r="4" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A4" s="14" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="11">
         <v>147</v>
       </c>
       <c r="C4" s="1"/>
     </row>
-    <row r="5" spans="1:3">
+    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="14" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="11">
         <v>164</v>
       </c>
       <c r="C5" s="1"/>
     </row>
-    <row r="6" spans="1:3">
+    <row r="6" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="11">
         <v>152</v>
       </c>
       <c r="C6" s="1"/>
     </row>
-    <row r="7" spans="1:3">
+    <row r="7" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A7" s="14" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="11">
         <v>132</v>
       </c>
       <c r="C7" s="1"/>
     </row>
-    <row r="8" spans="1:3">
+    <row r="8" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A8" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="11">
         <v>148</v>
       </c>
       <c r="C8" s="1"/>
     </row>
-    <row r="9" spans="1:3">
+    <row r="9" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A9" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="11">
         <v>169</v>
       </c>
       <c r="C9" s="1"/>
     </row>
-    <row r="10" spans="1:3">
+    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A10" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="11">
         <v>133</v>
       </c>
       <c r="C10" s="1"/>
     </row>
-    <row r="11" spans="1:3">
+    <row r="11" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A11" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="11">
         <v>221</v>
       </c>
       <c r="C11" s="1"/>
     </row>
-    <row r="12" spans="1:3">
+    <row r="12" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A12" s="14" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="11">
         <v>371</v>
       </c>
       <c r="C12" s="1"/>
     </row>
-    <row r="13" spans="1:3">
+    <row r="13" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A13" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="11">
         <v>299</v>
       </c>
       <c r="C13" s="1"/>
     </row>
-    <row r="14" spans="1:3" ht="15.75" thickBot="1">
+    <row r="14" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="12">
         <v>171</v>
       </c>
       <c r="C14" s="1"/>
     </row>
-    <row r="15" spans="1:3" ht="15.75" thickBot="1">
+    <row r="15" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="5">
         <f>SUM(B3:B14)</f>
         <v>2374</v>
       </c>
       <c r="C15" s="1"/>
     </row>
-    <row r="16" spans="1:3">
+    <row r="16" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A16" s="1"/>
       <c r="B16" s="1"/>
       <c r="C16" s="1"/>
     </row>
-    <row r="17" spans="1:3">
+    <row r="17" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A17" s="1"/>
       <c r="B17" s="1"/>
       <c r="C17" s="1"/>
     </row>
-    <row r="18" spans="1:3">
-      <c r="A18" s="22" t="s">
+    <row r="18" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A18" s="24" t="s">
         <v>15</v>
       </c>
-      <c r="B18" s="22"/>
-[...2 lines deleted...]
-    <row r="19" spans="1:3">
+      <c r="B18" s="24"/>
+      <c r="C18" s="24"/>
+    </row>
+    <row r="19" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A19" s="1"/>
       <c r="B19" s="1"/>
       <c r="C19" s="1"/>
     </row>
-    <row r="20" spans="1:3">
+    <row r="20" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A20" s="1"/>
       <c r="B20" s="1"/>
       <c r="C20" s="1"/>
     </row>
-    <row r="21" spans="1:3">
+    <row r="21" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A21" s="1"/>
       <c r="B21" s="1"/>
       <c r="C21" s="1"/>
     </row>
-    <row r="22" spans="1:3">
+    <row r="22" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A22" s="1"/>
       <c r="B22" s="1"/>
       <c r="C22" s="1"/>
     </row>
-    <row r="23" spans="1:3">
+    <row r="23" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A23" s="1"/>
       <c r="B23" s="1"/>
       <c r="C23" s="1"/>
     </row>
-    <row r="24" spans="1:3">
+    <row r="24" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A24" s="1"/>
       <c r="B24" s="1"/>
       <c r="C24" s="1"/>
     </row>
-    <row r="25" spans="1:3">
+    <row r="25" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A25" s="1"/>
       <c r="B25" s="1"/>
       <c r="C25" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A18:C18"/>
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="200" verticalDpi="200" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:C28"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection sqref="A1:B15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="15.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="15.75" thickBot="1">
-      <c r="A1" s="20">
+    <row r="1" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="22">
         <v>2020</v>
       </c>
-      <c r="B1" s="21"/>
+      <c r="B1" s="23"/>
       <c r="C1" s="1"/>
     </row>
-    <row r="2" spans="1:3" ht="15.75" thickBot="1">
+    <row r="2" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="1"/>
     </row>
-    <row r="3" spans="1:3">
+    <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="17">
         <v>108</v>
       </c>
       <c r="C3" s="1"/>
     </row>
-    <row r="4" spans="1:3">
+    <row r="4" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A4" s="14" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="18">
         <v>81</v>
       </c>
       <c r="C4" s="1"/>
     </row>
-    <row r="5" spans="1:3">
+    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="14" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="18">
         <v>106</v>
       </c>
       <c r="C5" s="1"/>
     </row>
-    <row r="6" spans="1:3">
+    <row r="6" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="18">
         <v>76</v>
       </c>
       <c r="C6" s="1"/>
     </row>
-    <row r="7" spans="1:3">
+    <row r="7" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A7" s="14" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="18">
         <v>145</v>
       </c>
       <c r="C7" s="1"/>
     </row>
-    <row r="8" spans="1:3">
+    <row r="8" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A8" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="18">
         <v>117</v>
       </c>
       <c r="C8" s="1"/>
     </row>
-    <row r="9" spans="1:3">
+    <row r="9" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A9" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="18">
         <v>118</v>
       </c>
       <c r="C9" s="1"/>
     </row>
-    <row r="10" spans="1:3">
+    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A10" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="18">
         <v>94</v>
       </c>
       <c r="C10" s="1"/>
     </row>
-    <row r="11" spans="1:3">
+    <row r="11" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A11" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="18">
         <v>117</v>
       </c>
       <c r="C11" s="1"/>
     </row>
-    <row r="12" spans="1:3">
+    <row r="12" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A12" s="14" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="18">
         <v>155</v>
       </c>
       <c r="C12" s="1"/>
     </row>
-    <row r="13" spans="1:3">
+    <row r="13" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A13" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="18">
         <v>103</v>
       </c>
       <c r="C13" s="1"/>
     </row>
-    <row r="14" spans="1:3" ht="15.75" thickBot="1">
+    <row r="14" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="19">
         <v>144</v>
       </c>
       <c r="C14" s="1"/>
     </row>
-    <row r="15" spans="1:3" ht="15.75" thickBot="1">
+    <row r="15" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="5">
         <f>SUM(B3:B14)</f>
         <v>1364</v>
       </c>
       <c r="C15" s="1"/>
     </row>
-    <row r="16" spans="1:3">
+    <row r="16" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A16" s="1"/>
       <c r="B16" s="1"/>
       <c r="C16" s="1"/>
     </row>
-    <row r="17" spans="1:3">
+    <row r="17" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A17" s="1"/>
       <c r="B17" s="1"/>
       <c r="C17" s="1"/>
     </row>
-    <row r="18" spans="1:3">
-      <c r="A18" s="22" t="s">
+    <row r="18" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A18" s="24" t="s">
         <v>15</v>
       </c>
-      <c r="B18" s="22"/>
-[...2 lines deleted...]
-    <row r="19" spans="1:3">
+      <c r="B18" s="24"/>
+      <c r="C18" s="24"/>
+    </row>
+    <row r="19" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A19" s="1"/>
       <c r="B19" s="1"/>
       <c r="C19" s="1"/>
     </row>
-    <row r="20" spans="1:3">
+    <row r="20" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A20" s="1"/>
       <c r="B20" s="1"/>
       <c r="C20" s="1"/>
     </row>
-    <row r="21" spans="1:3">
+    <row r="21" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A21" s="1"/>
       <c r="B21" s="1"/>
       <c r="C21" s="1"/>
     </row>
-    <row r="22" spans="1:3">
+    <row r="22" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A22" s="1"/>
       <c r="B22" s="1"/>
       <c r="C22" s="1"/>
     </row>
-    <row r="23" spans="1:3">
+    <row r="23" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A23" s="1"/>
       <c r="B23" s="1"/>
       <c r="C23" s="1"/>
     </row>
-    <row r="24" spans="1:3">
+    <row r="24" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A24" s="1"/>
       <c r="B24" s="1"/>
       <c r="C24" s="1"/>
     </row>
-    <row r="25" spans="1:3">
+    <row r="25" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A25" s="1"/>
       <c r="B25" s="1"/>
       <c r="C25" s="1"/>
     </row>
-    <row r="26" spans="1:3">
+    <row r="26" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A26" s="1"/>
       <c r="B26" s="1"/>
       <c r="C26" s="1"/>
     </row>
-    <row r="27" spans="1:3">
+    <row r="27" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A27" s="1"/>
       <c r="B27" s="1"/>
       <c r="C27" s="1"/>
     </row>
-    <row r="28" spans="1:3">
+    <row r="28" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A28" s="1"/>
       <c r="B28" s="1"/>
       <c r="C28" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A18:C18"/>
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="200" verticalDpi="200" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="5" baseType="lpstr">
+    <vt:vector size="6" baseType="lpstr">
+      <vt:lpstr>2025</vt:lpstr>
       <vt:lpstr>2024</vt:lpstr>
       <vt:lpstr>2023</vt:lpstr>
       <vt:lpstr>2022</vt:lpstr>
       <vt:lpstr>2021</vt:lpstr>
       <vt:lpstr>2020</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>