--- v0 (2025-10-18)
+++ v1 (2026-05-25)
@@ -5,434 +5,1556 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="26B1BDC3" w14:textId="77777777" w:rsidR="00A51298" w:rsidRPr="00B10F72" w:rsidRDefault="00C44790">
+    <w:p w14:paraId="26B1BDC3" w14:textId="77777777" w:rsidR="00A51298" w:rsidRPr="006E58D8" w:rsidRDefault="00C44790">
       <w:pPr>
         <w:spacing w:before="240" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="es-ES"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B10F72">
+          <w:lang w:val="pt-PT" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E58D8">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="es-ES"/>
+          <w:lang w:val="pt-PT" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>GUAGUAS MUNICIPALES, S.A.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BC9B1A4" w14:textId="77777777" w:rsidR="00A51298" w:rsidRPr="00B10F72" w:rsidRDefault="00C44790">
+    <w:p w14:paraId="0BC9B1A4" w14:textId="77777777" w:rsidR="00A51298" w:rsidRPr="006E58D8" w:rsidRDefault="00C44790">
       <w:pPr>
         <w:spacing w:before="240" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="es-ES"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B10F72">
+          <w:lang w:val="pt-PT" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E58D8">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="es-ES"/>
+          <w:lang w:val="pt-PT" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>ÓRGANOS SUPERIORES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53B0A536" w14:textId="77777777" w:rsidR="00A51298" w:rsidRDefault="00A51298"/>
-    <w:p w14:paraId="3ABEF125" w14:textId="77777777" w:rsidR="00A51298" w:rsidRPr="00B10F72" w:rsidRDefault="00C44790">
+    <w:p w14:paraId="53B0A536" w14:textId="77777777" w:rsidR="00A51298" w:rsidRPr="006E58D8" w:rsidRDefault="00A51298">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3ABEF125" w14:textId="442FECC5" w:rsidR="00A51298" w:rsidRDefault="00C44790">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B10F72">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">JUNTA </w:t>
       </w:r>
-      <w:r w:rsidR="000D35D3" w:rsidRPr="00B10F72">
+      <w:r w:rsidR="00BE07B1">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t>DE GOBIERNO</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4A35DAD4" w14:textId="77777777" w:rsidR="000D35D3" w:rsidRPr="000D35D3" w:rsidRDefault="000D35D3" w:rsidP="000D35D3">
+        <w:t>GENERAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A46A944" w14:textId="4390FE45" w:rsidR="00987677" w:rsidRPr="006E58D8" w:rsidRDefault="00987677" w:rsidP="006E58D8">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E58D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De conformidad con lo señalado en el artículo 8 de los estatutos sociales, la Junta General estará constituida por el </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF5E7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E58D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">leno del Excelentísimo Ayuntamiento de Las Palmas de Gran Canaria, bajo la presidencia de su Alcalde o Alcaldesa o quien le sustituya o haga sus veces.  Actuará como Secretario, con voz pero sin voto, el que lo sea de la Corporación o quien legalmente le sustituya. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="516FE35E" w14:textId="281A105D" w:rsidR="00987677" w:rsidRDefault="00987677" w:rsidP="000D35D3">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:spacing w:after="83" w:line="183" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D35D3">
-[...7 lines deleted...]
-    <w:p w14:paraId="0F18CE4F" w14:textId="77777777" w:rsidR="000D35D3" w:rsidRPr="000D35D3" w:rsidRDefault="000D35D3" w:rsidP="000D35D3">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>En el</w:t>
+      </w:r>
+      <w:r w:rsidR="000D35D3" w:rsidRPr="000D35D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vigente mandato corporativo 2023-2027, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">el Pleno está conformado por los siguientes miembros: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CAC2F22" w14:textId="77777777" w:rsidR="00987677" w:rsidRDefault="00987677" w:rsidP="000D35D3">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:spacing w:after="83" w:line="183" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D35D3">
-[...21 lines deleted...]
-    <w:p w14:paraId="45AF77A1" w14:textId="77777777" w:rsidR="000D35D3" w:rsidRPr="002C1483" w:rsidRDefault="000D35D3" w:rsidP="002C1483">
+    </w:p>
+    <w:p w14:paraId="1E21D382" w14:textId="77777777" w:rsidR="00987677" w:rsidRPr="006E58D8" w:rsidRDefault="00987677" w:rsidP="00987677">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="83" w:line="183" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E58D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Alcaldesa-Presidenta:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66605470" w14:textId="77777777" w:rsidR="00987677" w:rsidRPr="00987677" w:rsidRDefault="00987677" w:rsidP="00987677">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="83" w:line="183" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12BBED9C" w14:textId="77777777" w:rsidR="00987677" w:rsidRPr="00987677" w:rsidRDefault="00987677" w:rsidP="00987677">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="83" w:line="183" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00987677">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">D.ª Carolina </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00987677">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Darias</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00987677">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> San Sebastián </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00987677">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>(G. P. M. Socialista)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E9722CF" w14:textId="77777777" w:rsidR="00987677" w:rsidRPr="00987677" w:rsidRDefault="00987677" w:rsidP="00987677">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="83" w:line="183" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00987677">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="171F2E54" w14:textId="77777777" w:rsidR="00987677" w:rsidRDefault="00987677" w:rsidP="00987677">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="83" w:line="183" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E58D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Concejales:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="784B9986" w14:textId="77777777" w:rsidR="00987677" w:rsidRPr="006E58D8" w:rsidRDefault="00987677" w:rsidP="00987677">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="83" w:line="183" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2240F8CD" w14:textId="77777777" w:rsidR="00987677" w:rsidRPr="004D7E0C" w:rsidRDefault="00987677" w:rsidP="00987677">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="83" w:line="183" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E58D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Grupo Político Municipal Socialista</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16289CA3" w14:textId="77777777" w:rsidR="004D7E0C" w:rsidRPr="006E58D8" w:rsidRDefault="004D7E0C" w:rsidP="004D7E0C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="83" w:line="183" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3195915D" w14:textId="77777777" w:rsidR="00987677" w:rsidRPr="00987677" w:rsidRDefault="00987677" w:rsidP="00987677">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="83" w:line="183" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00987677">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>o   D. Francisco Hernández Spínola</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51F65BCD" w14:textId="77777777" w:rsidR="00987677" w:rsidRPr="00987677" w:rsidRDefault="00987677" w:rsidP="00987677">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="83" w:line="183" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00987677">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>o   D. Josué Íñiguez Ollero</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="732C9818" w14:textId="77777777" w:rsidR="00987677" w:rsidRPr="00987677" w:rsidRDefault="00987677" w:rsidP="00987677">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="83" w:line="183" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00987677">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>o   D.ª María del Carmen Vargas Palmés</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10D3BBA5" w14:textId="77777777" w:rsidR="00987677" w:rsidRPr="00987677" w:rsidRDefault="00987677" w:rsidP="00987677">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="83" w:line="183" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00987677">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>o   D. Mauricio Aurelio Roque González</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25D26436" w14:textId="77777777" w:rsidR="00987677" w:rsidRPr="006E58D8" w:rsidRDefault="00987677" w:rsidP="00987677">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="83" w:line="183" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:val="pt-PT" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E58D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:val="pt-PT" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>o   D.ª Saturnina Santana Dumpiérrez</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="135B3919" w14:textId="77777777" w:rsidR="00987677" w:rsidRPr="006E58D8" w:rsidRDefault="00987677" w:rsidP="00987677">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="83" w:line="183" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:val="pt-PT" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E58D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:val="pt-PT" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>o   D.ª Carla Campoamor Abad</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DAA2084" w14:textId="77777777" w:rsidR="00987677" w:rsidRPr="006E58D8" w:rsidRDefault="00987677" w:rsidP="00987677">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="83" w:line="183" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:val="pt-PT" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E58D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:val="pt-PT" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>o   D. Carlos Alberto Díaz Mendoza</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72AE36C6" w14:textId="77777777" w:rsidR="00987677" w:rsidRPr="006E58D8" w:rsidRDefault="00987677" w:rsidP="00987677">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="83" w:line="183" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:val="pt-PT" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E58D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:val="pt-PT" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>o   D.ª Esther Lidia Martín Martín</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20784D6E" w14:textId="77777777" w:rsidR="00987677" w:rsidRPr="006E58D8" w:rsidRDefault="00987677" w:rsidP="00987677">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="83" w:line="183" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:val="pt-PT" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E58D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:val="pt-PT" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>o   D. Héctor Javier Alemán Arencibia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="423F4668" w14:textId="77777777" w:rsidR="00987677" w:rsidRPr="00987677" w:rsidRDefault="00987677" w:rsidP="00987677">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="83" w:line="183" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00987677">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>o   D.ª Betsaida González Rodríguezo  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="107CEEA2" w14:textId="77777777" w:rsidR="00987677" w:rsidRPr="00987677" w:rsidRDefault="00987677" w:rsidP="00987677">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="83" w:line="183" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00987677">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>o   D. Alexis Javier Rodríguez Suárez</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23DB7114" w14:textId="77777777" w:rsidR="00987677" w:rsidRDefault="00987677" w:rsidP="00987677">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="83" w:line="183" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00987677">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3362DA7B" w14:textId="77777777" w:rsidR="00987677" w:rsidRPr="00987677" w:rsidRDefault="00987677" w:rsidP="00987677">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="83" w:line="183" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="348DD6E5" w14:textId="77777777" w:rsidR="00987677" w:rsidRPr="004D7E0C" w:rsidRDefault="00987677" w:rsidP="00987677">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="83" w:line="183" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00987677">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E58D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Grupo Político Municipal Popular</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38919DD1" w14:textId="77777777" w:rsidR="004D7E0C" w:rsidRPr="006E58D8" w:rsidRDefault="004D7E0C" w:rsidP="004D7E0C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="83" w:line="183" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4079E5BC" w14:textId="77777777" w:rsidR="00987677" w:rsidRPr="00987677" w:rsidRDefault="00987677" w:rsidP="00987677">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="83" w:line="183" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00987677">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00987677">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>D.ª</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00987677">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t> Jimena Mercedes Delgado-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00987677">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Taramona</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00987677">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hernández</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F6F2F45" w14:textId="77777777" w:rsidR="00987677" w:rsidRPr="00987677" w:rsidRDefault="00987677" w:rsidP="00987677">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="83" w:line="183" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00987677">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>o   D. Ignacio Felipe Guerra de la Torre</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="077538F8" w14:textId="77777777" w:rsidR="00987677" w:rsidRPr="006E58D8" w:rsidRDefault="00987677" w:rsidP="00987677">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="83" w:line="183" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:val="pt-PT" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E58D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:val="pt-PT" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>o   D.ª Olga Palacios Pérez</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37173FD6" w14:textId="77777777" w:rsidR="00987677" w:rsidRPr="006E58D8" w:rsidRDefault="00987677" w:rsidP="00987677">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="83" w:line="183" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:val="pt-PT" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E58D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:val="pt-PT" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>o   D. Gustavo Sánchez Carrillo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11F8C1FF" w14:textId="77777777" w:rsidR="00987677" w:rsidRPr="006E58D8" w:rsidRDefault="00987677" w:rsidP="00987677">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="83" w:line="183" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:val="pt-PT" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E58D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:val="pt-PT" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>o   D.ª María del Mar Amador Montesdeoca</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F371188" w14:textId="77777777" w:rsidR="00987677" w:rsidRPr="006E58D8" w:rsidRDefault="00987677" w:rsidP="00987677">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="83" w:line="183" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:val="pt-PT" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E58D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:val="pt-PT" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>o   D. Diego Fermín López-Galán Medina</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EA8433B" w14:textId="77777777" w:rsidR="00987677" w:rsidRPr="006E58D8" w:rsidRDefault="00987677" w:rsidP="00987677">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="83" w:line="183" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:val="pt-PT" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E58D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:val="pt-PT" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>o   D.ª María Pilar Mas Suárez</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28280A73" w14:textId="77777777" w:rsidR="00987677" w:rsidRPr="00987677" w:rsidRDefault="00987677" w:rsidP="00987677">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="83" w:line="183" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00987677">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>o   D.ª María Victoria Trujillo León</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2325935A" w14:textId="77777777" w:rsidR="00987677" w:rsidRDefault="00987677" w:rsidP="00987677">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="83" w:line="183" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00987677">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>o   D. Ignacio García Marina</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="363852C5" w14:textId="77777777" w:rsidR="00987677" w:rsidRPr="00987677" w:rsidRDefault="00987677" w:rsidP="00987677">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="83" w:line="183" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7392B8A9" w14:textId="77777777" w:rsidR="00987677" w:rsidRPr="006E58D8" w:rsidRDefault="00987677" w:rsidP="00987677">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="83" w:line="183" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E58D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Grupo Político Municipal Vox</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53E0049C" w14:textId="77777777" w:rsidR="00987677" w:rsidRPr="00987677" w:rsidRDefault="00987677" w:rsidP="006E58D8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="83" w:line="183" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EC32AD9" w14:textId="77777777" w:rsidR="00987677" w:rsidRPr="006E58D8" w:rsidRDefault="00987677" w:rsidP="00987677">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="83" w:line="183" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:val="pt-PT" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E58D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:val="pt-PT" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>o   D. Andrés Alberto Rodríguez Almeida</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="004F9FA0" w14:textId="77777777" w:rsidR="00987677" w:rsidRPr="00987677" w:rsidRDefault="00987677" w:rsidP="00987677">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="83" w:line="183" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00987677">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>o   D. Rafael Miguel De Juan Miñón</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09AB79F8" w14:textId="77777777" w:rsidR="00987677" w:rsidRDefault="00987677" w:rsidP="00987677">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="83" w:line="183" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00987677">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>o   D.ª Carmen Rosa Expósito Batista</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B65EA19" w14:textId="77777777" w:rsidR="00987677" w:rsidRPr="00987677" w:rsidRDefault="00987677" w:rsidP="00987677">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="83" w:line="183" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1272E575" w14:textId="77777777" w:rsidR="00987677" w:rsidRPr="004D7E0C" w:rsidRDefault="00987677" w:rsidP="00987677">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="83" w:line="183" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E58D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Grupo Político Municipal Mixto</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1366ACCA" w14:textId="77777777" w:rsidR="004D7E0C" w:rsidRPr="006E58D8" w:rsidRDefault="004D7E0C" w:rsidP="004D7E0C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="83" w:line="183" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CD96A7F" w14:textId="0FDDF211" w:rsidR="00987677" w:rsidRPr="00987677" w:rsidRDefault="00987677" w:rsidP="00987677">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="83" w:line="183" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00987677">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>o   D. David Suárez González — </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00987677">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Coalición Canaria (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00987677">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>CCa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00987677">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BD77327" w14:textId="77777777" w:rsidR="00987677" w:rsidRPr="00987677" w:rsidRDefault="00987677" w:rsidP="00987677">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="83" w:line="183" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00987677">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>o   D. Pedro Quevedo Iturbe — </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00987677">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nueva Canarias – Frente Amplio </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00987677">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Canarista</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00987677">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (NC-FAC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33695544" w14:textId="77777777" w:rsidR="00987677" w:rsidRPr="00987677" w:rsidRDefault="00987677" w:rsidP="00987677">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="83" w:line="183" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00987677">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>o   D. José Eduardo Ramírez Hermoso — </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00987677">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nueva Canarias – Frente Amplio </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00987677">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Canarista</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00987677">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>        (NC-FAC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AF8F116" w14:textId="21A149FF" w:rsidR="00987677" w:rsidRPr="006E58D8" w:rsidRDefault="00987677" w:rsidP="006E58D8">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
-        <w:spacing w:after="46" w:line="183" w:lineRule="atLeast"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="778D278A" w14:textId="77777777" w:rsidR="000D35D3" w:rsidRPr="002C1483" w:rsidRDefault="002C1483" w:rsidP="002C1483">
+        <w:spacing w:after="83" w:line="183" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E58D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>D.ª Gemma María Martínez Soliño — </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E58D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Unidas Sí Podemos (USP)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D9393FD" w14:textId="77777777" w:rsidR="00987677" w:rsidRPr="006E58D8" w:rsidRDefault="00987677" w:rsidP="006E58D8">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="83" w:line="183" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B45BB98" w14:textId="77777777" w:rsidR="00987677" w:rsidRPr="006E58D8" w:rsidRDefault="00987677" w:rsidP="00987677">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
-        <w:spacing w:after="46" w:line="183" w:lineRule="atLeast"/>
-[...19 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:spacing w:after="83" w:line="183" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E58D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Concejala no adscrita</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D82B8B1" w14:textId="77777777" w:rsidR="00AF5E7E" w:rsidRPr="006E58D8" w:rsidRDefault="00AF5E7E" w:rsidP="006E58D8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="83" w:line="183" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D3AB7EB" w14:textId="77777777" w:rsidR="00987677" w:rsidRPr="006E58D8" w:rsidRDefault="00987677" w:rsidP="00987677">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="83" w:line="183" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:val="pt-PT" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E58D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:val="pt-PT" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>o   D.ª Clotilde de Jesús Sánchez Méndez</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00AE9C66" w14:textId="77777777" w:rsidR="00987677" w:rsidRPr="006E58D8" w:rsidRDefault="00987677" w:rsidP="00987677">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="83" w:line="183" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:val="pt-PT" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E58D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:val="pt-PT" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45B2A96E" w14:textId="77777777" w:rsidR="00987677" w:rsidRDefault="00987677" w:rsidP="00987677">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="83" w:line="183" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E58D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Secretario/a general del Pleno</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="163C07D8" w14:textId="77777777" w:rsidR="00987677" w:rsidRPr="006E58D8" w:rsidRDefault="00987677" w:rsidP="00987677">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="83" w:line="183" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="721AB986" w14:textId="77777777" w:rsidR="00987677" w:rsidRDefault="00987677" w:rsidP="00987677">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="83" w:line="183" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00987677">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Órgano directivo, cuyas funciones están reservadas al Cuerpo de funcionarios de Administración local con habilitación de carácter nacional, al que corresponde la fe pública y el asesoramiento legal preceptivo del Pleno y sus Comisiones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29B3A29D" w14:textId="77777777" w:rsidR="00987677" w:rsidRPr="00987677" w:rsidRDefault="00987677" w:rsidP="00987677">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="83" w:line="183" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="064C49D0" w14:textId="77777777" w:rsidR="00987677" w:rsidRPr="00987677" w:rsidRDefault="00987677" w:rsidP="00987677">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
-        <w:spacing w:after="46" w:line="183" w:lineRule="atLeast"/>
-[...17 lines deleted...]
-        </w:numPr>
+        <w:spacing w:after="83" w:line="183" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00987677">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Dª. María Mercedes Contreras Fernández</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E0B01FD" w14:textId="77777777" w:rsidR="00987677" w:rsidRDefault="00987677" w:rsidP="000D35D3">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
-        <w:spacing w:after="46" w:line="183" w:lineRule="atLeast"/>
-[...117 lines deleted...]
-    <w:p w14:paraId="47EDF369" w14:textId="63463D11" w:rsidR="00CF0025" w:rsidRDefault="00CF0025" w:rsidP="00125171">
+        <w:spacing w:after="83" w:line="183" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47EDF369" w14:textId="0744325D" w:rsidR="00CF0025" w:rsidRDefault="00CF0025" w:rsidP="00125171">
       <w:pPr>
         <w:spacing w:before="360" w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">Según los Estatutos de Guaguas Municipales, corresponden a la Junta de Gobierno las siguientes funciones: </w:t>
+        <w:t xml:space="preserve">Según los Estatutos de Guaguas Municipales, corresponde a la Junta </w:t>
+      </w:r>
+      <w:r w:rsidR="00987677">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>General</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> las siguientes funciones: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="575A2EC4" w14:textId="6AFC34E9" w:rsidR="00CF0025" w:rsidRPr="00CF0025" w:rsidRDefault="00CF0025" w:rsidP="00125171">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF0025">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
         <w:t>Nombrar y cesar el Consejo de Administración y a los vocales suplentes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39C0EB26" w14:textId="77777777" w:rsidR="00CF0025" w:rsidRPr="00CF0025" w:rsidRDefault="00CF0025" w:rsidP="00125171">
+    <w:p w14:paraId="39C0EB26" w14:textId="5E9AC86E" w:rsidR="00CF0025" w:rsidRPr="00CF0025" w:rsidRDefault="00CF0025" w:rsidP="00125171">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF0025">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
-        <w:t>Fijar la remuneración de los Consejos.</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Fijar la remuneración de los Consej</w:t>
+      </w:r>
+      <w:r w:rsidR="00987677">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF0025">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>os.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3909D165" w14:textId="77777777" w:rsidR="00CF0025" w:rsidRPr="00CF0025" w:rsidRDefault="00CF0025" w:rsidP="00125171">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF0025">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
         <w:t>Modificar los Estatutos Sociales.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48B2D932" w14:textId="77777777" w:rsidR="00CF0025" w:rsidRPr="00CF0025" w:rsidRDefault="00CF0025" w:rsidP="00125171">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
@@ -521,587 +1643,202 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF0025">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
         <w:t>Nombrar y cesar al Gerente y fijar su remuneración</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29DECE0D" w14:textId="77777777" w:rsidR="00CF0025" w:rsidRPr="00CF0025" w:rsidRDefault="00CF0025" w:rsidP="00125171">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF0025">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
-        <w:t xml:space="preserve">Aprobar las tarifas que hayan de regir en la prestación del Servicio de </w:t>
-[...6 lines deleted...]
-        <w:t>Transporte Urbano de Viajeros.</w:t>
+        <w:t>Aprobar las tarifas que hayan de regir en la prestación del Servicio de Transporte Urbano de Viajeros.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="639388A2" w14:textId="77777777" w:rsidR="00CF0025" w:rsidRPr="00CF0025" w:rsidRDefault="00CF0025" w:rsidP="00125171">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF0025">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
         <w:t>Cuantas otras facultades le estén atribuidas por el Ordenamiento Jurídico vigente y la Ley de Sociedades Anónimas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CB59310" w14:textId="7DAD8C74" w:rsidR="00CF0025" w:rsidRPr="00CF0025" w:rsidRDefault="00CF0025" w:rsidP="00125171">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF0025">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
-        <w:t xml:space="preserve">La Junta General podrá delegar en el </w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="2FE1BBE3" w14:textId="77777777" w:rsidR="00CF0025" w:rsidRDefault="00CF0025" w:rsidP="002C1483">
+        <w:t>La Junta General podrá delegar en el Presidente, en el Consejo de Administración o en el Gerente, cualquiera de sus facultades, salvo las indelegables por imperativo legal y siempre que no estén expresamente atribuidas al Consejo de Administración o al Gerente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74A2593B" w14:textId="77777777" w:rsidR="00125171" w:rsidRPr="002C1483" w:rsidRDefault="00125171" w:rsidP="002C1483">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="46" w:line="183" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="717C6963" w14:textId="77777777" w:rsidR="00F63A9C" w:rsidRDefault="002C1483" w:rsidP="00F63A9C">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:before="240" w:after="240"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="002C1483">
+        <w:t>Más información</w:t>
+      </w:r>
+      <w:r w:rsidR="00C44790">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t>Secretaría</w:t>
-[...334 lines deleted...]
-    <w:p w14:paraId="717C6963" w14:textId="77777777" w:rsidR="00F63A9C" w:rsidRDefault="002C1483" w:rsidP="00F63A9C">
+        <w:t xml:space="preserve"> de los miembros de la Junta General:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="781B34CB" w14:textId="19AD3EE8" w:rsidR="00A51298" w:rsidRPr="00F63A9C" w:rsidRDefault="00C44790" w:rsidP="00F63A9C">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...31 lines deleted...]
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId7" w:anchor="!tab-4" w:history="1">
         <w:r w:rsidRPr="00B10F72">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           </w:rPr>
           <w:t>PINCHE AQUÍ (</w:t>
         </w:r>
         <w:bookmarkStart w:id="0" w:name="_Hlt74657089"/>
         <w:bookmarkStart w:id="1" w:name="_Hlt74657090"/>
         <w:r w:rsidRPr="00B10F72">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           </w:rPr>
           <w:t>E</w:t>
         </w:r>
         <w:bookmarkEnd w:id="0"/>
         <w:bookmarkEnd w:id="1"/>
         <w:r w:rsidRPr="00B10F72">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           </w:rPr>
           <w:t>N CASO DE WORD CTRL+CLIC DE RATÓN)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="46C5586A" w14:textId="77777777" w:rsidR="00A51298" w:rsidRDefault="00A51298">
-[...7 lines deleted...]
-    </w:p>
     <w:p w14:paraId="464C566C" w14:textId="77777777" w:rsidR="0075479E" w:rsidRDefault="0075479E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48233D52" w14:textId="77777777" w:rsidR="00E40E80" w:rsidRDefault="00E40E80" w:rsidP="00E40E80">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Ubicación</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AF44CC8" w14:textId="77777777" w:rsidR="00E40E80" w:rsidRPr="007D0BFC" w:rsidRDefault="00E40E80" w:rsidP="00E40E80">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4BB6EDC5" w14:textId="363D36E6" w:rsidR="0075479E" w:rsidRDefault="0075479E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1287,164 +2024,108 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC46A6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
         <w:t>En caso de ausencia, vacaciones o enfermedad del Gerente, designar la persona que haya de sustituirle, hasta que se reúna la Junta General.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6ED530F6" w14:textId="77777777" w:rsidR="00BC46A6" w:rsidRPr="00BC46A6" w:rsidRDefault="00BC46A6" w:rsidP="00BC46A6">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC46A6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nombrar, separar y cesar a </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> y subdirectores de la Sociedad.</w:t>
+        <w:t>Nombrar, separar y cesar a Directores y subdirectores de la Sociedad.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03C44C99" w14:textId="2CA0B4BE" w:rsidR="00BC46A6" w:rsidRPr="00BC46A6" w:rsidRDefault="00BC46A6" w:rsidP="00BC46A6">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC46A6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nombrar y cesar una Comisión ejecutiva, o uno o más </w:t>
-[...13 lines deleted...]
-        <w:t>, sin perjuicio de los apoderamientos que pueda conferir al Gerente o, a cualquier persona.</w:t>
+        <w:t>Nombrar y cesar una Comisión ejecutiva, o uno o más Consejeros Delegados, sin perjuicio de los apoderamientos que pueda conferir al Gerente o, a cualquier persona.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CBB4D8B" w14:textId="12E17CE3" w:rsidR="00BC46A6" w:rsidRPr="00BC46A6" w:rsidRDefault="00BC46A6" w:rsidP="00BC46A6">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC46A6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
-        <w:t xml:space="preserve">Aceptar la dimisión de los </w:t>
-[...13 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Aceptar la dimisión de los Consejeros.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="589A9DAB" w14:textId="3656A294" w:rsidR="00BC46A6" w:rsidRPr="00BC46A6" w:rsidRDefault="00BC46A6" w:rsidP="00BC46A6">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC46A6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
-        <w:t xml:space="preserve">La delegación permanente o temporal de alguna o todas las facultades delegables en la Comisión Ejecutiva o en el </w:t>
-[...13 lines deleted...]
-        <w:t>, requerirá para su validez el voto favorable de las dos terceras partes de los componentes del Consejo y no producirán efecto alguno hasta su inscripción en el Registro Mercantil.</w:t>
+        <w:t>La delegación permanente o temporal de alguna o todas las facultades delegables en la Comisión Ejecutiva o en el Consejero Delegado, requerirá para su validez el voto favorable de las dos terceras partes de los componentes del Consejo y no producirán efecto alguno hasta su inscripción en el Registro Mercantil.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E9F9099" w14:textId="299DE9E6" w:rsidR="00BC46A6" w:rsidRPr="00BC46A6" w:rsidRDefault="00BC46A6" w:rsidP="00BC46A6">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC46A6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
         <w:t>Acordar la realización de los actos y contratos necesarios o convenientes para la realización del objeto social, incluidos los que versen sobre adquisiciones, enajenaciones o permutas de bienes muebles o inmuebles, la constitución de derechos reales, incluso las hipotecas y, en general, cualesquiera otros actos de gravamen o disposición sobre derechos o sobre bienes muebles o inmuebles.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A7B1181" w14:textId="09CF5FEC" w:rsidR="00BC46A6" w:rsidRPr="00BC46A6" w:rsidRDefault="00BC46A6" w:rsidP="00BC46A6">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
@@ -1633,166 +2314,152 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>El Consejo está f</w:t>
       </w:r>
       <w:r w:rsidR="00C44790">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ormado en la actualidad por los siguientes miembros:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="514BA796" w14:textId="77777777" w:rsidR="00A214E8" w:rsidRDefault="00A214E8" w:rsidP="00A214E8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="256A5F86" w14:textId="2706F758" w:rsidR="00A214E8" w:rsidRPr="00B10F72" w:rsidRDefault="00A214E8" w:rsidP="00A214E8">
+    <w:p w14:paraId="256A5F86" w14:textId="2706F758" w:rsidR="00A214E8" w:rsidRPr="006E58D8" w:rsidRDefault="00A214E8" w:rsidP="00A214E8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B10F72">
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E58D8">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>Presidente</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CDF6933" w14:textId="77777777" w:rsidR="00A214E8" w:rsidRPr="007D0BFC" w:rsidRDefault="00A214E8" w:rsidP="00A214E8">
+    <w:p w14:paraId="7CDF6933" w14:textId="77777777" w:rsidR="00A214E8" w:rsidRPr="006E58D8" w:rsidRDefault="00A214E8" w:rsidP="00A214E8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E58D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="4D4D4D"/>
+          <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="007D0BFC">
+      <w:r w:rsidRPr="006E58D8">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
+          <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>D. José Eduardo Ramírez Hermoso</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21D3BB58" w14:textId="77777777" w:rsidR="00A214E8" w:rsidRDefault="00A214E8" w:rsidP="00A214E8">
+    <w:p w14:paraId="0FB605B9" w14:textId="77777777" w:rsidR="00D0237C" w:rsidRPr="006E58D8" w:rsidRDefault="00D0237C" w:rsidP="00A214E8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="52C6F583" w14:textId="77777777" w:rsidR="00A214E8" w:rsidRDefault="00A214E8" w:rsidP="00A214E8">
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52C6F583" w14:textId="203E96BD" w:rsidR="00A214E8" w:rsidRDefault="00A214E8" w:rsidP="00A214E8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">En la actualidad es </w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Concejal Delegado del Área de Movilidad y Empleo y Concejal </w:t>
+      </w:r>
+      <w:r w:rsidR="00D0237C">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Concejal Delegado</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">Presidente </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> del Área de Movilidad y Empleo y </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> del Área de Distrito Centro.</w:t>
+        <w:t>de Distrito Centro.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35C57490" w14:textId="77777777" w:rsidR="00A214E8" w:rsidRPr="0070586D" w:rsidRDefault="00A214E8" w:rsidP="00A214E8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73158736" w14:textId="77777777" w:rsidR="00A214E8" w:rsidRDefault="00A214E8" w:rsidP="00A214E8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -1829,128 +2496,149 @@
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5866D0C2" w14:textId="77777777" w:rsidR="00A214E8" w:rsidRPr="007D0BFC" w:rsidRDefault="00A214E8" w:rsidP="00A214E8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0BFC">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
         </w:rPr>
         <w:t>D. Mauricio Aurelio Roque González</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B637DA9" w14:textId="77777777" w:rsidR="00A214E8" w:rsidRDefault="00A214E8" w:rsidP="00A214E8">
+    <w:p w14:paraId="7B637DA9" w14:textId="1C299E70" w:rsidR="00A214E8" w:rsidRDefault="00D0237C" w:rsidP="00A214E8">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C1483">
-[...4 lines deleted...]
-        <w:t>Director de Política Social y Accesibilidad del Cabildo de Gran Canaria, nombrado el día 13-05-2019.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Concejal de Gobierno del Área de Planificación, Desarrollo Urbano y Vivienda, Limpieza, Vías y Obras y Alumbrado</w:t>
+      </w:r>
+      <w:r w:rsidR="00A214E8" w:rsidRPr="002C1483">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32D8BEC5" w14:textId="77777777" w:rsidR="00A214E8" w:rsidRPr="007D0BFC" w:rsidRDefault="00A214E8" w:rsidP="00A214E8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0BFC">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
         </w:rPr>
         <w:t>Dª María del Mar Amador Montesdeoca</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="401B6781" w14:textId="77777777" w:rsidR="00A214E8" w:rsidRDefault="00A214E8" w:rsidP="00A214E8">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:spacing w:after="83" w:line="183" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="765E94D4" w14:textId="77777777" w:rsidR="00A214E8" w:rsidRPr="00144A9C" w:rsidRDefault="00A214E8" w:rsidP="00A214E8">
+    <w:p w14:paraId="765E94D4" w14:textId="15CAFA99" w:rsidR="00A214E8" w:rsidRPr="00144A9C" w:rsidRDefault="00A214E8" w:rsidP="00A214E8">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:spacing w:after="83" w:line="183" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00144A9C">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t>oncejal en la oposición del Grupo Municipal Popular.</w:t>
+        <w:t>oncejal</w:t>
+      </w:r>
+      <w:r w:rsidR="00D0237C">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00144A9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en la oposición del Grupo Municipal Popular.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25808878" w14:textId="77777777" w:rsidR="00A214E8" w:rsidRPr="007D0BFC" w:rsidRDefault="00A214E8" w:rsidP="00A214E8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007D0BFC">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
@@ -2009,146 +2697,184 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007D0BFC">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">D. José Ángel Hernández Ponce </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="397DC3EE" w14:textId="77777777" w:rsidR="00A214E8" w:rsidRPr="00B10F72" w:rsidRDefault="00A214E8" w:rsidP="00A214E8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28D25828" w14:textId="77777777" w:rsidR="00A214E8" w:rsidRDefault="00A214E8" w:rsidP="00A214E8">
+    <w:p w14:paraId="28D25828" w14:textId="03AFF6FF" w:rsidR="00A214E8" w:rsidRDefault="00A214E8" w:rsidP="00A214E8">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Secretario General en Federación de Empresarios de Transportes de Canarias, FET Canarias, desde 1996.</w:t>
+        <w:t xml:space="preserve">Secretario General en Federación de Empresarios de Transportes de Canarias </w:t>
+      </w:r>
+      <w:r w:rsidR="00D0237C">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>FET Canarias</w:t>
+      </w:r>
+      <w:r w:rsidR="00D0237C">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, desde 1996.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="288CB014" w14:textId="77777777" w:rsidR="00A214E8" w:rsidRPr="007D0BFC" w:rsidRDefault="00A214E8" w:rsidP="00A214E8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007D0BFC">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">D. Rafael Pedrero Manchado </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="384BB5EC" w14:textId="77777777" w:rsidR="00A214E8" w:rsidRDefault="00A214E8" w:rsidP="00A214E8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B8F0396" w14:textId="77777777" w:rsidR="00A214E8" w:rsidRDefault="00A214E8" w:rsidP="00A214E8">
+    <w:p w14:paraId="4B8F0396" w14:textId="6F907C54" w:rsidR="00A214E8" w:rsidRDefault="00A214E8" w:rsidP="00A214E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">2021 – </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">2021 </w:t>
+      </w:r>
+      <w:r w:rsidR="00D0237C">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a 2025 </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t>Director</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> de Movilidad – Ayuntamiento de Las Palmas de Gran Canaria.</w:t>
+        <w:t>– Director de Movilidad – Ayuntamiento de Las Palmas de Gran Canaria.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48897E10" w14:textId="77777777" w:rsidR="00A214E8" w:rsidRPr="007D0BFC" w:rsidRDefault="00A214E8" w:rsidP="00A214E8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007D0BFC">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
@@ -2388,134 +3114,113 @@
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0DD5F667" w14:textId="06040BAA" w:rsidR="0075479E" w:rsidRDefault="0075479E" w:rsidP="0075479E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t>El Consejo de Administración</w:t>
+        <w:t xml:space="preserve">El Consejo de Administración </w:t>
+      </w:r>
+      <w:r w:rsidR="00C61B9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>ejerce</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-        <w:t>ejerce</w:t>
+        <w:t xml:space="preserve"> sus funciones en la siguiente ubicación: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="645A9426" w14:textId="2BEA4A9A" w:rsidR="0075479E" w:rsidRDefault="0075479E" w:rsidP="0075479E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0075479E">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Sede</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> sus funciones en la siguiente ubicación: </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="645A9426" w14:textId="2BEA4A9A" w:rsidR="0075479E" w:rsidRDefault="0075479E" w:rsidP="0075479E">
+        <w:t>: Oficinas centrales de Guaguas Municipales</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01F261A1" w14:textId="023DEF99" w:rsidR="0075479E" w:rsidRDefault="0075479E" w:rsidP="0075479E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075479E">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t>Sede</w:t>
+        <w:t>Dirección</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...37 lines deleted...]
-        <w:t>Arequipa</w:t>
+        <w:t>: Calle Arequipa</w:t>
       </w:r>
       <w:r w:rsidR="00E40E80">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> s/n,</w:t>
       </w:r>
       <w:r w:rsidR="00F95D45">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> Polígono Industrial El </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00F95D45">
         <w:rPr>
@@ -2640,69 +3345,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="5E17441F" w14:textId="497DF261" w:rsidR="00394BF7" w:rsidRPr="00125171" w:rsidRDefault="00394BF7" w:rsidP="00394BF7">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00125171">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">La dirección técnica del Servicio de Transporte Urbano de Viajeros, reestructuración </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> y, en general cuantas facultades fuesen precisas en relación con lo expuesto para el mejor desarrollo, prestación y efectividad del servicio.</w:t>
+        <w:t>La dirección técnica del Servicio de Transporte Urbano de Viajeros, reestructuración del mismo y, en general cuantas facultades fuesen precisas en relación con lo expuesto para el mejor desarrollo, prestación y efectividad del servicio.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D9D4190" w14:textId="2B4D247F" w:rsidR="00394BF7" w:rsidRPr="00125171" w:rsidRDefault="00394BF7" w:rsidP="00394BF7">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00125171">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -2814,69 +3501,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="386BC2B3" w14:textId="4B40F06D" w:rsidR="00394BF7" w:rsidRPr="00125171" w:rsidRDefault="00394BF7" w:rsidP="00394BF7">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00125171">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cuantas </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> el Consejo de Administración.</w:t>
+        <w:t>Cuantas otras facultades le apodere el Consejo de Administración.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="191916D6" w14:textId="71EDCF91" w:rsidR="00394BF7" w:rsidRPr="00125171" w:rsidRDefault="00394BF7" w:rsidP="00394BF7">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00125171">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -3140,58 +3809,51 @@
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="160629F1" w14:textId="42D2195A" w:rsidR="00E40E80" w:rsidRDefault="00E40E80" w:rsidP="00E40E80">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t>La Gerencia</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> ejerce sus funciones en la siguiente ubicación: </w:t>
+        <w:t xml:space="preserve">La Gerencia ejerce sus funciones en la siguiente ubicación: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0583B97A" w14:textId="77777777" w:rsidR="00E40E80" w:rsidRDefault="00E40E80" w:rsidP="00E40E80">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075479E">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Sede</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>: Oficinas centrales de Guaguas Municipales</w:t>
       </w:r>
@@ -3235,61 +3897,61 @@
         </w:rPr>
         <w:t xml:space="preserve">, 35008 Las Palmas de Gran Canaria. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="785CDFF1" w14:textId="77777777" w:rsidR="00E40E80" w:rsidRDefault="00E40E80" w:rsidP="00A214E8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E40E80" w:rsidSect="00F63A9C">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1701" w:bottom="1702" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4233CAE9" w14:textId="77777777" w:rsidR="00A2096E" w:rsidRDefault="00A2096E" w:rsidP="00A51298">
+    <w:p w14:paraId="3F163A97" w14:textId="77777777" w:rsidR="003F11E3" w:rsidRDefault="003F11E3" w:rsidP="00A51298">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7EB0BC7A" w14:textId="77777777" w:rsidR="00A2096E" w:rsidRDefault="00A2096E" w:rsidP="00A51298">
+    <w:p w14:paraId="720D7E9A" w14:textId="77777777" w:rsidR="003F11E3" w:rsidRDefault="003F11E3" w:rsidP="00A51298">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -3305,76 +3967,74 @@
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="roman"/>
-    <w:notTrueType/>
+    <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002BF" w:usb1="68C7FCFB" w:usb2="00000010" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1E1A2A2E" w14:textId="77777777" w:rsidR="006F7FD0" w:rsidRDefault="006F7FD0">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="es-ES"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7568E668" wp14:editId="545C18AB">
           <wp:extent cx="5400044" cy="375059"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1232012423" name="Imagen 5"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
@@ -3392,64 +4052,64 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="5400044" cy="375059"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                     <a:prstDash/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="01839870" w14:textId="77777777" w:rsidR="00A2096E" w:rsidRDefault="00A2096E" w:rsidP="00A51298">
+    <w:p w14:paraId="52BA46BE" w14:textId="77777777" w:rsidR="003F11E3" w:rsidRDefault="003F11E3" w:rsidP="00A51298">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00A51298">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="12DE5667" w14:textId="77777777" w:rsidR="00A2096E" w:rsidRDefault="00A2096E" w:rsidP="00A51298">
+    <w:p w14:paraId="513739D7" w14:textId="77777777" w:rsidR="003F11E3" w:rsidRDefault="003F11E3" w:rsidP="00A51298">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="52C59AFF" w14:textId="77777777" w:rsidR="006F7FD0" w:rsidRDefault="006F7FD0">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="es-ES"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2820D39A" wp14:editId="0E628A86">
           <wp:extent cx="2238560" cy="579116"/>
@@ -3681,50 +4341,348 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="060A5013"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="77C097CA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="08EB5AF5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6F02213E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12FC6EB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D3340608"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3793,51 +4751,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="146067B1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="89702F80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3942,51 +4900,200 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="17D33657"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C98CBEAC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A850ACB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="82B853AA"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4028,51 +5135,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1FB10044"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="47CA7482"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4141,51 +5248,200 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="212837A6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2196DD62"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22166B02"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DFDA4F38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4290,51 +5546,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43930F1F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="80AE10B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4439,51 +5695,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4EA66BAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C486E3A8"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4552,51 +5808,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F344AC3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CDD056E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4701,51 +5957,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54B14E82"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3850D7A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4850,51 +6106,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62895AF8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2E909834"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4999,51 +6255,349 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67451F7A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7EAE4B3A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="759111D7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3D066C6C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="759A5618"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="29A870B2"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5085,51 +6639,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78BB0323"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1324ACA0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5234,161 +6788,345 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D9F0B30"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E196EBBC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1492795751">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1819103173">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1197739616">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1642692211">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1870753940">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1342972009">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="405030000">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1429698259">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1836219181">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="224536537">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="51588529">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1299921210">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="2096004708">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1054430403">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1054430403">
+  <w:num w:numId="15" w16cid:durableId="853033288">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1277560951">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="24982928">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1031609035">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1669672338">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1663852933">
     <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="131221227">
+    <w:abstractNumId w:val="20"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A51298"/>
+    <w:rsid w:val="000424AE"/>
     <w:rsid w:val="000717C7"/>
     <w:rsid w:val="000D35D3"/>
     <w:rsid w:val="000F631C"/>
+    <w:rsid w:val="001200A6"/>
     <w:rsid w:val="00125171"/>
     <w:rsid w:val="00144A9C"/>
+    <w:rsid w:val="0018676C"/>
     <w:rsid w:val="001A3697"/>
     <w:rsid w:val="001B5717"/>
     <w:rsid w:val="00277829"/>
     <w:rsid w:val="00284C7E"/>
     <w:rsid w:val="002B0532"/>
     <w:rsid w:val="002C1483"/>
     <w:rsid w:val="00383797"/>
     <w:rsid w:val="00394BF7"/>
+    <w:rsid w:val="003F11E3"/>
     <w:rsid w:val="004A5261"/>
     <w:rsid w:val="004A767D"/>
+    <w:rsid w:val="004D7E0C"/>
     <w:rsid w:val="00543CCE"/>
     <w:rsid w:val="00571071"/>
     <w:rsid w:val="005A3B09"/>
+    <w:rsid w:val="006E58D8"/>
     <w:rsid w:val="006F7FD0"/>
     <w:rsid w:val="0070586D"/>
     <w:rsid w:val="0075479E"/>
+    <w:rsid w:val="00756234"/>
     <w:rsid w:val="00760410"/>
     <w:rsid w:val="007E5786"/>
     <w:rsid w:val="007E7FD2"/>
     <w:rsid w:val="008F51B2"/>
+    <w:rsid w:val="00987677"/>
     <w:rsid w:val="0099164D"/>
+    <w:rsid w:val="00A032AC"/>
     <w:rsid w:val="00A2096E"/>
     <w:rsid w:val="00A214E8"/>
     <w:rsid w:val="00A343C0"/>
     <w:rsid w:val="00A51298"/>
+    <w:rsid w:val="00A724AB"/>
+    <w:rsid w:val="00AF5E7E"/>
     <w:rsid w:val="00B10F72"/>
     <w:rsid w:val="00B53EB9"/>
     <w:rsid w:val="00B7472C"/>
     <w:rsid w:val="00BC46A6"/>
+    <w:rsid w:val="00BE07B1"/>
     <w:rsid w:val="00C44790"/>
     <w:rsid w:val="00C61B9E"/>
     <w:rsid w:val="00C65688"/>
     <w:rsid w:val="00C9693F"/>
     <w:rsid w:val="00CC35D6"/>
     <w:rsid w:val="00CF0025"/>
+    <w:rsid w:val="00D0237C"/>
+    <w:rsid w:val="00D43E5F"/>
     <w:rsid w:val="00DF54C4"/>
     <w:rsid w:val="00E40E80"/>
     <w:rsid w:val="00E71E78"/>
     <w:rsid w:val="00F34A66"/>
     <w:rsid w:val="00F6345A"/>
     <w:rsid w:val="00F63A9C"/>
     <w:rsid w:val="00F95D45"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
@@ -5839,50 +7577,71 @@
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00A51298"/>
     <w:pPr>
       <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo5Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00987677"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -6073,59 +7832,83 @@
       <w:spacing w:before="10" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:lang w:eastAsia="es-ES" w:bidi="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Mencinsinresolver1">
     <w:name w:val="Mención sin resolver1"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:rsid w:val="00A51298"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipervnculovisitado">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:rsid w:val="00A51298"/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Textoennegrita">
+  <w:style w:type="character" w:styleId="Fuerte">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="002C1483"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revisin">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BE07B1"/>
+    <w:pPr>
+      <w:autoSpaceDN/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo5Car">
+    <w:name w:val="Título 5 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00987677"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="920793964">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1002046360">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
@@ -6173,51 +7956,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2144692095">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.laspalmasgc.es/es/ayuntamiento/areas-de-gobierno/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.laspalmasgc.es/es/ayuntamiento/pleno-y-comisiones/plenos/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -6469,69 +8252,69 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>1704</Words>
-  <Characters>9374</Characters>
+  <Words>1744</Words>
+  <Characters>9592</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>78</Lines>
+  <Lines>79</Lines>
   <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11056</CharactersWithSpaces>
+  <CharactersWithSpaces>11314</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>German</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>