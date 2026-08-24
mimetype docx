--- v1 (2026-05-25)
+++ v2 (2026-08-24)
@@ -680,67 +680,51 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4079E5BC" w14:textId="77777777" w:rsidR="00987677" w:rsidRPr="00987677" w:rsidRDefault="00987677" w:rsidP="00987677">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:spacing w:after="83" w:line="183" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00987677">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">o   </w:t>
-[...15 lines deleted...]
-        <w:t> Jimena Mercedes Delgado-</w:t>
+        <w:t>o   D.ª Jimena Mercedes Delgado-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00987677">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Taramona</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00987677">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hernández</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F6F2F45" w14:textId="77777777" w:rsidR="00987677" w:rsidRPr="00987677" w:rsidRDefault="00987677" w:rsidP="00987677">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:spacing w:after="83" w:line="183" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
@@ -2314,775 +2298,685 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>El Consejo está f</w:t>
       </w:r>
       <w:r w:rsidR="00C44790">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ormado en la actualidad por los siguientes miembros:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="514BA796" w14:textId="77777777" w:rsidR="00A214E8" w:rsidRDefault="00A214E8" w:rsidP="00A214E8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="256A5F86" w14:textId="2706F758" w:rsidR="00A214E8" w:rsidRPr="006E58D8" w:rsidRDefault="00A214E8" w:rsidP="00A214E8">
+    <w:p w14:paraId="507E0E35" w14:textId="77777777" w:rsidR="00C672DF" w:rsidRDefault="00A214E8" w:rsidP="00C672DF">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E58D8">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>Presidente</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CDF6933" w14:textId="77777777" w:rsidR="00A214E8" w:rsidRPr="006E58D8" w:rsidRDefault="00A214E8" w:rsidP="00A214E8">
+    <w:p w14:paraId="5B9F1F06" w14:textId="2A77C99B" w:rsidR="00C672DF" w:rsidRPr="00C672DF" w:rsidRDefault="00A214E8" w:rsidP="00C672DF">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:before="0" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
-          <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E58D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="4D4D4D"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="006E58D8">
+      <w:r w:rsidR="00C672DF" w:rsidRPr="00C672DF">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
-          <w:lang w:val="pt-PT"/>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>D. Pedro Quevedo Iturbe</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02760100" w14:textId="1206AB32" w:rsidR="00C672DF" w:rsidRPr="00C079A7" w:rsidRDefault="00C672DF" w:rsidP="00C672DF">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0C7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+        <w:t>Concejal de Gobierno del Área de Desarrollo Local, Transporte Colectivo de Viajeros, Solidaridad, Turismo, y Ciudad de Mar</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del Ayuntamiento de Las Palmas de Gran Canaria</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0C7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+        <w:t>. 1º Teniente de Alcaldesa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74E9D437" w14:textId="77777777" w:rsidR="00C672DF" w:rsidRPr="00C079A7" w:rsidRDefault="00C672DF" w:rsidP="00C672DF">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF6A5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="1BF106B9" w14:textId="77777777" w:rsidR="00A214E8" w:rsidRPr="007D0BFC" w:rsidRDefault="00A214E8" w:rsidP="00A214E8">
+          <w:szCs w:val="8"/>
+        </w:rPr>
+        <w:t>Presidente de la Asamblea Local de Nueva Canarias en Las Palmas de Gran Canaria desde el año 2011.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="497F2E24" w14:textId="77777777" w:rsidR="00C672DF" w:rsidRPr="00C079A7" w:rsidRDefault="00C672DF" w:rsidP="00C672DF">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F19E961" w14:textId="77777777" w:rsidR="00C672DF" w:rsidRPr="00C672DF" w:rsidRDefault="00C672DF" w:rsidP="00C672DF">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007D0BFC">
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C672DF">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>Consejeros</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="089BB476" w14:textId="77777777" w:rsidR="00A214E8" w:rsidRDefault="00A214E8" w:rsidP="00A214E8">
+    <w:p w14:paraId="101B00F6" w14:textId="77777777" w:rsidR="00C672DF" w:rsidRPr="00877C46" w:rsidRDefault="00C672DF" w:rsidP="00C672DF">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="4D4D4D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7700A538" w14:textId="77777777" w:rsidR="00C672DF" w:rsidRPr="00C672DF" w:rsidRDefault="00C672DF" w:rsidP="00C672DF">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C672DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>D. Mauricio Aurelio Roque González</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ECF5CF6" w14:textId="77777777" w:rsidR="00C672DF" w:rsidRPr="00146A9D" w:rsidRDefault="00C672DF" w:rsidP="00C672DF">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00146A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+        <w:t>Concejal de Gobierno del Área de Planificación, Desarrollo Urbano y Vivienda, Limpieza, Vías y Obras y Alumbrado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+        <w:t>del Ayuntamiento de Las Palmas de Gran Canaria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="242E40E1" w14:textId="77777777" w:rsidR="00C672DF" w:rsidRPr="00146A9D" w:rsidRDefault="00C672DF" w:rsidP="00C672DF">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D7BC6CA" w14:textId="77777777" w:rsidR="00C672DF" w:rsidRPr="00C672DF" w:rsidRDefault="00C672DF" w:rsidP="00C672DF">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C672DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>Dª María del Mar Amador Montesdeoca</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3085FF10" w14:textId="77777777" w:rsidR="00C672DF" w:rsidRPr="00707E55" w:rsidRDefault="00C672DF" w:rsidP="00C672DF">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707E55">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+        <w:t>Concejala con dedicación parcial del Grupo Político Municipal Popular</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E27F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+        <w:t>del Ayuntamiento de Las Palmas de Gran Canaria</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E3A2F83" w14:textId="77777777" w:rsidR="00C672DF" w:rsidRDefault="00C672DF" w:rsidP="00C672DF">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="093D7FD2" w14:textId="7FE42B70" w:rsidR="00C672DF" w:rsidRPr="00C672DF" w:rsidRDefault="007E7727" w:rsidP="00C672DF">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C672DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dª </w:t>
+      </w:r>
+      <w:r w:rsidR="00C672DF" w:rsidRPr="00C672DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>María Inés Miranda Navarro</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="175D5CDB" w14:textId="67B654E2" w:rsidR="00C672DF" w:rsidRPr="007F1BE5" w:rsidRDefault="00C672DF" w:rsidP="00C672DF">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00146A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+        <w:t>Abogada. Consejera del Cabildo de Gran Canaria</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73BFEE8F" w14:textId="77777777" w:rsidR="00C672DF" w:rsidRPr="00C672DF" w:rsidRDefault="00C672DF" w:rsidP="00C672DF">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F1BE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="8"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00C672DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">D. José Ángel Hernández Ponce </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="252FDC36" w14:textId="77777777" w:rsidR="00C672DF" w:rsidRPr="00C079A7" w:rsidRDefault="00C672DF" w:rsidP="00C672DF">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F1BE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+        <w:t>Secretario General en Federación de Empresarios de Transportes de Canarias, FET Canarias, desde 1996 hasta la actualidad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="381FCBA0" w14:textId="77777777" w:rsidR="00C672DF" w:rsidRPr="00C079A7" w:rsidRDefault="00C672DF" w:rsidP="00C672DF">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="8"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36D381F5" w14:textId="77777777" w:rsidR="00C672DF" w:rsidRPr="00C672DF" w:rsidRDefault="00C672DF" w:rsidP="00C672DF">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C672DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">D. Rafael Pedrero Manchado </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B2D5CC2" w14:textId="77777777" w:rsidR="00C672DF" w:rsidRPr="00AF2E0B" w:rsidRDefault="00C672DF" w:rsidP="00C672DF">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF2E0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+        <w:t>Exdirector de Movilidad del Ayuntamiento de Las Palmas de Gran Canaria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E80756B" w14:textId="77777777" w:rsidR="00C672DF" w:rsidRPr="00C672DF" w:rsidRDefault="00C672DF" w:rsidP="00C672DF">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C079A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00C672DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>D. Valerio Medina Álvarez </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="703BB399" w14:textId="4CAFDEE4" w:rsidR="00C672DF" w:rsidRDefault="00C672DF" w:rsidP="00C672DF">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00146A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+        <w:t>Personal de taller de Guaguas Municipales.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D65EE6A" w14:textId="77777777" w:rsidR="00C672DF" w:rsidRPr="00C672DF" w:rsidRDefault="00C672DF" w:rsidP="00C672DF">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C079A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00C672DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>D. Miguel Ángel Medina Hernández</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4235BABA" w14:textId="52CE3ABA" w:rsidR="00C672DF" w:rsidRPr="007F1BE5" w:rsidRDefault="00C672DF" w:rsidP="00C672DF">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00146A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+        <w:t>Conductor de Guaguas Municipales.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19E03A2A" w14:textId="22493E13" w:rsidR="00A214E8" w:rsidRDefault="00A214E8" w:rsidP="00C672DF">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0"/>
-        <w:rPr>
-[...137 lines deleted...]
-      <w:r>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:br/>
-[...350 lines deleted...]
-    <w:p w14:paraId="4A241527" w14:textId="77777777" w:rsidR="00A214E8" w:rsidRDefault="00A214E8" w:rsidP="00A214E8">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A241527" w14:textId="77777777" w:rsidR="00A214E8" w:rsidRDefault="00A214E8" w:rsidP="00C672DF">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="654C6656" w14:textId="77777777" w:rsidR="00A214E8" w:rsidRPr="007D0BFC" w:rsidRDefault="00A214E8" w:rsidP="00A214E8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0BFC">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Secretario no consejero</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EFEE408" w14:textId="77777777" w:rsidR="00A214E8" w:rsidRDefault="00A214E8" w:rsidP="00A214E8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="537EEB3C" w14:textId="77777777" w:rsidR="00A214E8" w:rsidRPr="007D0BFC" w:rsidRDefault="00A214E8" w:rsidP="00A214E8">
+    <w:p w14:paraId="537EEB3C" w14:textId="77777777" w:rsidR="00A214E8" w:rsidRPr="007D0BFC" w:rsidRDefault="00A214E8" w:rsidP="00C672DF">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:before="0" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0BFC">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
         </w:rPr>
         <w:t>D. Adrián Delgado Montesdeoca</w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="4862EE88" w14:textId="77777777" w:rsidR="00A214E8" w:rsidRDefault="00A214E8" w:rsidP="00A214E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Director de Servicios Jurídicos y Contratación en Guaguas Municipales, S.A. (2019 – actualidad)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DDE7563" w14:textId="77777777" w:rsidR="000F631C" w:rsidRDefault="000F631C">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
@@ -3897,61 +3791,61 @@
         </w:rPr>
         <w:t xml:space="preserve">, 35008 Las Palmas de Gran Canaria. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="785CDFF1" w14:textId="77777777" w:rsidR="00E40E80" w:rsidRDefault="00E40E80" w:rsidP="00A214E8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E40E80" w:rsidSect="00F63A9C">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1701" w:bottom="1702" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3F163A97" w14:textId="77777777" w:rsidR="003F11E3" w:rsidRDefault="003F11E3" w:rsidP="00A51298">
+    <w:p w14:paraId="26350F77" w14:textId="77777777" w:rsidR="00A17CD9" w:rsidRDefault="00A17CD9" w:rsidP="00A51298">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="720D7E9A" w14:textId="77777777" w:rsidR="003F11E3" w:rsidRDefault="003F11E3" w:rsidP="00A51298">
+    <w:p w14:paraId="5FBCE047" w14:textId="77777777" w:rsidR="00A17CD9" w:rsidRDefault="00A17CD9" w:rsidP="00A51298">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -4052,64 +3946,64 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="5400044" cy="375059"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                     <a:prstDash/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="52BA46BE" w14:textId="77777777" w:rsidR="003F11E3" w:rsidRDefault="003F11E3" w:rsidP="00A51298">
+    <w:p w14:paraId="642481D0" w14:textId="77777777" w:rsidR="00A17CD9" w:rsidRDefault="00A17CD9" w:rsidP="00A51298">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00A51298">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="513739D7" w14:textId="77777777" w:rsidR="003F11E3" w:rsidRDefault="003F11E3" w:rsidP="00A51298">
+    <w:p w14:paraId="5864BC91" w14:textId="77777777" w:rsidR="00A17CD9" w:rsidRDefault="00A17CD9" w:rsidP="00A51298">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="52C59AFF" w14:textId="77777777" w:rsidR="006F7FD0" w:rsidRDefault="006F7FD0">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="es-ES"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2820D39A" wp14:editId="0E628A86">
           <wp:extent cx="2238560" cy="579116"/>
@@ -7006,122 +6900,129 @@
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1277560951">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="24982928">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1031609035">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1669672338">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1663852933">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="131221227">
     <w:abstractNumId w:val="20"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A51298"/>
+    <w:rsid w:val="00022106"/>
     <w:rsid w:val="000424AE"/>
     <w:rsid w:val="000717C7"/>
     <w:rsid w:val="000D35D3"/>
     <w:rsid w:val="000F631C"/>
     <w:rsid w:val="001200A6"/>
     <w:rsid w:val="00125171"/>
     <w:rsid w:val="00144A9C"/>
     <w:rsid w:val="0018676C"/>
     <w:rsid w:val="001A3697"/>
     <w:rsid w:val="001B5717"/>
     <w:rsid w:val="00277829"/>
     <w:rsid w:val="00284C7E"/>
     <w:rsid w:val="002B0532"/>
     <w:rsid w:val="002C1483"/>
     <w:rsid w:val="00383797"/>
     <w:rsid w:val="00394BF7"/>
     <w:rsid w:val="003F11E3"/>
     <w:rsid w:val="004A5261"/>
     <w:rsid w:val="004A767D"/>
     <w:rsid w:val="004D7E0C"/>
     <w:rsid w:val="00543CCE"/>
     <w:rsid w:val="00571071"/>
     <w:rsid w:val="005A3B09"/>
     <w:rsid w:val="006E58D8"/>
     <w:rsid w:val="006F7FD0"/>
     <w:rsid w:val="0070586D"/>
     <w:rsid w:val="0075479E"/>
     <w:rsid w:val="00756234"/>
     <w:rsid w:val="00760410"/>
     <w:rsid w:val="007E5786"/>
+    <w:rsid w:val="007E7727"/>
     <w:rsid w:val="007E7FD2"/>
+    <w:rsid w:val="00877C46"/>
     <w:rsid w:val="008F51B2"/>
     <w:rsid w:val="00987677"/>
     <w:rsid w:val="0099164D"/>
     <w:rsid w:val="00A032AC"/>
+    <w:rsid w:val="00A17CD9"/>
     <w:rsid w:val="00A2096E"/>
     <w:rsid w:val="00A214E8"/>
     <w:rsid w:val="00A343C0"/>
     <w:rsid w:val="00A51298"/>
     <w:rsid w:val="00A724AB"/>
     <w:rsid w:val="00AF5E7E"/>
     <w:rsid w:val="00B10F72"/>
     <w:rsid w:val="00B53EB9"/>
     <w:rsid w:val="00B7472C"/>
+    <w:rsid w:val="00B765B4"/>
     <w:rsid w:val="00BC46A6"/>
     <w:rsid w:val="00BE07B1"/>
+    <w:rsid w:val="00BE4501"/>
     <w:rsid w:val="00C44790"/>
     <w:rsid w:val="00C61B9E"/>
     <w:rsid w:val="00C65688"/>
+    <w:rsid w:val="00C672DF"/>
     <w:rsid w:val="00C9693F"/>
     <w:rsid w:val="00CC35D6"/>
     <w:rsid w:val="00CF0025"/>
     <w:rsid w:val="00D0237C"/>
     <w:rsid w:val="00D43E5F"/>
     <w:rsid w:val="00DF54C4"/>
     <w:rsid w:val="00E40E80"/>
     <w:rsid w:val="00E71E78"/>
     <w:rsid w:val="00F34A66"/>
     <w:rsid w:val="00F6345A"/>
     <w:rsid w:val="00F63A9C"/>
     <w:rsid w:val="00F95D45"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -8255,66 +8156,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>1744</Words>
-  <Characters>9592</Characters>
+  <Words>1781</Words>
+  <Characters>9799</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>79</Lines>
-  <Paragraphs>22</Paragraphs>
+  <Lines>81</Lines>
+  <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11314</CharactersWithSpaces>
+  <CharactersWithSpaces>11557</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>German</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>