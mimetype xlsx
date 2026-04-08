--- v0 (2025-10-18)
+++ v1 (2026-04-08)
@@ -1,81 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Oliver\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\COMUN RESPONSABLES\2026. GESTIÓN Y DESARROLLO DE PERSONAS (Transparencia 2026)\2.1. Normativa aplicable (Convenio Colectivo)\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{81035BFF-F755-4FCE-A545-543945DED07C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{4550E049-39D1-42BE-8E8B-44E2B703A445}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-240" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="TABLA SALARIAL 2024 CORREGIDA" sheetId="7" r:id="rId1"/>
-[...3 lines deleted...]
-    <sheet name="TABLA SALARIAL 2020" sheetId="3" r:id="rId5"/>
+    <sheet name="TABLA SALARIAL 2025" sheetId="9" r:id="rId1"/>
+    <sheet name="TABLA SALARIAL 2024" sheetId="7" r:id="rId2"/>
+    <sheet name="TABLA SALARIAL 2023" sheetId="5" r:id="rId3"/>
+    <sheet name="TABLA SALARIAL 2022" sheetId="1" r:id="rId4"/>
+    <sheet name="TABLA SALARIAL 2021" sheetId="2" r:id="rId5"/>
+    <sheet name="TABLA SALARIAL 2020" sheetId="3" r:id="rId6"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="206" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="246" uniqueCount="50">
   <si>
     <t>JEFE DE SERVICIO</t>
   </si>
   <si>
     <t>JEFE DE GRUPO</t>
   </si>
   <si>
     <t>JEFE DE OFICINA TÉCNICA</t>
   </si>
   <si>
     <t>TÉCNICO SUPERIOR</t>
   </si>
   <si>
     <t>TÉCNICO</t>
   </si>
   <si>
     <t>MANDO MOVIMIENTO</t>
   </si>
   <si>
     <t>MANDO DE TALLER</t>
   </si>
   <si>
     <t>MANDO DE ADMINISTRACIÓN</t>
   </si>
   <si>
@@ -178,50 +194,53 @@
     <t>QUEBRANTO JEFE DE NEGOCIADO</t>
   </si>
   <si>
     <t>QUEBRANTO CONDUCTOR PERCEPTOR</t>
   </si>
   <si>
     <t>687,81€€ (DISP. TRANS. ÚNICA RD 817/2021 28 sept.2021</t>
   </si>
   <si>
     <t>ANEXO I: TABLA SALARIAL 2021</t>
   </si>
   <si>
     <t>ANEXO I: TABLA SALARIAL 2020</t>
   </si>
   <si>
     <t>681,67€ (DISP. TRANS. ÚNICA RD 231/2020, de 4 de febrero de 2020)</t>
   </si>
   <si>
     <t>ANEXO I: TABLA SALARIAL 2023</t>
   </si>
   <si>
     <t>AUXILIAR TALLER</t>
   </si>
   <si>
     <t>ANEXO I: TABLA SALARIAL 2024</t>
+  </si>
+  <si>
+    <t>ANEXO I: TABLA SALARIAL 2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="6" formatCode="#,##0\ &quot;€&quot;;[Red]\-#,##0\ &quot;€&quot;"/>
     <numFmt numFmtId="8" formatCode="#,##0.00\ &quot;€&quot;;[Red]\-#,##0.00\ &quot;€&quot;"/>
     <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;€&quot;_-;\-* #,##0.00\ &quot;€&quot;_-;_-* &quot;-&quot;??\ &quot;€&quot;_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _€_-;\-* #,##0.00\ _€_-;_-* &quot;-&quot;??\ _€_-;_-@_-"/>
   </numFmts>
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -473,71 +492,70 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="38">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="8" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="6" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="8" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -643,270 +661,323 @@
     <cellStyle name="Normal 40" xfId="60" xr:uid="{437A6F7A-4141-495B-A55C-FC7D500A0215}"/>
     <cellStyle name="Normal 41" xfId="61" xr:uid="{0ADEB992-7D2F-476B-A3FD-284CE2F4C040}"/>
     <cellStyle name="Normal 42" xfId="62" xr:uid="{9FCF1496-9F68-46F3-925E-9D3854D613DE}"/>
     <cellStyle name="Normal 5" xfId="9" xr:uid="{3FC6ACE1-5D5E-426B-8E87-FFC398F7F73C}"/>
     <cellStyle name="Normal 5 2" xfId="32" xr:uid="{803D6FE7-EAC2-4160-979B-8C8174E46D17}"/>
     <cellStyle name="Normal 6" xfId="33" xr:uid="{3A6BE1AE-26A8-4F99-9D0C-845C809FD873}"/>
     <cellStyle name="Normal 7" xfId="34" xr:uid="{23ED4F7A-0E8D-428A-807B-57E01B2161FA}"/>
     <cellStyle name="Normal 8" xfId="35" xr:uid="{A2E57735-B042-4141-93E1-F8CF37956EC4}"/>
     <cellStyle name="Normal 9" xfId="36" xr:uid="{01B4347A-A0CA-4AAE-85CC-C5709972C6BD}"/>
     <cellStyle name="Porcentaje 2" xfId="5" xr:uid="{BC9C6F28-A8C3-4262-BDAE-296ED92BD243}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
+<file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
+</file>
+
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>104775</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>333375</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>18079</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="1 Imagen" descr="guaguas_logo_version_horizontal_doscolores.eps">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DED2314C-9404-4227-ABFC-3DB9EF195CBA}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="104775" y="38100"/>
+          <a:ext cx="3619500" cy="932479"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>333375</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>18079</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="1 Imagen" descr="guaguas_logo_version_horizontal_doscolores.eps">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D14E226-760F-43A7-A414-028EDE3E7943}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="104775" y="38100"/>
           <a:ext cx="3619500" cy="932479"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>333375</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>18079</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="1 Imagen" descr="guaguas_logo_version_horizontal_doscolores.eps">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="104775" y="38100"/>
           <a:ext cx="3619500" cy="932479"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>333375</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>18079</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="1 Imagen" descr="guaguas_logo_version_horizontal_doscolores.eps">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="104775" y="38100"/>
           <a:ext cx="3619500" cy="932479"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>66675</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>390525</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>170479</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="1 Imagen" descr="guaguas_logo_version_horizontal_doscolores.eps">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="66675" y="114300"/>
           <a:ext cx="3714750" cy="818179"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>95249</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>371475</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>75228</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="5 Imagen" descr="guaguas_logo_version_horizontal_doscolores.eps">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000006000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
@@ -1209,2539 +1280,3074 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F70FB09B-9982-47C3-AB44-1717515FCF8D}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{48DA347C-D16F-454D-BE67-1B9CF330AD23}">
   <dimension ref="A8:F43"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="B43" sqref="B43"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A10" workbookViewId="0">
+      <selection activeCell="A17" sqref="A17:A19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="50.85546875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="42.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="14.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="13.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="14.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A8" s="19" t="s">
-[...6 lines deleted...]
-      <c r="F8" s="21"/>
+      <c r="A8" s="18" t="s">
+        <v>49</v>
+      </c>
+      <c r="B8" s="19"/>
+      <c r="C8" s="19"/>
+      <c r="D8" s="19"/>
+      <c r="E8" s="19"/>
+      <c r="F8" s="20"/>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A9" s="7"/>
-[...4 lines deleted...]
-      <c r="F9" s="7"/>
+      <c r="A9" s="6"/>
+      <c r="B9" s="6"/>
+      <c r="C9" s="6"/>
+      <c r="D9" s="6"/>
+      <c r="E9" s="6"/>
+      <c r="F9" s="6"/>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A10" s="7"/>
-[...4 lines deleted...]
-      <c r="F10" s="7"/>
+      <c r="A10" s="6"/>
+      <c r="B10" s="6"/>
+      <c r="C10" s="6"/>
+      <c r="D10" s="6"/>
+      <c r="E10" s="6"/>
+      <c r="F10" s="6"/>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A11" s="8"/>
-      <c r="B11" s="9" t="s">
+      <c r="A11" s="7"/>
+      <c r="B11" s="8" t="s">
         <v>22</v>
       </c>
-      <c r="C11" s="9" t="s">
+      <c r="C11" s="8" t="s">
         <v>18</v>
       </c>
-      <c r="D11" s="9" t="s">
+      <c r="D11" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="E11" s="9" t="s">
+      <c r="E11" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="F11" s="9" t="s">
+      <c r="F11" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A12" s="22" t="s">
+      <c r="A12" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="B12" s="10" t="s">
+      <c r="B12" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="C12" s="11">
-[...8 lines deleted...]
-      <c r="F12" s="10"/>
+      <c r="C12" s="10">
+        <v>1177.8800000000001</v>
+      </c>
+      <c r="D12" s="10">
+        <v>219.83</v>
+      </c>
+      <c r="E12" s="10">
+        <v>2033.54</v>
+      </c>
+      <c r="F12" s="14"/>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A13" s="22"/>
-      <c r="B13" s="10" t="s">
+      <c r="A13" s="21"/>
+      <c r="B13" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="C13" s="11">
-[...8 lines deleted...]
-      <c r="F13" s="10"/>
+      <c r="C13" s="10">
+        <v>1117.27</v>
+      </c>
+      <c r="D13" s="10">
+        <v>191.96</v>
+      </c>
+      <c r="E13" s="10">
+        <v>1641.47</v>
+      </c>
+      <c r="F13" s="14"/>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A14" s="22"/>
-      <c r="B14" s="10" t="s">
+      <c r="A14" s="21"/>
+      <c r="B14" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="C14" s="11">
-[...8 lines deleted...]
-      <c r="F14" s="10"/>
+      <c r="C14" s="10">
+        <v>1022.83</v>
+      </c>
+      <c r="D14" s="10">
+        <v>223.17</v>
+      </c>
+      <c r="E14" s="10">
+        <v>1490.63</v>
+      </c>
+      <c r="F14" s="14"/>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A15" s="23" t="s">
+      <c r="A15" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="B15" s="10" t="s">
+      <c r="B15" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C15" s="11">
-[...8 lines deleted...]
-      <c r="F15" s="10"/>
+      <c r="C15" s="10">
+        <v>909.9</v>
+      </c>
+      <c r="D15" s="10">
+        <v>180.25</v>
+      </c>
+      <c r="E15" s="10">
+        <v>1223.17</v>
+      </c>
+      <c r="F15" s="14"/>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A16" s="24"/>
-      <c r="B16" s="10" t="s">
+      <c r="A16" s="23"/>
+      <c r="B16" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="C16" s="11">
-[...8 lines deleted...]
-      <c r="F16" s="10"/>
+      <c r="C16" s="10">
+        <v>886.74</v>
+      </c>
+      <c r="D16" s="10">
+        <v>161.13</v>
+      </c>
+      <c r="E16" s="10">
+        <v>926.64</v>
+      </c>
+      <c r="F16" s="14"/>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A17" s="23" t="s">
+      <c r="A17" s="22" t="s">
         <v>26</v>
       </c>
-      <c r="B17" s="10" t="s">
+      <c r="B17" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="C17" s="11">
-[...8 lines deleted...]
-      <c r="F17" s="10"/>
+      <c r="C17" s="10">
+        <v>877.75</v>
+      </c>
+      <c r="D17" s="10">
+        <v>180.25</v>
+      </c>
+      <c r="E17" s="10">
+        <v>1107.3499999999999</v>
+      </c>
+      <c r="F17" s="14"/>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" s="24"/>
-      <c r="B18" s="10" t="s">
+      <c r="B18" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="C18" s="11">
-[...8 lines deleted...]
-      <c r="F18" s="10"/>
+      <c r="C18" s="10">
+        <v>877.75</v>
+      </c>
+      <c r="D18" s="10">
+        <v>180.25</v>
+      </c>
+      <c r="E18" s="10">
+        <v>1107.3499999999999</v>
+      </c>
+      <c r="F18" s="14"/>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A19" s="15"/>
-      <c r="B19" s="10" t="s">
+      <c r="A19" s="23"/>
+      <c r="B19" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="C19" s="11">
-[...8 lines deleted...]
-      <c r="F19" s="10"/>
+      <c r="C19" s="10">
+        <v>877.75</v>
+      </c>
+      <c r="D19" s="10">
+        <v>180.25</v>
+      </c>
+      <c r="E19" s="10">
+        <v>1107.3499999999999</v>
+      </c>
+      <c r="F19" s="14"/>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A20" s="23" t="s">
+      <c r="A20" s="22" t="s">
         <v>25</v>
       </c>
-      <c r="B20" s="10" t="s">
+      <c r="B20" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="C20" s="11">
-[...9 lines deleted...]
-        <v>198.05</v>
+      <c r="C20" s="10">
+        <v>660.07</v>
+      </c>
+      <c r="D20" s="10">
+        <v>107.97</v>
+      </c>
+      <c r="E20" s="10">
+        <v>735.91</v>
+      </c>
+      <c r="F20" s="14">
+        <v>204</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A21" s="25"/>
-      <c r="B21" s="10" t="s">
+      <c r="A21" s="24"/>
+      <c r="B21" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="C21" s="11">
-[...8 lines deleted...]
-      <c r="F21" s="10"/>
+      <c r="C21" s="10">
+        <v>678.24</v>
+      </c>
+      <c r="D21" s="10">
+        <v>153.21</v>
+      </c>
+      <c r="E21" s="10">
+        <v>722.54</v>
+      </c>
+      <c r="F21" s="14"/>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A22" s="25"/>
-      <c r="B22" s="10" t="s">
+      <c r="A22" s="24"/>
+      <c r="B22" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="C22" s="11">
-[...8 lines deleted...]
-      <c r="F22" s="10"/>
+      <c r="C22" s="10">
+        <v>660.07</v>
+      </c>
+      <c r="D22" s="10">
+        <v>107.97</v>
+      </c>
+      <c r="E22" s="10">
+        <v>735.91</v>
+      </c>
+      <c r="F22" s="14"/>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A23" s="25"/>
-      <c r="B23" s="10" t="s">
+      <c r="A23" s="24"/>
+      <c r="B23" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="C23" s="11">
-[...8 lines deleted...]
-      <c r="F23" s="10"/>
+      <c r="C23" s="10">
+        <v>612</v>
+      </c>
+      <c r="D23" s="10">
+        <v>105.18</v>
+      </c>
+      <c r="E23" s="10">
+        <v>656.65</v>
+      </c>
+      <c r="F23" s="14"/>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A24" s="25"/>
-      <c r="B24" s="10" t="s">
+      <c r="A24" s="24"/>
+      <c r="B24" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="C24" s="11">
-[...8 lines deleted...]
-      <c r="F24" s="10"/>
+      <c r="C24" s="10">
+        <v>660.07</v>
+      </c>
+      <c r="D24" s="10">
+        <v>107.97</v>
+      </c>
+      <c r="E24" s="10">
+        <v>735.91</v>
+      </c>
+      <c r="F24" s="14"/>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A25" s="24"/>
-      <c r="B25" s="10" t="s">
+      <c r="A25" s="23"/>
+      <c r="B25" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="C25" s="11">
-[...8 lines deleted...]
-      <c r="F25" s="10"/>
+      <c r="C25" s="10">
+        <v>612</v>
+      </c>
+      <c r="D25" s="10">
+        <v>105.18</v>
+      </c>
+      <c r="E25" s="10">
+        <v>656.65</v>
+      </c>
+      <c r="F25" s="14"/>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A26" s="26" t="s">
+      <c r="A26" s="25" t="s">
         <v>27</v>
       </c>
-      <c r="B26" s="10" t="s">
+      <c r="B26" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="C26" s="11">
-[...8 lines deleted...]
-      <c r="F26" s="10"/>
+      <c r="C26" s="10">
+        <v>1022.83</v>
+      </c>
+      <c r="D26" s="10">
+        <v>223.17</v>
+      </c>
+      <c r="E26" s="10">
+        <v>1490.63</v>
+      </c>
+      <c r="F26" s="14"/>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A27" s="27"/>
-      <c r="B27" s="10" t="s">
+      <c r="A27" s="26"/>
+      <c r="B27" s="9" t="s">
         <v>15</v>
       </c>
-      <c r="C27" s="11">
-[...8 lines deleted...]
-      <c r="F27" s="10"/>
+      <c r="C27" s="10">
+        <v>877.75</v>
+      </c>
+      <c r="D27" s="10">
+        <v>180.25</v>
+      </c>
+      <c r="E27" s="10">
+        <v>1107.3499999999999</v>
+      </c>
+      <c r="F27" s="14"/>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A28" s="27"/>
-      <c r="B28" s="10" t="s">
+      <c r="A28" s="26"/>
+      <c r="B28" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="C28" s="11">
-[...8 lines deleted...]
-      <c r="F28" s="10"/>
+      <c r="C28" s="10">
+        <v>696.93</v>
+      </c>
+      <c r="D28" s="10">
+        <v>161.13</v>
+      </c>
+      <c r="E28" s="10">
+        <v>773.58</v>
+      </c>
+      <c r="F28" s="14"/>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A29" s="28"/>
-      <c r="B29" s="10" t="s">
+      <c r="A29" s="27"/>
+      <c r="B29" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="C29" s="11">
-[...8 lines deleted...]
-      <c r="F29" s="10"/>
+      <c r="C29" s="10">
+        <v>696.93</v>
+      </c>
+      <c r="D29" s="10">
+        <v>161.13</v>
+      </c>
+      <c r="E29" s="10">
+        <v>773.58</v>
+      </c>
+      <c r="F29" s="14"/>
     </row>
     <row r="30" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A30" s="12"/>
-[...4 lines deleted...]
-      <c r="F30" s="12"/>
+      <c r="A30" s="11"/>
+      <c r="B30" s="11"/>
+      <c r="C30" s="11"/>
+      <c r="D30" s="11"/>
+      <c r="E30" s="11"/>
+      <c r="F30" s="11"/>
     </row>
     <row r="31" spans="1:6" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A31" s="12"/>
-[...4 lines deleted...]
-      <c r="F31" s="12"/>
+      <c r="A31" s="11"/>
+      <c r="B31" s="11"/>
+      <c r="C31" s="11"/>
+      <c r="D31" s="11"/>
+      <c r="E31" s="11"/>
+      <c r="F31" s="11"/>
     </row>
     <row r="32" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A32" s="16" t="s">
+      <c r="A32" s="15" t="s">
         <v>29</v>
       </c>
-      <c r="B32" s="17"/>
-[...3 lines deleted...]
-      <c r="F32" s="18"/>
+      <c r="B32" s="16"/>
+      <c r="C32" s="16"/>
+      <c r="D32" s="16"/>
+      <c r="E32" s="16"/>
+      <c r="F32" s="17"/>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A33" s="8"/>
-[...4 lines deleted...]
-      <c r="F33" s="8"/>
+      <c r="A33" s="7"/>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A34" s="8"/>
-[...4 lines deleted...]
-      <c r="F34" s="8"/>
+      <c r="A34" s="7"/>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A35" s="10" t="s">
+      <c r="A35" s="9" t="s">
         <v>30</v>
       </c>
-      <c r="B35" s="13">
-[...5 lines deleted...]
-      <c r="F35" s="8"/>
+      <c r="B35" s="12">
+        <v>102.5</v>
+      </c>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A36" s="10" t="s">
+      <c r="A36" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="B36" s="13">
-[...5 lines deleted...]
-      <c r="F36" s="8"/>
+      <c r="B36" s="12">
+        <v>133.69999999999999</v>
+      </c>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A37" s="10" t="s">
+      <c r="A37" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="B37" s="13">
-[...5 lines deleted...]
-      <c r="F37" s="8"/>
+      <c r="B37" s="12">
+        <v>133.69999999999999</v>
+      </c>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A38" s="10" t="s">
+      <c r="A38" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="B38" s="13">
-[...5 lines deleted...]
-      <c r="F38" s="8"/>
+      <c r="B38" s="12">
+        <v>133.69999999999999</v>
+      </c>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A39" s="10" t="s">
+      <c r="A39" s="9" t="s">
         <v>31</v>
       </c>
-      <c r="B39" s="13">
-[...5 lines deleted...]
-      <c r="F39" s="8"/>
+      <c r="B39" s="12">
+        <v>133.69999999999999</v>
+      </c>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A40" s="10" t="s">
+      <c r="A40" s="9" t="s">
         <v>32</v>
       </c>
-      <c r="B40" s="13">
-[...5 lines deleted...]
-      <c r="F40" s="8"/>
+      <c r="B40" s="12">
+        <v>1167.3699999999999</v>
+      </c>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A41" s="10" t="s">
+      <c r="A41" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="B41" s="13">
+      <c r="B41" s="12">
         <v>379.22</v>
       </c>
-      <c r="C41" s="8" t="s">
+      <c r="C41" s="7" t="s">
         <v>36</v>
       </c>
-      <c r="D41" s="8"/>
-[...1 lines deleted...]
-      <c r="F41" s="8"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A42" s="10" t="s">
+      <c r="A42" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="B42" s="13">
+      <c r="B42" s="12">
         <v>31.6</v>
       </c>
-      <c r="C42" s="8"/>
-[...2 lines deleted...]
-      <c r="F42" s="8"/>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A43" s="10" t="s">
+      <c r="A43" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="B43" s="13">
-[...5 lines deleted...]
-      <c r="F43" s="8"/>
+      <c r="B43" s="12">
+        <v>25.63</v>
+      </c>
+      <c r="C43" s="7"/>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A32:F32"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A12:A14"/>
     <mergeCell ref="A15:A16"/>
-    <mergeCell ref="A17:A18"/>
     <mergeCell ref="A20:A25"/>
     <mergeCell ref="A26:A29"/>
+    <mergeCell ref="A17:A19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F70FB09B-9982-47C3-AB44-1717515FCF8D}">
+  <dimension ref="A8:F43"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="A20" sqref="A20:A25"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="50.85546875" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="42.7109375" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="14.140625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="13.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="14.28515625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="18" t="s">
+        <v>48</v>
+      </c>
+      <c r="B8" s="19"/>
+      <c r="C8" s="19"/>
+      <c r="D8" s="19"/>
+      <c r="E8" s="19"/>
+      <c r="F8" s="20"/>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="6"/>
+      <c r="B9" s="6"/>
+      <c r="C9" s="6"/>
+      <c r="D9" s="6"/>
+      <c r="E9" s="6"/>
+      <c r="F9" s="6"/>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="6"/>
+      <c r="B10" s="6"/>
+      <c r="C10" s="6"/>
+      <c r="D10" s="6"/>
+      <c r="E10" s="6"/>
+      <c r="F10" s="6"/>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="7"/>
+      <c r="B11" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="C11" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="D11" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="E11" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="F11" s="8" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="B12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C12" s="10">
+        <v>1143.54</v>
+      </c>
+      <c r="D12" s="10">
+        <v>213.42</v>
+      </c>
+      <c r="E12" s="10">
+        <v>1974.26</v>
+      </c>
+      <c r="F12" s="9"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="21"/>
+      <c r="B13" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="C13" s="10">
+        <v>1084.7</v>
+      </c>
+      <c r="D13" s="10">
+        <v>186.36</v>
+      </c>
+      <c r="E13" s="10">
+        <v>1593.62</v>
+      </c>
+      <c r="F13" s="9"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="21"/>
+      <c r="B14" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="C14" s="10">
+        <v>993.01</v>
+      </c>
+      <c r="D14" s="10">
+        <v>216.67</v>
+      </c>
+      <c r="E14" s="10">
+        <v>1447.18</v>
+      </c>
+      <c r="F14" s="9"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="B15" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C15" s="10">
+        <v>883.38</v>
+      </c>
+      <c r="D15" s="10">
+        <v>174.99</v>
+      </c>
+      <c r="E15" s="10">
+        <v>1187.51</v>
+      </c>
+      <c r="F15" s="9"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="23"/>
+      <c r="B16" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C16" s="10">
+        <v>860.89</v>
+      </c>
+      <c r="D16" s="10">
+        <v>156.44</v>
+      </c>
+      <c r="E16" s="10">
+        <v>899.63</v>
+      </c>
+      <c r="F16" s="9"/>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A17" s="22" t="s">
+        <v>26</v>
+      </c>
+      <c r="B17" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C17" s="10">
+        <v>852.16</v>
+      </c>
+      <c r="D17" s="10">
+        <v>174.99</v>
+      </c>
+      <c r="E17" s="10">
+        <v>1075.07</v>
+      </c>
+      <c r="F17" s="9"/>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" s="24"/>
+      <c r="B18" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C18" s="10">
+        <v>852.16</v>
+      </c>
+      <c r="D18" s="10">
+        <v>174.99</v>
+      </c>
+      <c r="E18" s="10">
+        <v>1075.07</v>
+      </c>
+      <c r="F18" s="9"/>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" s="23"/>
+      <c r="B19" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="C19" s="10">
+        <v>852.16</v>
+      </c>
+      <c r="D19" s="10">
+        <v>174.99</v>
+      </c>
+      <c r="E19" s="10">
+        <v>1075.07</v>
+      </c>
+      <c r="F19" s="9"/>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" s="22" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="C20" s="10">
+        <v>640.83000000000004</v>
+      </c>
+      <c r="D20" s="10">
+        <v>104.83</v>
+      </c>
+      <c r="E20" s="10">
+        <v>714.46</v>
+      </c>
+      <c r="F20" s="9">
+        <v>198.05</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" s="24"/>
+      <c r="B21" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" s="10">
+        <v>658.47</v>
+      </c>
+      <c r="D21" s="10">
+        <v>148.74</v>
+      </c>
+      <c r="E21" s="10">
+        <v>701.48</v>
+      </c>
+      <c r="F21" s="9"/>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" s="24"/>
+      <c r="B22" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="C22" s="10">
+        <v>639.82000000000005</v>
+      </c>
+      <c r="D22" s="10">
+        <v>110.96</v>
+      </c>
+      <c r="E22" s="10">
+        <v>685.19</v>
+      </c>
+      <c r="F22" s="9"/>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A23" s="24"/>
+      <c r="B23" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="C23" s="10">
+        <v>594.16</v>
+      </c>
+      <c r="D23" s="10">
+        <v>102.11</v>
+      </c>
+      <c r="E23" s="10">
+        <v>637.5</v>
+      </c>
+      <c r="F23" s="9"/>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A24" s="24"/>
+      <c r="B24" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="C24" s="10">
+        <v>680.7</v>
+      </c>
+      <c r="D24" s="10">
+        <v>112.25</v>
+      </c>
+      <c r="E24" s="10">
+        <v>657.6</v>
+      </c>
+      <c r="F24" s="9"/>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A25" s="23"/>
+      <c r="B25" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="C25" s="10">
+        <v>594.16</v>
+      </c>
+      <c r="D25" s="10">
+        <v>102.11</v>
+      </c>
+      <c r="E25" s="10">
+        <v>637.5</v>
+      </c>
+      <c r="F25" s="9"/>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A26" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="B26" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="C26" s="10">
+        <v>993.01</v>
+      </c>
+      <c r="D26" s="10">
+        <v>216.67</v>
+      </c>
+      <c r="E26" s="10">
+        <v>1447.18</v>
+      </c>
+      <c r="F26" s="9"/>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A27" s="26"/>
+      <c r="B27" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C27" s="10">
+        <v>852.16</v>
+      </c>
+      <c r="D27" s="10">
+        <v>174.99</v>
+      </c>
+      <c r="E27" s="10">
+        <v>1075.07</v>
+      </c>
+      <c r="F27" s="9"/>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A28" s="26"/>
+      <c r="B28" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="C28" s="10">
+        <v>676.62</v>
+      </c>
+      <c r="D28" s="10">
+        <v>156.44</v>
+      </c>
+      <c r="E28" s="10">
+        <v>751.03</v>
+      </c>
+      <c r="F28" s="9"/>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A29" s="27"/>
+      <c r="B29" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="C29" s="10">
+        <v>676.62</v>
+      </c>
+      <c r="D29" s="10">
+        <v>156.44</v>
+      </c>
+      <c r="E29" s="10">
+        <v>751.03</v>
+      </c>
+      <c r="F29" s="9"/>
+    </row>
+    <row r="30" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A30" s="11"/>
+      <c r="B30" s="11"/>
+      <c r="C30" s="11"/>
+      <c r="D30" s="11"/>
+      <c r="E30" s="11"/>
+      <c r="F30" s="11"/>
+    </row>
+    <row r="31" spans="1:6" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="11"/>
+      <c r="B31" s="11"/>
+      <c r="C31" s="11"/>
+      <c r="D31" s="11"/>
+      <c r="E31" s="11"/>
+      <c r="F31" s="11"/>
+    </row>
+    <row r="32" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="B32" s="16"/>
+      <c r="C32" s="16"/>
+      <c r="D32" s="16"/>
+      <c r="E32" s="16"/>
+      <c r="F32" s="17"/>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A33" s="7"/>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A34" s="7"/>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A35" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="B35" s="12">
+        <v>100</v>
+      </c>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A36" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B36" s="12">
+        <v>130.44</v>
+      </c>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A37" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="B37" s="12">
+        <v>130.44</v>
+      </c>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A38" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B38" s="12">
+        <v>130.44</v>
+      </c>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A39" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="B39" s="12">
+        <v>130.44</v>
+      </c>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A40" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="B40" s="12">
+        <v>1138.9000000000001</v>
+      </c>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A41" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="B41" s="12">
+        <v>379.22</v>
+      </c>
+      <c r="C41" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A42" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="B42" s="12">
+        <v>31.6</v>
+      </c>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A43" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="B43" s="12">
+        <v>22</v>
+      </c>
+      <c r="C43" s="7"/>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+    </row>
+  </sheetData>
+  <mergeCells count="7">
+    <mergeCell ref="A32:F32"/>
+    <mergeCell ref="A8:F8"/>
+    <mergeCell ref="A12:A14"/>
+    <mergeCell ref="A15:A16"/>
+    <mergeCell ref="A20:A25"/>
+    <mergeCell ref="A26:A29"/>
+    <mergeCell ref="A17:A19"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A8:F43"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="J22" sqref="J22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="50.85546875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="42.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="14.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="13.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="14.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A8" s="19" t="s">
+      <c r="A8" s="18" t="s">
         <v>46</v>
       </c>
-      <c r="B8" s="20"/>
-[...3 lines deleted...]
-      <c r="F8" s="21"/>
+      <c r="B8" s="19"/>
+      <c r="C8" s="19"/>
+      <c r="D8" s="19"/>
+      <c r="E8" s="19"/>
+      <c r="F8" s="20"/>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A9" s="7"/>
-[...4 lines deleted...]
-      <c r="F9" s="7"/>
+      <c r="A9" s="6"/>
+      <c r="B9" s="6"/>
+      <c r="C9" s="6"/>
+      <c r="D9" s="6"/>
+      <c r="E9" s="6"/>
+      <c r="F9" s="6"/>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A10" s="7"/>
-[...4 lines deleted...]
-      <c r="F10" s="7"/>
+      <c r="A10" s="6"/>
+      <c r="B10" s="6"/>
+      <c r="C10" s="6"/>
+      <c r="D10" s="6"/>
+      <c r="E10" s="6"/>
+      <c r="F10" s="6"/>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A11" s="8"/>
-      <c r="B11" s="9" t="s">
+      <c r="A11" s="7"/>
+      <c r="B11" s="8" t="s">
         <v>22</v>
       </c>
-      <c r="C11" s="9" t="s">
+      <c r="C11" s="8" t="s">
         <v>18</v>
       </c>
-      <c r="D11" s="9" t="s">
+      <c r="D11" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="E11" s="9" t="s">
+      <c r="E11" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="F11" s="9" t="s">
+      <c r="F11" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A12" s="22" t="s">
+      <c r="A12" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="B12" s="10" t="s">
+      <c r="B12" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="C12" s="11">
+      <c r="C12" s="10">
         <v>1121.1199999999999</v>
       </c>
-      <c r="D12" s="11">
+      <c r="D12" s="10">
         <v>209.24</v>
       </c>
-      <c r="E12" s="11">
+      <c r="E12" s="10">
         <v>1935.55</v>
       </c>
-      <c r="F12" s="10"/>
+      <c r="F12" s="9"/>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A13" s="22"/>
-      <c r="B13" s="10" t="s">
+      <c r="A13" s="21"/>
+      <c r="B13" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="C13" s="11">
+      <c r="C13" s="10">
         <v>1063.43</v>
       </c>
-      <c r="D13" s="11">
+      <c r="D13" s="10">
         <v>182.71</v>
       </c>
-      <c r="E13" s="11">
+      <c r="E13" s="10">
         <v>1562.37</v>
       </c>
-      <c r="F13" s="10"/>
+      <c r="F13" s="9"/>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A14" s="22"/>
-      <c r="B14" s="10" t="s">
+      <c r="A14" s="21"/>
+      <c r="B14" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="C14" s="11">
+      <c r="C14" s="10">
         <v>973.54</v>
       </c>
-      <c r="D14" s="11">
+      <c r="D14" s="10">
         <v>212.42</v>
       </c>
-      <c r="E14" s="11">
+      <c r="E14" s="10">
         <v>1418.8</v>
       </c>
-      <c r="F14" s="10"/>
+      <c r="F14" s="9"/>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A15" s="23" t="s">
+      <c r="A15" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="B15" s="10" t="s">
+      <c r="B15" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C15" s="11">
+      <c r="C15" s="10">
         <v>866.06</v>
       </c>
-      <c r="D15" s="11">
+      <c r="D15" s="10">
         <v>171.56</v>
       </c>
-      <c r="E15" s="11">
+      <c r="E15" s="10">
         <v>1164.23</v>
       </c>
-      <c r="F15" s="10"/>
+      <c r="F15" s="9"/>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A16" s="24"/>
-      <c r="B16" s="10" t="s">
+      <c r="A16" s="23"/>
+      <c r="B16" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="C16" s="11">
+      <c r="C16" s="10">
         <v>844.01</v>
       </c>
-      <c r="D16" s="11">
+      <c r="D16" s="10">
         <v>153.37</v>
       </c>
-      <c r="E16" s="11">
+      <c r="E16" s="10">
         <v>881.99</v>
       </c>
-      <c r="F16" s="10"/>
+      <c r="F16" s="9"/>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A17" s="23" t="s">
+      <c r="A17" s="22" t="s">
         <v>26</v>
       </c>
-      <c r="B17" s="10" t="s">
+      <c r="B17" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="C17" s="11">
+      <c r="C17" s="10">
         <v>835.45</v>
       </c>
-      <c r="D17" s="11">
+      <c r="D17" s="10">
         <v>171.56</v>
       </c>
-      <c r="E17" s="11">
+      <c r="E17" s="10">
         <v>1053.99</v>
       </c>
-      <c r="F17" s="10"/>
+      <c r="F17" s="9"/>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A18" s="25"/>
-      <c r="B18" s="10" t="s">
+      <c r="A18" s="24"/>
+      <c r="B18" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="C18" s="11">
+      <c r="C18" s="10">
         <v>835.45</v>
       </c>
-      <c r="D18" s="11">
+      <c r="D18" s="10">
         <v>171.56</v>
       </c>
-      <c r="E18" s="11">
+      <c r="E18" s="10">
         <v>1053.99</v>
       </c>
-      <c r="F18" s="10"/>
+      <c r="F18" s="9"/>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A19" s="24"/>
-      <c r="B19" s="10" t="s">
+      <c r="A19" s="23"/>
+      <c r="B19" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="C19" s="11">
+      <c r="C19" s="10">
         <v>835.45</v>
       </c>
-      <c r="D19" s="11">
+      <c r="D19" s="10">
         <v>171.56</v>
       </c>
-      <c r="E19" s="11">
+      <c r="E19" s="10">
         <v>1053.99</v>
       </c>
-      <c r="F19" s="10"/>
+      <c r="F19" s="9"/>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A20" s="23" t="s">
+      <c r="A20" s="22" t="s">
         <v>25</v>
       </c>
-      <c r="B20" s="10" t="s">
+      <c r="B20" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="C20" s="11">
+      <c r="C20" s="10">
         <v>628.26</v>
       </c>
-      <c r="D20" s="11">
+      <c r="D20" s="10">
         <v>102.77</v>
       </c>
-      <c r="E20" s="11">
+      <c r="E20" s="10">
         <v>700.45</v>
       </c>
-      <c r="F20" s="10">
+      <c r="F20" s="9">
         <v>194.17</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A21" s="25"/>
-      <c r="B21" s="10" t="s">
+      <c r="A21" s="24"/>
+      <c r="B21" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="C21" s="11">
+      <c r="C21" s="10">
         <v>645.55999999999995</v>
       </c>
-      <c r="D21" s="11">
+      <c r="D21" s="10">
         <v>145.82</v>
       </c>
-      <c r="E21" s="11">
+      <c r="E21" s="10">
         <v>687.73</v>
       </c>
-      <c r="F21" s="10"/>
+      <c r="F21" s="9"/>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A22" s="25"/>
-      <c r="B22" s="10" t="s">
+      <c r="A22" s="24"/>
+      <c r="B22" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="C22" s="11">
+      <c r="C22" s="10">
         <v>627.27</v>
       </c>
-      <c r="D22" s="11">
+      <c r="D22" s="10">
         <v>108.78</v>
       </c>
-      <c r="E22" s="11">
+      <c r="E22" s="10">
         <v>671.75</v>
       </c>
-      <c r="F22" s="10"/>
+      <c r="F22" s="9"/>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A23" s="25"/>
-      <c r="B23" s="10" t="s">
+      <c r="A23" s="24"/>
+      <c r="B23" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="C23" s="11">
+      <c r="C23" s="10">
         <v>582.51</v>
       </c>
-      <c r="D23" s="11">
+      <c r="D23" s="10">
         <v>100.11</v>
       </c>
-      <c r="E23" s="11">
+      <c r="E23" s="10">
         <v>625</v>
       </c>
-      <c r="F23" s="10"/>
+      <c r="F23" s="9"/>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A24" s="25"/>
-      <c r="B24" s="10" t="s">
+      <c r="A24" s="24"/>
+      <c r="B24" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="C24" s="11">
+      <c r="C24" s="10">
         <v>667.35</v>
       </c>
-      <c r="D24" s="11">
+      <c r="D24" s="10">
         <v>110.05</v>
       </c>
-      <c r="E24" s="11">
+      <c r="E24" s="10">
         <v>644.71</v>
       </c>
-      <c r="F24" s="10"/>
+      <c r="F24" s="9"/>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A25" s="24"/>
-      <c r="B25" s="10" t="s">
+      <c r="A25" s="23"/>
+      <c r="B25" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="C25" s="11">
+      <c r="C25" s="10">
         <v>582.51</v>
       </c>
-      <c r="D25" s="11">
+      <c r="D25" s="10">
         <v>100.11</v>
       </c>
-      <c r="E25" s="11">
+      <c r="E25" s="10">
         <v>625</v>
       </c>
-      <c r="F25" s="10"/>
+      <c r="F25" s="9"/>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A26" s="26" t="s">
+      <c r="A26" s="25" t="s">
         <v>27</v>
       </c>
-      <c r="B26" s="10" t="s">
+      <c r="B26" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="C26" s="11">
+      <c r="C26" s="10">
         <v>973.54</v>
       </c>
-      <c r="D26" s="11">
+      <c r="D26" s="10">
         <v>212.42</v>
       </c>
-      <c r="E26" s="11">
+      <c r="E26" s="10">
         <v>1418.8</v>
       </c>
-      <c r="F26" s="10"/>
+      <c r="F26" s="9"/>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A27" s="27"/>
-      <c r="B27" s="10" t="s">
+      <c r="A27" s="26"/>
+      <c r="B27" s="9" t="s">
         <v>15</v>
       </c>
-      <c r="C27" s="11">
+      <c r="C27" s="10">
         <v>835.45</v>
       </c>
-      <c r="D27" s="11">
+      <c r="D27" s="10">
         <v>171.56</v>
       </c>
-      <c r="E27" s="11">
+      <c r="E27" s="10">
         <v>1053.99</v>
       </c>
-      <c r="F27" s="10"/>
+      <c r="F27" s="9"/>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A28" s="27"/>
-      <c r="B28" s="10" t="s">
+      <c r="A28" s="26"/>
+      <c r="B28" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="C28" s="11">
+      <c r="C28" s="10">
         <v>663.35</v>
       </c>
-      <c r="D28" s="11">
+      <c r="D28" s="10">
         <v>153.37</v>
       </c>
-      <c r="E28" s="11">
+      <c r="E28" s="10">
         <v>736.3</v>
       </c>
-      <c r="F28" s="10"/>
+      <c r="F28" s="9"/>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A29" s="28"/>
-      <c r="B29" s="10" t="s">
+      <c r="A29" s="27"/>
+      <c r="B29" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="C29" s="11">
+      <c r="C29" s="10">
         <v>663.35</v>
       </c>
-      <c r="D29" s="11">
+      <c r="D29" s="10">
         <v>153.37</v>
       </c>
-      <c r="E29" s="11">
+      <c r="E29" s="10">
         <v>736.3</v>
       </c>
-      <c r="F29" s="10"/>
+      <c r="F29" s="9"/>
     </row>
     <row r="30" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A30" s="12"/>
-[...4 lines deleted...]
-      <c r="F30" s="12"/>
+      <c r="A30" s="11"/>
+      <c r="B30" s="11"/>
+      <c r="C30" s="11"/>
+      <c r="D30" s="11"/>
+      <c r="E30" s="11"/>
+      <c r="F30" s="11"/>
     </row>
     <row r="31" spans="1:6" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A31" s="12"/>
-[...4 lines deleted...]
-      <c r="F31" s="12"/>
+      <c r="A31" s="11"/>
+      <c r="B31" s="11"/>
+      <c r="C31" s="11"/>
+      <c r="D31" s="11"/>
+      <c r="E31" s="11"/>
+      <c r="F31" s="11"/>
     </row>
     <row r="32" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A32" s="16" t="s">
+      <c r="A32" s="15" t="s">
         <v>29</v>
       </c>
-      <c r="B32" s="17"/>
-[...3 lines deleted...]
-      <c r="F32" s="18"/>
+      <c r="B32" s="16"/>
+      <c r="C32" s="16"/>
+      <c r="D32" s="16"/>
+      <c r="E32" s="16"/>
+      <c r="F32" s="17"/>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A33" s="8"/>
-[...4 lines deleted...]
-      <c r="F33" s="8"/>
+      <c r="A33" s="7"/>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A34" s="8"/>
-[...4 lines deleted...]
-      <c r="F34" s="8"/>
+      <c r="A34" s="7"/>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A35" s="10" t="s">
+      <c r="A35" s="9" t="s">
         <v>30</v>
       </c>
-      <c r="B35" s="13">
+      <c r="B35" s="12">
         <v>100</v>
       </c>
-      <c r="C35" s="8"/>
-[...2 lines deleted...]
-      <c r="F35" s="8"/>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A36" s="10" t="s">
+      <c r="A36" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="B36" s="13">
+      <c r="B36" s="12">
         <v>130.44</v>
       </c>
-      <c r="C36" s="8"/>
-[...2 lines deleted...]
-      <c r="F36" s="8"/>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A37" s="10" t="s">
+      <c r="A37" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="B37" s="13">
+      <c r="B37" s="12">
         <v>130.44</v>
       </c>
-      <c r="C37" s="8"/>
-[...2 lines deleted...]
-      <c r="F37" s="8"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A38" s="10" t="s">
+      <c r="A38" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="B38" s="13">
+      <c r="B38" s="12">
         <v>130.44</v>
       </c>
-      <c r="C38" s="8"/>
-[...2 lines deleted...]
-      <c r="F38" s="8"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A39" s="10" t="s">
+      <c r="A39" s="9" t="s">
         <v>31</v>
       </c>
-      <c r="B39" s="13">
+      <c r="B39" s="12">
         <v>130.44</v>
       </c>
-      <c r="C39" s="8"/>
-[...2 lines deleted...]
-      <c r="F39" s="8"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A40" s="10" t="s">
+      <c r="A40" s="9" t="s">
         <v>32</v>
       </c>
-      <c r="B40" s="13">
+      <c r="B40" s="12">
         <v>1138.9000000000001</v>
       </c>
-      <c r="C40" s="8"/>
-[...2 lines deleted...]
-      <c r="F40" s="8"/>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A41" s="10" t="s">
+      <c r="A41" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="B41" s="13">
+      <c r="B41" s="12">
         <v>379.22</v>
       </c>
-      <c r="C41" s="8" t="s">
+      <c r="C41" s="7" t="s">
         <v>36</v>
       </c>
-      <c r="D41" s="8"/>
-[...1 lines deleted...]
-      <c r="F41" s="8"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A42" s="10" t="s">
+      <c r="A42" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="B42" s="13">
+      <c r="B42" s="12">
         <v>31.6</v>
       </c>
-      <c r="C42" s="8"/>
-[...2 lines deleted...]
-      <c r="F42" s="8"/>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A43" s="10" t="s">
+      <c r="A43" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="B43" s="13">
+      <c r="B43" s="12">
         <v>15</v>
       </c>
-      <c r="C43" s="8"/>
-[...2 lines deleted...]
-      <c r="F43" s="8"/>
+      <c r="C43" s="7"/>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A32:F32"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A12:A14"/>
     <mergeCell ref="A17:A19"/>
     <mergeCell ref="A20:A25"/>
     <mergeCell ref="A26:A29"/>
     <mergeCell ref="A15:A16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A6:F43"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A16" workbookViewId="0">
-      <selection activeCell="J30" sqref="J30"/>
+    <sheetView showGridLines="0" topLeftCell="A4" workbookViewId="0">
+      <selection activeCell="A15" sqref="A15:A17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="50.85546875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="42.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="14.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="13.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="12.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="1:6" ht="21" x14ac:dyDescent="0.35">
-      <c r="A6" s="29" t="s">
+      <c r="A6" s="28" t="s">
         <v>28</v>
       </c>
-      <c r="B6" s="30"/>
-[...3 lines deleted...]
-      <c r="F6" s="31"/>
+      <c r="B6" s="29"/>
+      <c r="C6" s="29"/>
+      <c r="D6" s="29"/>
+      <c r="E6" s="29"/>
+      <c r="F6" s="30"/>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="1"/>
       <c r="B7" s="1"/>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="1"/>
       <c r="B8" s="1"/>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="B9" s="14" t="s">
+      <c r="B9" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="C9" s="14" t="s">
+      <c r="C9" s="13" t="s">
         <v>18</v>
       </c>
-      <c r="D9" s="14" t="s">
+      <c r="D9" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="E9" s="14" t="s">
+      <c r="E9" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="F9" s="14" t="s">
+      <c r="F9" s="13" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A10" s="32" t="s">
+      <c r="A10" s="31" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C10" s="2">
         <v>1067.51</v>
       </c>
       <c r="D10" s="2">
         <v>199.23</v>
       </c>
       <c r="E10" s="2">
         <v>1843</v>
       </c>
       <c r="F10" s="2"/>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A11" s="32"/>
+      <c r="A11" s="31"/>
       <c r="B11" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C11" s="2">
         <v>1012.57</v>
       </c>
       <c r="D11" s="2">
         <v>173.97</v>
       </c>
       <c r="E11" s="2">
         <v>1487.66</v>
       </c>
       <c r="F11" s="2"/>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A12" s="32"/>
+      <c r="A12" s="31"/>
       <c r="B12" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C12" s="2">
         <v>926.99</v>
       </c>
       <c r="D12" s="2">
         <v>202.27</v>
       </c>
       <c r="E12" s="2">
         <v>1350.95</v>
       </c>
       <c r="F12" s="2"/>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A13" s="33" t="s">
+      <c r="A13" s="32" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C13" s="2">
         <v>824.64</v>
       </c>
       <c r="D13" s="2">
         <v>163.35</v>
       </c>
       <c r="E13" s="2">
         <v>1108.56</v>
       </c>
       <c r="F13" s="2"/>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A14" s="34"/>
+      <c r="A14" s="33"/>
       <c r="B14" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C14" s="2">
         <v>803.65</v>
       </c>
       <c r="D14" s="2">
         <v>146.03</v>
       </c>
       <c r="E14" s="2">
         <v>839.81</v>
       </c>
       <c r="F14" s="2"/>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A15" s="33" t="s">
+      <c r="A15" s="32" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="2">
         <v>795.5</v>
       </c>
       <c r="D15" s="2">
         <v>163.35</v>
       </c>
       <c r="E15" s="2">
         <v>1003.59</v>
       </c>
       <c r="F15" s="2"/>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="34"/>
       <c r="B16" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C16" s="2">
         <v>795.5</v>
       </c>
       <c r="D16" s="2">
         <v>163.35</v>
       </c>
       <c r="E16" s="2">
         <v>1003.59</v>
       </c>
       <c r="F16" s="2"/>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A17" s="3"/>
+      <c r="A17" s="33"/>
       <c r="B17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C17" s="2">
         <v>795.5</v>
       </c>
       <c r="D17" s="2">
         <v>163.35</v>
       </c>
       <c r="E17" s="2">
         <v>1003.59</v>
       </c>
       <c r="F17" s="2"/>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A18" s="33" t="s">
+      <c r="A18" s="32" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C18" s="2">
         <v>598.21</v>
       </c>
       <c r="D18" s="2">
         <v>97.85</v>
       </c>
       <c r="E18" s="2">
         <v>666.95</v>
       </c>
       <c r="F18" s="2">
         <v>184.89</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A19" s="35"/>
+      <c r="A19" s="34"/>
       <c r="B19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C19" s="2">
         <v>614.69000000000005</v>
       </c>
       <c r="D19" s="2">
         <v>138.85</v>
       </c>
       <c r="E19" s="2">
         <v>654.84</v>
       </c>
       <c r="F19" s="2"/>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A20" s="35"/>
+      <c r="A20" s="34"/>
       <c r="B20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C20" s="2">
         <v>597.28</v>
       </c>
       <c r="D20" s="2">
         <v>103.58</v>
       </c>
       <c r="E20" s="2">
         <v>639.62</v>
       </c>
       <c r="F20" s="2"/>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A21" s="35"/>
+      <c r="A21" s="34"/>
       <c r="B21" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C21" s="2">
         <v>554.66</v>
       </c>
       <c r="D21" s="2">
         <v>95.32</v>
       </c>
       <c r="E21" s="2">
         <v>595.11</v>
       </c>
       <c r="F21" s="2"/>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A22" s="35"/>
+      <c r="A22" s="34"/>
       <c r="B22" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C22" s="2">
         <v>635.44000000000005</v>
       </c>
       <c r="D22" s="2">
         <v>104.78</v>
       </c>
       <c r="E22" s="2">
         <v>613.89</v>
       </c>
       <c r="F22" s="2"/>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A23" s="34"/>
+      <c r="A23" s="33"/>
       <c r="B23" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C23" s="2">
         <v>554.66</v>
       </c>
       <c r="D23" s="2">
         <v>95.32</v>
       </c>
       <c r="E23" s="2">
         <v>595.11</v>
       </c>
       <c r="F23" s="2"/>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A24" s="36" t="s">
+      <c r="A24" s="35" t="s">
         <v>27</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C24" s="2">
         <v>926.99</v>
       </c>
       <c r="D24" s="2">
         <v>202.27</v>
       </c>
       <c r="E24" s="2">
         <v>1350.95</v>
       </c>
       <c r="F24" s="2"/>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A25" s="37"/>
+      <c r="A25" s="36"/>
       <c r="B25" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C25" s="2">
         <v>795.5</v>
       </c>
       <c r="D25" s="2">
         <v>163.35</v>
       </c>
       <c r="E25" s="2">
         <v>1003.59</v>
       </c>
       <c r="F25" s="2"/>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A26" s="37"/>
+      <c r="A26" s="36"/>
       <c r="B26" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="2">
         <v>631.64</v>
       </c>
       <c r="D26" s="2">
         <v>146.03</v>
       </c>
       <c r="E26" s="2">
         <v>701.09</v>
       </c>
       <c r="F26" s="2"/>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A27" s="38"/>
+      <c r="A27" s="37"/>
       <c r="B27" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C27" s="2">
         <v>631.64</v>
       </c>
       <c r="D27" s="2">
         <v>146.03</v>
       </c>
       <c r="E27" s="2">
         <v>701.09</v>
       </c>
       <c r="F27" s="2"/>
     </row>
     <row r="30" spans="1:6" ht="21" x14ac:dyDescent="0.35">
-      <c r="A30" s="29" t="s">
+      <c r="A30" s="28" t="s">
         <v>29</v>
       </c>
-      <c r="B30" s="30"/>
-[...3 lines deleted...]
-      <c r="F30" s="31"/>
+      <c r="B30" s="29"/>
+      <c r="C30" s="29"/>
+      <c r="D30" s="29"/>
+      <c r="E30" s="29"/>
+      <c r="F30" s="30"/>
     </row>
     <row r="33" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A33" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="34" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A34" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="B34" s="5">
+      <c r="B34" s="4">
         <v>130.44</v>
       </c>
     </row>
     <row r="35" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A35" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="B35" s="5">
+      <c r="B35" s="4">
         <v>130.44</v>
       </c>
     </row>
     <row r="36" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A36" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="B36" s="5">
+      <c r="B36" s="4">
         <v>130.44</v>
       </c>
     </row>
     <row r="37" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A37" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="B37" s="5">
+      <c r="B37" s="4">
         <v>130.44</v>
       </c>
     </row>
     <row r="38" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A38" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="B38" s="5">
+      <c r="B38" s="4">
         <v>1138.9000000000001</v>
       </c>
     </row>
     <row r="39" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A39" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="B39" s="5">
+      <c r="B39" s="4">
         <v>379.22</v>
       </c>
       <c r="C39" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="40" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A40" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="B40" s="5">
+      <c r="B40" s="4">
         <v>31.6</v>
       </c>
     </row>
     <row r="41" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A41" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="B41" s="6">
+      <c r="B41" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="43" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A43" s="4" t="s">
+      <c r="A43" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="B43" s="4" t="s">
+      <c r="B43" s="3" t="s">
         <v>38</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="A30:F30"/>
     <mergeCell ref="A10:A12"/>
     <mergeCell ref="A13:A14"/>
-    <mergeCell ref="A15:A16"/>
     <mergeCell ref="A18:A23"/>
     <mergeCell ref="A24:A27"/>
+    <mergeCell ref="A15:A17"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A6:F43"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A13" workbookViewId="0">
-      <selection activeCell="A30" sqref="A30:F30"/>
+    <sheetView showGridLines="0" topLeftCell="A4" workbookViewId="0">
+      <selection activeCell="A15" sqref="A15:A17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="50.85546875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="42.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="14.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="13.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="12.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="1:6" ht="21" x14ac:dyDescent="0.35">
-      <c r="A6" s="29" t="s">
+      <c r="A6" s="28" t="s">
         <v>43</v>
       </c>
-      <c r="B6" s="30"/>
-[...3 lines deleted...]
-      <c r="F6" s="31"/>
+      <c r="B6" s="29"/>
+      <c r="C6" s="29"/>
+      <c r="D6" s="29"/>
+      <c r="E6" s="29"/>
+      <c r="F6" s="30"/>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="1"/>
       <c r="B7" s="1"/>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="1"/>
       <c r="B8" s="1"/>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="B9" s="14" t="s">
+      <c r="B9" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="C9" s="14" t="s">
+      <c r="C9" s="13" t="s">
         <v>18</v>
       </c>
-      <c r="D9" s="14" t="s">
+      <c r="D9" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="E9" s="14" t="s">
+      <c r="E9" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="F9" s="14" t="s">
+      <c r="F9" s="13" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A10" s="32" t="s">
+      <c r="A10" s="31" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C10" s="2">
         <v>1046.58</v>
       </c>
       <c r="D10" s="2">
         <v>195.32</v>
       </c>
       <c r="E10" s="2">
         <v>1806.86</v>
       </c>
       <c r="F10" s="2"/>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A11" s="32"/>
+      <c r="A11" s="31"/>
       <c r="B11" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C11" s="2">
         <v>992.72</v>
       </c>
       <c r="D11" s="2">
         <v>170.56</v>
       </c>
       <c r="E11" s="2">
         <v>1458.49</v>
       </c>
       <c r="F11" s="2"/>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A12" s="32"/>
+      <c r="A12" s="31"/>
       <c r="B12" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C12" s="2">
         <v>908.81</v>
       </c>
       <c r="D12" s="2">
         <v>198.3</v>
       </c>
       <c r="E12" s="2">
         <v>1324.46</v>
       </c>
       <c r="F12" s="2"/>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A13" s="33" t="s">
+      <c r="A13" s="32" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C13" s="2">
         <v>808.47</v>
       </c>
       <c r="D13" s="2">
         <v>160.15</v>
       </c>
       <c r="E13" s="2">
         <v>1086.82</v>
       </c>
       <c r="F13" s="2"/>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A14" s="34"/>
+      <c r="A14" s="33"/>
       <c r="B14" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C14" s="2">
         <v>787.89</v>
       </c>
       <c r="D14" s="2">
         <v>143.16999999999999</v>
       </c>
       <c r="E14" s="2">
         <v>823.34</v>
       </c>
       <c r="F14" s="2"/>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A15" s="33" t="s">
+      <c r="A15" s="32" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="2">
         <v>779.9</v>
       </c>
       <c r="D15" s="2">
         <v>160.15</v>
       </c>
       <c r="E15" s="2">
         <v>983.91</v>
       </c>
       <c r="F15" s="2"/>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="34"/>
       <c r="B16" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C16" s="2">
         <v>779.9</v>
       </c>
       <c r="D16" s="2">
         <v>160.15</v>
       </c>
       <c r="E16" s="2">
         <v>983.91</v>
       </c>
       <c r="F16" s="2"/>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A17" s="3"/>
+      <c r="A17" s="33"/>
       <c r="B17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C17" s="2">
         <v>779.9</v>
       </c>
       <c r="D17" s="2">
         <v>160.15</v>
       </c>
       <c r="E17" s="2">
         <v>983.91</v>
       </c>
       <c r="F17" s="2"/>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A18" s="33" t="s">
+      <c r="A18" s="32" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C18" s="2">
         <v>586.48</v>
       </c>
       <c r="D18" s="2">
         <v>95.93</v>
       </c>
       <c r="E18" s="2">
         <v>653.87</v>
       </c>
       <c r="F18" s="2">
         <v>181.26</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A19" s="35"/>
+      <c r="A19" s="34"/>
       <c r="B19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C19" s="2">
         <v>602.64</v>
       </c>
       <c r="D19" s="2">
         <v>136.13</v>
       </c>
       <c r="E19" s="2">
         <v>642</v>
       </c>
       <c r="F19" s="2"/>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A20" s="35"/>
+      <c r="A20" s="34"/>
       <c r="B20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C20" s="2">
         <v>585.57000000000005</v>
       </c>
       <c r="D20" s="2">
         <v>101.55</v>
       </c>
       <c r="E20" s="2">
         <v>627.08000000000004</v>
       </c>
       <c r="F20" s="2"/>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A21" s="35"/>
+      <c r="A21" s="34"/>
       <c r="B21" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C21" s="2">
         <v>543.78</v>
       </c>
       <c r="D21" s="2">
         <v>93.45</v>
       </c>
       <c r="E21" s="2">
         <v>583.44000000000005</v>
       </c>
       <c r="F21" s="2"/>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A22" s="35"/>
+      <c r="A22" s="34"/>
       <c r="B22" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C22" s="2">
         <v>622.98</v>
       </c>
       <c r="D22" s="2">
         <v>102.73</v>
       </c>
       <c r="E22" s="2">
         <v>601.85</v>
       </c>
       <c r="F22" s="2"/>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A23" s="34"/>
+      <c r="A23" s="33"/>
       <c r="B23" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C23" s="2">
         <v>543.78</v>
       </c>
       <c r="D23" s="2">
         <v>93.45</v>
       </c>
       <c r="E23" s="2">
         <v>583.44000000000005</v>
       </c>
       <c r="F23" s="2"/>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A24" s="36" t="s">
+      <c r="A24" s="35" t="s">
         <v>27</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C24" s="2">
         <v>908.81</v>
       </c>
       <c r="D24" s="2">
         <v>198.3</v>
       </c>
       <c r="E24" s="2">
         <v>1324.46</v>
       </c>
       <c r="F24" s="2"/>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A25" s="37"/>
+      <c r="A25" s="36"/>
       <c r="B25" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C25" s="2">
         <v>779.9</v>
       </c>
       <c r="D25" s="2">
         <v>160.15</v>
       </c>
       <c r="E25" s="2">
         <v>983.91</v>
       </c>
       <c r="F25" s="2"/>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A26" s="37"/>
+      <c r="A26" s="36"/>
       <c r="B26" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="2">
         <v>619.25</v>
       </c>
       <c r="D26" s="2">
         <v>143.16999999999999</v>
       </c>
       <c r="E26" s="2">
         <v>687.34</v>
       </c>
       <c r="F26" s="2"/>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A27" s="38"/>
+      <c r="A27" s="37"/>
       <c r="B27" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C27" s="2">
         <v>619.25</v>
       </c>
       <c r="D27" s="2">
         <v>143.16999999999999</v>
       </c>
       <c r="E27" s="2">
         <v>687.34</v>
       </c>
       <c r="F27" s="2"/>
     </row>
     <row r="30" spans="1:6" ht="21" x14ac:dyDescent="0.35">
-      <c r="A30" s="29" t="s">
+      <c r="A30" s="28" t="s">
         <v>29</v>
       </c>
-      <c r="B30" s="30"/>
-[...3 lines deleted...]
-      <c r="F30" s="31"/>
+      <c r="B30" s="29"/>
+      <c r="C30" s="29"/>
+      <c r="D30" s="29"/>
+      <c r="E30" s="29"/>
+      <c r="F30" s="30"/>
     </row>
     <row r="33" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A33" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="34" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A34" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="B34" s="5">
+      <c r="B34" s="4">
         <v>130.44</v>
       </c>
     </row>
     <row r="35" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A35" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="B35" s="5">
+      <c r="B35" s="4">
         <v>130.44</v>
       </c>
     </row>
     <row r="36" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A36" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="B36" s="5">
+      <c r="B36" s="4">
         <v>130.44</v>
       </c>
     </row>
     <row r="37" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A37" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="B37" s="5">
+      <c r="B37" s="4">
         <v>130.44</v>
       </c>
     </row>
     <row r="38" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A38" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="B38" s="5">
+      <c r="B38" s="4">
         <v>1138.9000000000001</v>
       </c>
     </row>
     <row r="39" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A39" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="B39" s="5">
+      <c r="B39" s="4">
         <v>379.22</v>
       </c>
       <c r="C39" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="40" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A40" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="B40" s="5">
+      <c r="B40" s="4">
         <v>31.6</v>
       </c>
     </row>
     <row r="41" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A41" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="B41" s="6">
+      <c r="B41" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="43" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A43" s="4" t="s">
+      <c r="A43" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="B43" s="4" t="s">
+      <c r="B43" s="3" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A30:F30"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="A10:A12"/>
     <mergeCell ref="A13:A14"/>
-    <mergeCell ref="A15:A16"/>
     <mergeCell ref="A18:A23"/>
     <mergeCell ref="A24:A27"/>
+    <mergeCell ref="A15:A17"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A7:F44"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="A31" sqref="A31:F31"/>
+      <selection activeCell="A16" sqref="A16:A18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="50.85546875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="52.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="14.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="13.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="12.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="7" spans="1:6" ht="21" x14ac:dyDescent="0.35">
-      <c r="A7" s="29" t="s">
+      <c r="A7" s="28" t="s">
         <v>44</v>
       </c>
-      <c r="B7" s="30"/>
-[...3 lines deleted...]
-      <c r="F7" s="31"/>
+      <c r="B7" s="29"/>
+      <c r="C7" s="29"/>
+      <c r="D7" s="29"/>
+      <c r="E7" s="29"/>
+      <c r="F7" s="30"/>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="1"/>
       <c r="B8" s="1"/>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="B10" s="14" t="s">
+      <c r="B10" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="C10" s="14" t="s">
+      <c r="C10" s="13" t="s">
         <v>18</v>
       </c>
-      <c r="D10" s="14" t="s">
+      <c r="D10" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="E10" s="14" t="s">
+      <c r="E10" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="F10" s="14" t="s">
+      <c r="F10" s="13" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A11" s="32" t="s">
+      <c r="A11" s="31" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C11" s="2">
         <v>1037.24</v>
       </c>
       <c r="D11" s="2">
         <v>193.58</v>
       </c>
       <c r="E11" s="2">
         <v>1790.74</v>
       </c>
       <c r="F11" s="2"/>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A12" s="32"/>
+      <c r="A12" s="31"/>
       <c r="B12" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C12" s="2">
         <v>983.87</v>
       </c>
       <c r="D12" s="2">
         <v>169.04</v>
       </c>
       <c r="E12" s="2">
         <v>1445.48</v>
       </c>
       <c r="F12" s="2"/>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A13" s="32"/>
+      <c r="A13" s="31"/>
       <c r="B13" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C13" s="2">
         <v>900.7</v>
       </c>
       <c r="D13" s="2">
         <v>196.53</v>
       </c>
       <c r="E13" s="2">
         <v>1312.65</v>
       </c>
       <c r="F13" s="2"/>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A14" s="33" t="s">
+      <c r="A14" s="32" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C14" s="2">
         <v>801.26</v>
       </c>
       <c r="D14" s="2">
         <v>158.72</v>
       </c>
       <c r="E14" s="2">
         <v>1077.1300000000001</v>
       </c>
       <c r="F14" s="2"/>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A15" s="34"/>
+      <c r="A15" s="33"/>
       <c r="B15" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C15" s="2">
         <v>780.86</v>
       </c>
       <c r="D15" s="2">
         <v>141.88999999999999</v>
       </c>
       <c r="E15" s="2">
         <v>816</v>
       </c>
       <c r="F15" s="2"/>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A16" s="33" t="s">
+      <c r="A16" s="32" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="2">
         <v>772.94</v>
       </c>
       <c r="D16" s="2">
         <v>158.72</v>
       </c>
       <c r="E16" s="2">
         <v>975.13</v>
       </c>
       <c r="F16" s="2"/>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" s="34"/>
       <c r="B17" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C17" s="2">
         <v>772.94</v>
       </c>
       <c r="D17" s="2">
         <v>158.72</v>
       </c>
       <c r="E17" s="2">
         <v>975.13</v>
       </c>
       <c r="F17" s="2"/>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A18" s="3"/>
+      <c r="A18" s="33"/>
       <c r="B18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C18" s="2">
         <v>772.94</v>
       </c>
       <c r="D18" s="2">
         <v>158.72</v>
       </c>
       <c r="E18" s="2">
         <v>975.13</v>
       </c>
       <c r="F18" s="2"/>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A19" s="33" t="s">
+      <c r="A19" s="32" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C19" s="2">
         <v>581.25</v>
       </c>
       <c r="D19" s="2">
         <v>95.07</v>
       </c>
       <c r="E19" s="2">
         <v>648.04</v>
       </c>
       <c r="F19" s="2">
         <v>179.64</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A20" s="35"/>
+      <c r="A20" s="34"/>
       <c r="B20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C20" s="2">
         <v>597.26</v>
       </c>
       <c r="D20" s="2">
         <v>134.91999999999999</v>
       </c>
       <c r="E20" s="2">
         <v>636.27</v>
       </c>
       <c r="F20" s="2"/>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A21" s="35"/>
+      <c r="A21" s="34"/>
       <c r="B21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C21" s="2">
         <v>580.35</v>
       </c>
       <c r="D21" s="2">
         <v>100.64</v>
       </c>
       <c r="E21" s="2">
         <v>621.49</v>
       </c>
       <c r="F21" s="2"/>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A22" s="35"/>
+      <c r="A22" s="34"/>
       <c r="B22" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C22" s="2">
         <v>538.92999999999995</v>
       </c>
       <c r="D22" s="2">
         <v>92.62</v>
       </c>
       <c r="E22" s="2">
         <v>578.24</v>
       </c>
       <c r="F22" s="2"/>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A23" s="35"/>
+      <c r="A23" s="34"/>
       <c r="B23" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C23" s="2">
         <v>617.41999999999996</v>
       </c>
       <c r="D23" s="2">
         <v>101.81</v>
       </c>
       <c r="E23" s="2">
         <v>596.48</v>
       </c>
       <c r="F23" s="2"/>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A24" s="34"/>
+      <c r="A24" s="33"/>
       <c r="B24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="2">
         <v>538.92999999999995</v>
       </c>
       <c r="D24" s="2">
         <v>92.62</v>
       </c>
       <c r="E24" s="2">
         <v>578.24</v>
       </c>
       <c r="F24" s="2"/>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A25" s="36" t="s">
+      <c r="A25" s="35" t="s">
         <v>27</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="2">
         <v>900.7</v>
       </c>
       <c r="D25" s="2">
         <v>196.53</v>
       </c>
       <c r="E25" s="2">
         <v>1312.65</v>
       </c>
       <c r="F25" s="2"/>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A26" s="37"/>
+      <c r="A26" s="36"/>
       <c r="B26" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C26" s="2">
         <v>772.94</v>
       </c>
       <c r="D26" s="2">
         <v>158.72</v>
       </c>
       <c r="E26" s="2">
         <v>975.13</v>
       </c>
       <c r="F26" s="2"/>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A27" s="37"/>
+      <c r="A27" s="36"/>
       <c r="B27" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C27" s="2">
         <v>613.73</v>
       </c>
       <c r="D27" s="2">
         <v>141.88999999999999</v>
       </c>
       <c r="E27" s="2">
         <v>681.21</v>
       </c>
       <c r="F27" s="2"/>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A28" s="38"/>
+      <c r="A28" s="37"/>
       <c r="B28" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C28" s="2">
         <v>613.73</v>
       </c>
       <c r="D28" s="2">
         <v>141.88999999999999</v>
       </c>
       <c r="E28" s="2">
         <v>681.21</v>
       </c>
       <c r="F28" s="2"/>
     </row>
     <row r="31" spans="1:6" ht="21" x14ac:dyDescent="0.35">
-      <c r="A31" s="29" t="s">
+      <c r="A31" s="28" t="s">
         <v>29</v>
       </c>
-      <c r="B31" s="30"/>
-[...3 lines deleted...]
-      <c r="F31" s="31"/>
+      <c r="B31" s="29"/>
+      <c r="C31" s="29"/>
+      <c r="D31" s="29"/>
+      <c r="E31" s="29"/>
+      <c r="F31" s="30"/>
     </row>
     <row r="34" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A34" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B34" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="35" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A35" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="B35" s="5">
+      <c r="B35" s="4">
         <v>130.44</v>
       </c>
     </row>
     <row r="36" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A36" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="B36" s="5">
+      <c r="B36" s="4">
         <v>130.44</v>
       </c>
     </row>
     <row r="37" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A37" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="B37" s="5">
+      <c r="B37" s="4">
         <v>130.44</v>
       </c>
     </row>
     <row r="38" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A38" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="B38" s="5">
+      <c r="B38" s="4">
         <v>130.44</v>
       </c>
     </row>
     <row r="39" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A39" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="B39" s="5">
+      <c r="B39" s="4">
         <v>1138.9000000000001</v>
       </c>
     </row>
     <row r="40" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A40" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="B40" s="5">
+      <c r="B40" s="4">
         <v>379.22</v>
       </c>
       <c r="C40" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="41" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A41" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="B41" s="5">
+      <c r="B41" s="4">
         <v>31.6</v>
       </c>
     </row>
     <row r="42" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A42" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="B42" s="6">
+      <c r="B42" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="44" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A44" s="4" t="s">
+      <c r="A44" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="B44" s="4" t="s">
+      <c r="B44" s="3" t="s">
         <v>45</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A31:F31"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A11:A13"/>
     <mergeCell ref="A14:A15"/>
-    <mergeCell ref="A16:A17"/>
     <mergeCell ref="A19:A24"/>
     <mergeCell ref="A25:A28"/>
+    <mergeCell ref="A16:A18"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="5" baseType="lpstr">
-      <vt:lpstr>TABLA SALARIAL 2024 CORREGIDA</vt:lpstr>
+    <vt:vector size="6" baseType="lpstr">
+      <vt:lpstr>TABLA SALARIAL 2025</vt:lpstr>
+      <vt:lpstr>TABLA SALARIAL 2024</vt:lpstr>
       <vt:lpstr>TABLA SALARIAL 2023</vt:lpstr>
       <vt:lpstr>TABLA SALARIAL 2022</vt:lpstr>
       <vt:lpstr>TABLA SALARIAL 2021</vt:lpstr>
       <vt:lpstr>TABLA SALARIAL 2020</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Noelia</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>