--- v0 (2025-10-18)
+++ v1 (2026-05-25)
@@ -46,130 +46,137 @@
       <w:hyperlink r:id="rId7">
         <w:r>
           <w:rPr>
             <w:color w:val="1F2A47"/>
           </w:rPr>
           <w:t>PERFIL MÉRITOS ACADÉMICOS ACREDITADOS Y</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="000C4CAC">
         <w:rPr>
           <w:color w:val="1F2A47"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId8">
         <w:r>
           <w:rPr>
             <w:color w:val="1F2A47"/>
           </w:rPr>
           <w:t>TRAYECTORIA PROFESIONAL</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7CC67957" w14:textId="77777777" w:rsidR="00E15C67" w:rsidRDefault="00E15C67" w:rsidP="00E15C67"/>
     <w:p w14:paraId="586D4B59" w14:textId="77777777" w:rsidR="002C27BF" w:rsidRDefault="002C27BF" w:rsidP="00E15C67"/>
-    <w:p w14:paraId="7E6FE3B4" w14:textId="32475C0C" w:rsidR="002C27BF" w:rsidRPr="002C27BF" w:rsidRDefault="002C27BF" w:rsidP="002C27BF">
+    <w:p w14:paraId="7E6FE3B4" w14:textId="101847B3" w:rsidR="002C27BF" w:rsidRPr="002C27BF" w:rsidRDefault="002C27BF" w:rsidP="002C27BF">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:ind w:left="101"/>
         <w:rPr>
           <w:color w:val="1F2A47"/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C27BF">
         <w:rPr>
           <w:color w:val="1F2A47"/>
           <w:sz w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve">Junta de </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Junta </w:t>
+      </w:r>
+      <w:r w:rsidR="006613A9">
         <w:rPr>
           <w:color w:val="1F2A47"/>
           <w:sz w:val="36"/>
         </w:rPr>
-        <w:t>G</w:t>
-[...6 lines deleted...]
-        <w:t>obierno</w:t>
+        <w:t>General</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1814289B" w14:textId="26506D59" w:rsidR="000C3264" w:rsidRPr="000C3264" w:rsidRDefault="000C3264" w:rsidP="000C3264">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C3264">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Para información sobre el perfil (formación y experiencia) de los miembros de la Junta General:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="586676FB" w14:textId="77777777" w:rsidR="000C3264" w:rsidRPr="00B10F72" w:rsidRDefault="000C3264" w:rsidP="000C3264">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="142"/>
       </w:pPr>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00B10F72">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           </w:rPr>
           <w:t>PINCHE AQUÍ (</w:t>
         </w:r>
         <w:bookmarkStart w:id="0" w:name="_Hlt74657089"/>
         <w:bookmarkStart w:id="1" w:name="_Hlt74657090"/>
         <w:r w:rsidRPr="00B10F72">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           </w:rPr>
           <w:t>E</w:t>
         </w:r>
         <w:bookmarkEnd w:id="0"/>
         <w:bookmarkEnd w:id="1"/>
         <w:r w:rsidRPr="00B10F72">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           </w:rPr>
-          <w:t>N CASO DE WORD CTRL+CLIC DE RATÓN)</w:t>
+          <w:t>N CASO DE WORD CT</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00B10F72">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          </w:rPr>
+          <w:t>R</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00B10F72">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          </w:rPr>
+          <w:t>L+CLIC DE RATÓN)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="69110639" w14:textId="77777777" w:rsidR="002C27BF" w:rsidRDefault="002C27BF" w:rsidP="000C3264">
       <w:pPr>
         <w:ind w:left="142"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2DEE9875" w14:textId="77777777" w:rsidR="002C27BF" w:rsidRDefault="002C27BF" w:rsidP="00E15C67"/>
     <w:p w14:paraId="12EFD9AA" w14:textId="77777777" w:rsidR="002C27BF" w:rsidRDefault="002C27BF" w:rsidP="00E15C67"/>
     <w:p w14:paraId="278191D1" w14:textId="5B1D5D1C" w:rsidR="00A234A6" w:rsidRPr="00A234A6" w:rsidRDefault="00A234A6" w:rsidP="00A234A6">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:ind w:left="101"/>
         <w:rPr>
           <w:color w:val="1F2A47"/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A234A6">
         <w:rPr>
           <w:color w:val="1F2A47"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Consejo de </w:t>
@@ -362,114 +369,222 @@
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="74A96B9D" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Profesionalmente hizo prácticas en el despacho de abogados de don Pedro Miguel Rodríguez Cruz, trabajó durante dos años en el INEM y otros tres en el Cabildo de Gran Canaria como Agente de Desarrollo Local. También fue Director de Proyectos y Programas de la Fundación Canaria para la Juventud “IDEO” durante tres años. Posteriormente pone en marcha y dirige una empresa familiar relacionada con el sector servicios a la que se dedicó durante 6 años hasta su incorporación como concejal en el Ayuntamiento de Las Palmas de Gran Canaria en el año 2.011. Políticamente ha sido miembro, desde la etapa universitaria, de diversas organizaciones juveniles y sociales (Sindicato de Estudiantes Canario, Colectivo Universitario Nacionalista, Solidaridad Joven Canarias, etc.), siendo el primer Coordinador General de los Jóvenes de Nueva Canarias tras su constitución. </w:t>
-[...8 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve">Profesionalmente hizo prácticas en el despacho de abogados de don Pedro Miguel Rodríguez Cruz, trabajó durante dos años en el INEM y otros tres en el Cabildo de Gran Canaria como Agente de Desarrollo Local. También fue </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>Director</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve"> de Proyectos y Programas de la Fundación Canaria para la Juventud “IDEO” durante tres años. Posteriormente pone en marcha y dirige una empresa familiar relacionada con el sector servicios a la que se dedicó durante 6 años hasta su incorporación como concejal en el Ayuntamiento de Las Palmas de Gran Canaria en el año 2.011. Políticamente ha sido miembro, desde la etapa universitaria, de diversas organizaciones juveniles y sociales (Sindicato de Estudiantes Canario, Colectivo Universitario Nacionalista, Solidaridad Joven Canarias, etc.), siendo el primer Coordinador General de los Jóvenes de Nueva Canarias tras su constitución. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22925BC0" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ha tenido diversas responsabilidades dentro de su organización política tales como Secretario Nacional de Pymes y Comercio. Actualmente es miembro de la Ejecutiva </w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63D69603" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Sagulpa</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Ha tenido diversas responsabilidades dentro de su organización política tales como </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> desde junio de 2015. En la actualidad es Concejal Delegado del Área de Movilidad y Empleo y Concejal Delegado del Área de Distrito Centro.</w:t>
+        <w:t>Secretario Nacional</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Pymes y Comercio. Actualmente es miembro de la Ejecutiva </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Local de Nueva Canarias en Las Palmas de Gran Canaria y de la Ejecutiva Nacional del mismo partido. En el Ayuntamiento de Las Palmas de Gran Canaria ha sido concejal en la oposición entre los años 2011 y 2015. Entre el 2015 y el 2019 ocupa la </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Concejalía Delegada</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Movilidad, Ciudad de Mar y Promoción Económica, así como la presidencia de la </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Concejalía</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del Distrito Centro. Asimismo, ha sido presidente de las empresas Guaguas Municipales y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sagulpa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> desde junio de 2015. En la actualidad es </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Concejal Delegado</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del Área de Movilidad y Empleo y </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Concejal Delegado</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del Área de Distrito Centro.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66BAFFF2" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42D10AD5" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
@@ -794,63 +909,99 @@
         <w:t xml:space="preserve"> y Tribunales) y asesoramiento jurídico extrajudicial, especialmente en materias civiles y mercantiles y administrativas (Urbanismo), habiendo estado adscrito a los Juzgados de lo Mercantil como Administrador Concursal.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B09AEB2" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDN/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C1483">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
         <w:t xml:space="preserve">Interrumpido el ejercicio profesional en dos ocasiones. La primera, desde 1 de </w:t>
       </w:r>
       <w:r w:rsidRPr="002C1483">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>septiembre de 2015 al 5 de junio de 2017, por ser designado Director General de Protección a la Infancia y la Familia del Gobierno de Canarias. La segunda, desde el 29 de noviembre de 2018 y que se mantiene en la actualidad, por ser designado, primero, Gerente de la Fundación Publica para el Fomento del Transporte Especial Adaptado del Cabildo de Gran Canaria y segundo, Director de Política Social y Accesibilidad del Cabildo de Gran Canaria, nombrado el día 20 de mayo de 2019.</w:t>
+        <w:t xml:space="preserve">septiembre de 2015 al 5 de junio de 2017, por ser designado </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002C1483">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>Director General</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002C1483">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Protección a la Infancia y la Familia del Gobierno de Canarias. La segunda, desde el 29 de noviembre de 2018 y que se mantiene en la actualidad, por ser designado, primero, Gerente de la Fundación Publica para el Fomento del Transporte Especial Adaptado del Cabildo de Gran Canaria y segundo, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002C1483">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>Director</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002C1483">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Política Social y Accesibilidad del Cabildo de Gran Canaria, nombrado el día 20 de mayo de 2019.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
         <w:t xml:space="preserve"> Actualmente es </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="006F7FD0">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
-        <w:t>Concejal de Gobierno del Área de Planificación, Desarrollo Urbano y Vivienda, Limpieza, Vías y Obras y Alumbrado.</w:t>
+        <w:t>Concejal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006F7FD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Gobierno del Área de Planificación, Desarrollo Urbano y Vivienda, Limpieza, Vías y Obras y Alumbrado.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2898EBC7" w14:textId="77777777" w:rsidR="009A4FA1" w:rsidRDefault="009A4FA1" w:rsidP="000C4CAC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDN/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D7FCB6A" w14:textId="77777777" w:rsidR="002F6584" w:rsidRPr="009A4FA1" w:rsidRDefault="002F6584" w:rsidP="009A4FA1">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="120"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
         </w:rPr>
@@ -938,51 +1089,65 @@
       <w:r w:rsidRPr="00CE5F0B">
         <w:rPr>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Experiencia profesional</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50B525D9" w14:textId="77777777" w:rsidR="002F6584" w:rsidRPr="00144A9C" w:rsidRDefault="002F6584" w:rsidP="008C6192">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDN/>
         <w:spacing w:after="83" w:line="183" w:lineRule="atLeast"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00144A9C">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
-        <w:t>Profesionalmente ha estado vinculada a la empresa familiar. Entre los años 2016 y 2018 fue Jefa de Secretaría de la Delegación del Gobierno en Canarias.</w:t>
+        <w:t xml:space="preserve">Profesionalmente ha estado vinculada a la empresa familiar. Entre los años 2016 y 2018 fue </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00144A9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>Jefa</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00144A9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Secretaría de la Delegación del Gobierno en Canarias.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5079E58D" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDN/>
         <w:spacing w:after="83" w:line="183" w:lineRule="atLeast"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00144A9C">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
         <w:t>En cuanto a su carrera política, fue concejal del Distrito Centro (2011-2015) y concejal de Juventud (2011-2015) siendo en la actualidad concejal en la oposición del Grupo Municipal Popular.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FDC0DCD" w14:textId="77777777" w:rsidR="002F6584" w:rsidRPr="00144A9C" w:rsidRDefault="002F6584" w:rsidP="00142EE9">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDN/>
         <w:spacing w:after="83" w:line="183" w:lineRule="atLeast"/>
@@ -1394,156 +1559,254 @@
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1110">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
         <w:t>1985 – 1987 Arquitecto de la D.G. de Urbanismo y Vivienda – Gobierno de Canarias.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23C77B1A" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1110">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
-        <w:t>1988 – 1991 Director General de Vivienda – Gobierno de Canarias.</w:t>
+        <w:t xml:space="preserve">1988 – 1991 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005D1110">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>Director General</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005D1110">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Vivienda – Gobierno de Canarias.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36CA473F" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
         <w:t>1991 – 1994 Viceconsejero de Vivienda – Gobierno de Canarias.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="091C1B93" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
-        <w:t>1994 – 1995 Asesor del Presidente del Gobierno – Gobierno de Canarias.</w:t>
+        <w:t xml:space="preserve">1994 – 1995 Asesor del </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>Presidente</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del Gobierno – Gobierno de Canarias.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="165A8828" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
-        <w:t>1995 – 1999 Consejero de Transportes – Cabildo Insular de Gran Canaria.</w:t>
+        <w:t xml:space="preserve">1995 – 1999 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>Consejero</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Transportes – Cabildo Insular de Gran Canaria.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A263163" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
-        <w:t>1999 – 2003 Consejero de Recursos Hidráulicos – Cabildo de Gran Canaria.</w:t>
+        <w:t xml:space="preserve">1999 – 2003 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>Consejero</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Recursos Hidráulicos – Cabildo de Gran Canaria.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1641680D" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
-        <w:t>2003 – 2007 Consejero Insular y Viceportavoz Grupo – Cabildo de Gran Canaria.</w:t>
+        <w:t xml:space="preserve">2003 – 2007 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>Consejero</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Insular y Viceportavoz Grupo – Cabildo de Gran Canaria.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66418054" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
-        <w:t>2009 – 2011 Director General de Transporte – Cabildo de Gran Canaria.</w:t>
+        <w:t xml:space="preserve">2009 – 2011 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>Director General</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Transporte – Cabildo de Gran Canaria.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79E50CE6" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
-        <w:t>2021 – Director de Movilidad – Ayuntamiento de Las Palmas de Gran Canaria.</w:t>
+        <w:t xml:space="preserve">2021 – </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>Director</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Movilidad – Ayuntamiento de Las Palmas de Gran Canaria.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="632CD375" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49B90BBE" w14:textId="75A0C2BE" w:rsidR="002F6584" w:rsidRPr="00CE5F0B" w:rsidRDefault="00CE5F0B" w:rsidP="00CE5F0B">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:before="240" w:after="120"/>
         <w:ind w:left="102"/>
         <w:rPr>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE5F0B">
         <w:rPr>
@@ -1574,227 +1837,227 @@
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
         <w:t>Visocan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Empresa de Promoción y gestión del Parque Público de Viviendas).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D781778" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
-        <w:t xml:space="preserve">Consejero de </w:t>
+        <w:t>Consejero de Gestur Las Palmas (Empresa de Planeamiento y Gestión Urbanística en la provincia de Las Palmas, ya extinta).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="132930CF" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>Consejero Gestur Tenerife (Empresa de Planeamiento y Gestión Urbanística en la provincia de Santa Cruz de Tenerife).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E42435A" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>Vocal en la COTMAC (Órgano de deliberación, consulta y decisión de la Administración Pública de la Comunidad Autónoma de Canarias en materia de Ordenación del Territorio y Medio Ambiente).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F1E987B" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>Presidente de la Comisión Regional de Vivienda.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13CC76C9" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Presidente de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
-        <w:t>Gestur</w:t>
+        <w:t>Navipal</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Las Palmas (Empresa de Planeamiento y Gestión Urbanística en la provincia de Las Palmas, ya extinta).</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="132930CF" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+        <w:t xml:space="preserve"> (Empresa pública de promoción de naves industriales en la provincia de Las Palmas, ya extinta).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25F5B72A" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
         <w:t xml:space="preserve">Consejero </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
-        <w:t>Gestur</w:t>
+        <w:t>Navinte</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Tenerife (Empresa de Planeamiento y Gestión Urbanística en la provincia de Santa Cruz de Tenerife).</w:t>
-[...86 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (Empresa pública de promoción de naves industriales en la provincia de Santa Cruz de Tenerife).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E809E4C" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
         <w:t>Consejero Prosa (Polígono público industrial del Rosario – Tenerife).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0745B3DD" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
-        <w:t>Consejero y Presidente del Comité Ejecutivo del Polígono Industrial de Arinaga.</w:t>
+        <w:t xml:space="preserve">Consejero y </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>Presidente</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del Comité Ejecutivo del Polígono Industrial de Arinaga.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1811C821" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
-        <w:t xml:space="preserve">Consejero y Vicepresidente del Comité Ejecutivo de </w:t>
+        <w:t xml:space="preserve">Consejero y </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>Vicepresidente</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del Comité Ejecutivo de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
         <w:t>Infecar</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D375F38" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2342,79 +2605,51 @@
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
         <w:t>Máster en Gestión y Dirección de Recursos Humanos (MBA, 2015)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="171D4BCD" w14:textId="2036C354" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
-        <w:t xml:space="preserve">Programa de Desarrollo Directivo (PwC ESADE Business &amp; </w:t>
-[...27 lines deleted...]
-        <w:t>, 2016)</w:t>
+        <w:t>Programa de Desarrollo Directivo (PwC ESADE Business &amp; Law School, 2016)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59F1C76B" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
         <w:t>Máster en Contratación Pública (Universidad de Castilla La Mancha, 2016 – 2017)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B7C4CCF" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
       </w:pPr>
@@ -2496,65 +2731,51 @@
       <w:pPr>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
         <w:t xml:space="preserve">Asociado Senior del departamento legal en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
         <w:t>Landwell</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
-        <w:t xml:space="preserve">-PricewaterhouseCoopers </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> &amp; Legal </w:t>
+        <w:t xml:space="preserve">-PricewaterhouseCoopers Tax &amp; Legal </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
         <w:t>Services</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
         <w:t>, S.L. (PwC) (jul 2011 – feb 2019)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CA74A5E" w14:textId="66228F2B" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2626,52 +2847,57 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1F2A47"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Gerente</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71DAD8CD" w14:textId="77777777" w:rsidR="00F8726D" w:rsidRDefault="000C4CAC">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="303" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="204" w:right="115"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Miguel Ángel Rodríguez Ramírez </w:t>
       </w:r>
       <w:r>
-        <w:t>es Director General</w:t>
-      </w:r>
+        <w:t xml:space="preserve">es </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Director General</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> de Guaguas Municipales, S.A. desde el 29 de agosto de 2011, tras ser nombrado por la Junta General, con una remuneración anual de 96.000 euros.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73BC13AD" w14:textId="77777777" w:rsidR="00F8726D" w:rsidRDefault="00F8726D">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="114BC092" w14:textId="77777777" w:rsidR="00F8726D" w:rsidRDefault="00F8726D">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22276A19" w14:textId="77777777" w:rsidR="00F8726D" w:rsidRPr="00531B9D" w:rsidRDefault="000C4CAC">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:before="166"/>
         <w:rPr>
@@ -2685,54 +2911,51 @@
         <w:rPr>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Formación</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D1DF861" w14:textId="77777777" w:rsidR="00F8726D" w:rsidRDefault="000C4CAC">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="925"/>
         </w:tabs>
         <w:spacing w:before="302" w:line="273" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Licenciado en Ciencias Económicas y Empresariales, Sección Económicas. Especialidad </w:t>
-[...2 lines deleted...]
-        <w:t>Economía del Desarrollo Regional, por la Universidad de La Laguna, en el año</w:t>
+        <w:t>Licenciado en Ciencias Económicas y Empresariales, Sección Económicas. Especialidad Economía del Desarrollo Regional, por la Universidad de La Laguna, en el año</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>1982.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61CE7D06" w14:textId="77777777" w:rsidR="00F8726D" w:rsidRDefault="000C4CAC">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="925"/>
         </w:tabs>
         <w:spacing w:before="208" w:line="266" w:lineRule="auto"/>
         <w:ind w:right="118"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -2954,139 +3177,181 @@
     <w:p w14:paraId="665C13AD" w14:textId="6D021D19" w:rsidR="00F8726D" w:rsidRDefault="000C4CAC">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="925"/>
         </w:tabs>
         <w:spacing w:before="307" w:line="271" w:lineRule="auto"/>
         <w:ind w:right="113"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Desde marzo de 1987 a enero de 1999, desempeñó responsabilidades en la empresa </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Salcai</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> como Director</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> del departamento de Estudios y Relaciones Institucionales, Director Financiero, Director de RRHH, Secretario</w:t>
+        <w:t xml:space="preserve"> como </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Director</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> del departamento de Estudios y Relaciones Institucionales, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Director</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Financiero, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Director</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> de RRHH, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Secretario</w:t>
       </w:r>
       <w:r w:rsidR="00142EE9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>General y Director</w:t>
+        <w:t>General</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Director</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>General.</w:t>
+        <w:t>General</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21D6A8EA" w14:textId="05234BE3" w:rsidR="00F8726D" w:rsidRPr="00E15C67" w:rsidRDefault="000C4CAC" w:rsidP="00E15C67">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="925"/>
         </w:tabs>
         <w:spacing w:before="206" w:line="273" w:lineRule="auto"/>
         <w:ind w:right="116"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Una vez producida la fusión de la empresa </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Salcai</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> con </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Utinsa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t>, ocupó el cargo de primer director de la empresa Global, S.U., principal operador interurbano de Gran Canaria, pasando en el año 2002 a desempeñar el cargo de Director General Adjunto de la misma hasta el 29 de agosto de 2011, cuando se incorpora a la Dirección General de Guaguas</w:t>
+        <w:t xml:space="preserve">, ocupó el cargo de primer director de la empresa Global, S.U., principal operador interurbano de Gran Canaria, pasando en el año 2002 a desempeñar el cargo de </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Director General</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Adjunto de la misma hasta el 29 de agosto de 2011, cuando se incorpora a la Dirección General de Guaguas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Municipales.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="431AF013" w14:textId="77777777" w:rsidR="00F8726D" w:rsidRDefault="000C4CAC">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="924"/>
           <w:tab w:val="left" w:pos="925"/>
         </w:tabs>
         <w:spacing w:before="143"/>
         <w:ind w:right="0" w:hanging="361"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">En paralelo a su </w:t>
-[...2 lines deleted...]
-        <w:t>carrera profesional en las empresas de transporte ha</w:t>
+        <w:t>En paralelo a su carrera profesional en las empresas de transporte ha</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>sido:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B78E549" w14:textId="77777777" w:rsidR="00F8726D" w:rsidRDefault="00F8726D">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="9"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E05B10A" w14:textId="77777777" w:rsidR="00E15C67" w:rsidRPr="00E15C67" w:rsidRDefault="000C4CAC" w:rsidP="00E15C67">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -3115,89 +3380,81 @@
         <w:t>1987.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B65A86C" w14:textId="77777777" w:rsidR="00E15C67" w:rsidRDefault="00E15C67" w:rsidP="00E15C67">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B6AC034" w14:textId="7EB417E5" w:rsidR="00F8726D" w:rsidRPr="00E15C67" w:rsidRDefault="000C4CAC" w:rsidP="00E15C67">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="925"/>
         </w:tabs>
         <w:spacing w:before="1" w:line="266" w:lineRule="auto"/>
         <w:ind w:right="122"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Colaborador en diferentes estudios, de la empresa </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Consultores, en Tenerife y Gran Canaria, entre los años 1985 y</w:t>
+        <w:t>Colaborador en diferentes estudios, de la empresa Edei Consultores, en Tenerife y Gran Canaria, entre los años 1985 y</w:t>
       </w:r>
       <w:r w:rsidRPr="00E15C67">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>1987.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00F8726D" w:rsidRPr="00E15C67" w:rsidSect="00142EE9">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11920" w:h="16850"/>
       <w:pgMar w:top="1843" w:right="1580" w:bottom="1701" w:left="1500" w:header="707" w:footer="1101" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="528150F1" w14:textId="77777777" w:rsidR="00F71AF1" w:rsidRDefault="00F71AF1">
+    <w:p w14:paraId="4CC6C132" w14:textId="77777777" w:rsidR="00D1791A" w:rsidRDefault="00D1791A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2FBFDDA8" w14:textId="77777777" w:rsidR="00F71AF1" w:rsidRDefault="00F71AF1">
+    <w:p w14:paraId="79DD7B1A" w14:textId="77777777" w:rsidR="00D1791A" w:rsidRDefault="00D1791A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
@@ -3283,58 +3540,58 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5400040" cy="370077"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="43D882FF" w14:textId="77777777" w:rsidR="00F71AF1" w:rsidRDefault="00F71AF1">
+    <w:p w14:paraId="2F74B19C" w14:textId="77777777" w:rsidR="00D1791A" w:rsidRDefault="00D1791A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="296919FF" w14:textId="77777777" w:rsidR="00F71AF1" w:rsidRDefault="00F71AF1">
+    <w:p w14:paraId="4D1821F5" w14:textId="77777777" w:rsidR="00D1791A" w:rsidRDefault="00D1791A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5969AA43" w14:textId="77777777" w:rsidR="00F8726D" w:rsidRDefault="000C4CAC">
     <w:pPr>
       <w:pStyle w:val="Textoindependiente"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251656192" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="324EDF46" wp14:editId="16D85481">
           <wp:simplePos x="0" y="0"/>
@@ -3486,88 +3743,91 @@
         <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8C2629C0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7248" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="357245071">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:shapeLayoutLikeWW8/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F8726D"/>
     <w:rsid w:val="000C3264"/>
     <w:rsid w:val="000C4CAC"/>
     <w:rsid w:val="00142EE9"/>
     <w:rsid w:val="0019527A"/>
     <w:rsid w:val="001A3697"/>
     <w:rsid w:val="002C27BF"/>
     <w:rsid w:val="002F6584"/>
     <w:rsid w:val="003F6428"/>
     <w:rsid w:val="004631C1"/>
     <w:rsid w:val="00531B9D"/>
+    <w:rsid w:val="006613A9"/>
     <w:rsid w:val="008C6192"/>
     <w:rsid w:val="009A4FA1"/>
     <w:rsid w:val="00A234A6"/>
     <w:rsid w:val="00AB0657"/>
     <w:rsid w:val="00CE0748"/>
     <w:rsid w:val="00CE5F0B"/>
+    <w:rsid w:val="00D067E7"/>
+    <w:rsid w:val="00D1791A"/>
     <w:rsid w:val="00DB2A23"/>
     <w:rsid w:val="00DF00F9"/>
     <w:rsid w:val="00E15C67"/>
     <w:rsid w:val="00EE078D"/>
     <w:rsid w:val="00F71AF1"/>
     <w:rsid w:val="00F8726D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
@@ -4464,63 +4724,63 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1865</Words>
-  <Characters>10258</Characters>
+  <Words>1864</Words>
+  <Characters>10255</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>85</Lines>
   <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12099</CharactersWithSpaces>
+  <CharactersWithSpaces>12095</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>German</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2020-01-15T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Office Word 2007</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">