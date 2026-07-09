--- v1 (2026-05-25)
+++ v2 (2026-07-09)
@@ -118,481 +118,512 @@
       </w:pPr>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00B10F72">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           </w:rPr>
           <w:t>PINCHE AQUÍ (</w:t>
         </w:r>
         <w:bookmarkStart w:id="0" w:name="_Hlt74657089"/>
         <w:bookmarkStart w:id="1" w:name="_Hlt74657090"/>
         <w:r w:rsidRPr="00B10F72">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           </w:rPr>
           <w:t>E</w:t>
         </w:r>
         <w:bookmarkEnd w:id="0"/>
         <w:bookmarkEnd w:id="1"/>
         <w:r w:rsidRPr="00B10F72">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           </w:rPr>
-          <w:t>N CASO DE WORD CT</w:t>
-[...13 lines deleted...]
-          <w:t>L+CLIC DE RATÓN)</w:t>
+          <w:t>N CASO DE WORD CTRL+CLIC DE RATÓN)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="69110639" w14:textId="77777777" w:rsidR="002C27BF" w:rsidRDefault="002C27BF" w:rsidP="000C3264">
       <w:pPr>
         <w:ind w:left="142"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2DEE9875" w14:textId="77777777" w:rsidR="002C27BF" w:rsidRDefault="002C27BF" w:rsidP="00E15C67"/>
     <w:p w14:paraId="12EFD9AA" w14:textId="77777777" w:rsidR="002C27BF" w:rsidRDefault="002C27BF" w:rsidP="00E15C67"/>
     <w:p w14:paraId="278191D1" w14:textId="5B1D5D1C" w:rsidR="00A234A6" w:rsidRPr="00A234A6" w:rsidRDefault="00A234A6" w:rsidP="00A234A6">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:ind w:left="101"/>
         <w:rPr>
           <w:color w:val="1F2A47"/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A234A6">
         <w:rPr>
           <w:color w:val="1F2A47"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Consejo de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1F2A47"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00A234A6">
         <w:rPr>
           <w:color w:val="1F2A47"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>dministración</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18464FC2" w14:textId="77777777" w:rsidR="00E15C67" w:rsidRDefault="00E15C67" w:rsidP="00E15C67"/>
     <w:p w14:paraId="165C4C38" w14:textId="77777777" w:rsidR="00E15C67" w:rsidRDefault="00E15C67" w:rsidP="00E15C67"/>
-    <w:p w14:paraId="200577A2" w14:textId="77777777" w:rsidR="002F6584" w:rsidRPr="00B10F72" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+    <w:p w14:paraId="200577A2" w14:textId="77777777" w:rsidR="002F6584" w:rsidRPr="00B10F72" w:rsidRDefault="002F6584" w:rsidP="00A46FB4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0"/>
-        <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B10F72">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Presidente</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CCB43DE" w14:textId="77777777" w:rsidR="002F6584" w:rsidRPr="009A4FA1" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+    <w:p w14:paraId="4676F655" w14:textId="77777777" w:rsidR="00AC7D65" w:rsidRPr="00AC7D65" w:rsidRDefault="00AC7D65" w:rsidP="00A46FB4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="4D4D4D"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CF75019" w14:textId="5CD4ED73" w:rsidR="002F6584" w:rsidRPr="00A46FB4" w:rsidRDefault="00AC7D65" w:rsidP="00A46FB4">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="142"/>
         <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="009A4FA1">
+      <w:r w:rsidRPr="00A46FB4">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
         </w:rPr>
-        <w:t>D. José Eduardo Ramírez Hermoso</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6CF75019" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+        <w:t>D. Pedro Quevedo Iturbe</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6614E9A3" w14:textId="77777777" w:rsidR="00A46FB4" w:rsidRDefault="00A46FB4" w:rsidP="00A46FB4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0"/>
-        <w:ind w:left="142"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="36897214" w14:textId="77777777" w:rsidR="008C6192" w:rsidRPr="00531B9D" w:rsidRDefault="008C6192" w:rsidP="008C6192">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36897214" w14:textId="77777777" w:rsidR="008C6192" w:rsidRPr="00531B9D" w:rsidRDefault="008C6192" w:rsidP="00A46FB4">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
-        <w:spacing w:before="166"/>
-        <w:ind w:left="142"/>
+        <w:spacing w:before="166" w:after="120"/>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00531B9D">
         <w:rPr>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Formación</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60CE1964" w14:textId="77777777" w:rsidR="008C6192" w:rsidRDefault="008C6192" w:rsidP="008C6192">
+    <w:p w14:paraId="7F71CA14" w14:textId="0C668AF9" w:rsidR="00A46FB4" w:rsidRPr="00A46FB4" w:rsidRDefault="00A46FB4" w:rsidP="00A46FB4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:after="0"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="66C8AE9D" w14:textId="6D9AA58E" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A46FB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Realiza sus estudios universitarios en La Laguna, donde obtiene la licenciatura en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A46FB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A46FB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Medicina y Cirugía en el año 1981 y el grado de licenciatura en 1986 con la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A46FB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A46FB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>calificación de sobresaliente. Completa sus estudios con un Doctorado en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A46FB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A46FB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Microbiología Clínica, un Máster en dirección y gestión sanitaria y múltiples cursos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A46FB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A46FB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de actualización.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19645D35" w14:textId="77777777" w:rsidR="00A46FB4" w:rsidRDefault="00A46FB4" w:rsidP="00A46FB4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:after="0"/>
-[...31 lines deleted...]
-    <w:p w14:paraId="0F15B9BC" w14:textId="2CD23B9C" w:rsidR="002F6584" w:rsidRPr="008C6192" w:rsidRDefault="008C6192" w:rsidP="008C6192">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F15B9BC" w14:textId="4B626909" w:rsidR="002F6584" w:rsidRPr="00A46FB4" w:rsidRDefault="008C6192" w:rsidP="00A46FB4">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
-        <w:spacing w:before="166"/>
-        <w:ind w:left="142"/>
+        <w:spacing w:before="166" w:after="120"/>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C6192">
         <w:rPr>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Experiencia profesional</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F832183" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+    <w:p w14:paraId="1F283476" w14:textId="77777777" w:rsidR="00AC7D65" w:rsidRPr="00A46FB4" w:rsidRDefault="00AC7D65" w:rsidP="00AC7D65">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A46FB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Concejal de Gobierno del Área de Desarrollo Local, Transporte Colectivo de Viajeros, Solidaridad, Turismo, y Ciudad de Mar del Ayuntamiento de Las Palmas de Gran Canaria. 1º </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A46FB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>Teniente de Alcaldesa</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="647159F9" w14:textId="77777777" w:rsidR="00AC7D65" w:rsidRPr="00A46FB4" w:rsidRDefault="00AC7D65" w:rsidP="00AC7D65">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A46FB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>Concejal del Ayuntamiento de Las Palmas de Gran Canaria, por Nueva Canarias en las Elecciones Municipales de 2011.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B958DC1" w14:textId="77777777" w:rsidR="00AC7D65" w:rsidRPr="00A46FB4" w:rsidRDefault="00AC7D65" w:rsidP="00AC7D65">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A46FB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>Diputado del Parlamento Español por la Coalición Electoral CC-NC en las Elecciones Generales de 2011.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="636C1F52" w14:textId="77777777" w:rsidR="00AC7D65" w:rsidRPr="00A46FB4" w:rsidRDefault="00AC7D65" w:rsidP="00AC7D65">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A46FB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>Presidente de la Asamblea Local de Nueva Canarias en Las Palmas de Gran Canaria desde el año 2011.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A58730D" w14:textId="77777777" w:rsidR="00A46FB4" w:rsidRPr="00A46FB4" w:rsidRDefault="00A46FB4" w:rsidP="00A46FB4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A46FB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es médico de Atención Primaria del Servicio Canario de Salud y profesor asociado a tiempo parcial de Salud Pública en el departamento de Ciencias Clínicas de la ULPGC </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A46FB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">desde 1994. Desempeñó el cargo de </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A46FB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Secretario General</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A46FB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del Colegio Oficial de Médicos de Las Palmas desde 1983 a 1997.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E42876C" w14:textId="77777777" w:rsidR="00A46FB4" w:rsidRPr="00A46FB4" w:rsidRDefault="00A46FB4" w:rsidP="00A46FB4">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A46FB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Inicia su participación en la actividad política, vinculado a organizaciones canarias de carácter progresista, en la etapa universitaria, participó en la fundación de Pueblo Canario Unido y ha continuado vinculado al movimiento nacionalistas y progresistas en Canarias desde entonces.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="095221F0" w14:textId="77777777" w:rsidR="00A46FB4" w:rsidRPr="00A46FB4" w:rsidRDefault="00A46FB4" w:rsidP="00A46FB4">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A46FB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fue miembro fundador del Sindicato Canario de la Salud, de la Organización Canaria en defensa de la Salud, así como presidente de la Asociación de médicos interinos de canarias y de la Asociación Foro </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A46FB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bentayga</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A46FB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Miembro fundador, igualmente, de Coalición Canaria en Gran Canaria y responsable del Área de Salud de Coalición Canaria en Gran Canaria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EECB6A6" w14:textId="77777777" w:rsidR="00A46FB4" w:rsidRPr="00A46FB4" w:rsidRDefault="00A46FB4" w:rsidP="00A46FB4">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A46FB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Portavoz del Gobierno de Canarias, con rango de viceconsejero en los años 2000-2003.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22925BC0" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="00A46FB4">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0"/>
-        <w:ind w:left="142"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="74A96B9D" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66BAFFF2" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="00AC7D65">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0"/>
-        <w:ind w:left="142"/>
-[...192 lines deleted...]
-        <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42D10AD5" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AA2BF76" w14:textId="77777777" w:rsidR="00CE0748" w:rsidRDefault="00CE0748" w:rsidP="000C4CAC">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
@@ -872,88 +903,88 @@
         </w:rPr>
         <w:t>Director de Política Social y Accesibilidad del Cabildo de Gran Canaria, nombrado el día 13-05-2019.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04A9A41D" w14:textId="77777777" w:rsidR="002F6584" w:rsidRPr="002C1483" w:rsidRDefault="002F6584" w:rsidP="008C6192">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDN/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
         <w:t>Abogado.</w:t>
       </w:r>
       <w:r w:rsidRPr="002C1483">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Incorporación a la profesión del día 10 de febrero de 1994. Socio fundador de la Sociedad Civil Profesional denominada en la actualidad ROJAS-ROQUE-BORDALLO, S.C.P, dilatada experiencia en todos los órganos jurisdiccionales (</w:t>
+        <w:t xml:space="preserve"> Incorporación a la profesión del día 10 de febrero de 1994. Socio fundador de la Sociedad Civil Profesional denominada en la actualidad ROJAS-ROQUE-BORDALLO, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C1483">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>S.C.P, dilatada experiencia en todos los órganos jurisdiccionales (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
         <w:t>Juzgados</w:t>
       </w:r>
       <w:r w:rsidRPr="002C1483">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
         <w:t xml:space="preserve"> y Tribunales) y asesoramiento jurídico extrajudicial, especialmente en materias civiles y mercantiles y administrativas (Urbanismo), habiendo estado adscrito a los Juzgados de lo Mercantil como Administrador Concursal.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B09AEB2" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDN/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C1483">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
-        <w:t xml:space="preserve">Interrumpido el ejercicio profesional en dos ocasiones. La primera, desde 1 de </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">septiembre de 2015 al 5 de junio de 2017, por ser designado </w:t>
+        <w:t xml:space="preserve">Interrumpido el ejercicio profesional en dos ocasiones. La primera, desde 1 de septiembre de 2015 al 5 de junio de 2017, por ser designado </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="002C1483">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
         <w:t>Director General</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="002C1483">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
         <w:t xml:space="preserve"> de Protección a la Infancia y la Familia del Gobierno de Canarias. La segunda, desde el 29 de noviembre de 2018 y que se mantiene en la actualidad, por ser designado, primero, Gerente de la Fundación Publica para el Fomento del Transporte Especial Adaptado del Cabildo de Gran Canaria y segundo, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="002C1483">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
         <w:t>Director</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="002C1483">
         <w:rPr>
@@ -1135,708 +1166,1212 @@
         <w:spacing w:after="83" w:line="183" w:lineRule="atLeast"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00144A9C">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
         <w:t>En cuanto a su carrera política, fue concejal del Distrito Centro (2011-2015) y concejal de Juventud (2011-2015) siendo en la actualidad concejal en la oposición del Grupo Municipal Popular.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FDC0DCD" w14:textId="77777777" w:rsidR="002F6584" w:rsidRPr="00144A9C" w:rsidRDefault="002F6584" w:rsidP="00142EE9">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDN/>
         <w:spacing w:after="83" w:line="183" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F682564" w14:textId="77777777" w:rsidR="002F6584" w:rsidRPr="009A4FA1" w:rsidRDefault="002F6584" w:rsidP="009A4FA1">
+    <w:p w14:paraId="6F682564" w14:textId="09AD93AA" w:rsidR="002F6584" w:rsidRPr="009A4FA1" w:rsidRDefault="002F6584" w:rsidP="009A4FA1">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="120"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="009A4FA1">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
         </w:rPr>
-        <w:t xml:space="preserve">D. Carlos Rodríguez Ortega </w:t>
+        <w:t xml:space="preserve">D. </w:t>
+      </w:r>
+      <w:r w:rsidR="001B1AB6" w:rsidRPr="001B1AB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4F81BD" w:themeColor="accent1"/>
+        </w:rPr>
+        <w:t>Laura Giannina Padrón Delgado</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A4FA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4F81BD" w:themeColor="accent1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="096F5EFF" w14:textId="0B8E7A5C" w:rsidR="002F6584" w:rsidRPr="00CE5F0B" w:rsidRDefault="00CE5F0B" w:rsidP="00CE5F0B">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:before="240" w:after="120"/>
         <w:ind w:left="102"/>
         <w:rPr>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE5F0B">
         <w:rPr>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Formación</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="109C253F" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
-[...20 lines deleted...]
-    <w:p w14:paraId="514D95BD" w14:textId="20914C79" w:rsidR="002F6584" w:rsidRPr="00CE5F0B" w:rsidRDefault="00CE5F0B" w:rsidP="00CE5F0B">
+    <w:p w14:paraId="0896E01C" w14:textId="77777777" w:rsidR="004D740E" w:rsidRDefault="0083198E" w:rsidP="004D740E">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:rPr>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0083198E">
+        <w:rPr>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Grado en Derecho (2012-2016) ULPGC</w:t>
+      </w:r>
+      <w:r w:rsidR="004D740E">
+        <w:rPr>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73D95A75" w14:textId="75062A6F" w:rsidR="0083198E" w:rsidRDefault="0083198E" w:rsidP="004D740E">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:rPr>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0083198E">
+        <w:rPr>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Máster de Acceso a la Abogacía (2016-2018)</w:t>
+      </w:r>
+      <w:r w:rsidR="004D740E">
+        <w:rPr>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0083198E">
+        <w:rPr>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>ULPGC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27EB3E5F" w14:textId="50F81044" w:rsidR="004D740E" w:rsidRDefault="004D740E" w:rsidP="004D740E">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:rPr>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Curso superior de Técnica y Práctica Penal (2019)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Escuela de Práctica Jurídica de Las Palmas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78B11790" w14:textId="36E7415B" w:rsidR="004D740E" w:rsidRDefault="004D740E" w:rsidP="004D740E">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:rPr>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Módulos superiores en Derecho del Trabajo, Formación Procesal Laboral y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Seguridad Social (2019-2020)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Escuela de Práctica Jurídica de Las Palmas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="514D95BD" w14:textId="4B115AE8" w:rsidR="002F6584" w:rsidRPr="00CE5F0B" w:rsidRDefault="00CE5F0B" w:rsidP="0083198E">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:before="240" w:after="120"/>
         <w:ind w:left="102"/>
         <w:rPr>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE5F0B">
         <w:rPr>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Experiencia profesional</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="287641D0" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+    <w:p w14:paraId="73F6463D" w14:textId="1F3ED376" w:rsidR="004D740E" w:rsidRPr="004D740E" w:rsidRDefault="00640219" w:rsidP="004D740E">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Es a</w:t>
+      </w:r>
+      <w:r w:rsidR="004D740E" w:rsidRPr="004D740E">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bogada autónoma (desde 2019)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6744D1C1" w14:textId="024B566A" w:rsidR="004D740E" w:rsidRDefault="004D740E" w:rsidP="004D740E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Adem</w:t>
+      </w:r>
+      <w:r w:rsidR="00640219">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ha trabajado como abogada para despachos como </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D740E">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Federico Gómez López &amp; Asociados (2023-2024)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D740E">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Roca &amp; Duarte Asesores (2019-2020)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D740E">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Clementina García &amp; Asociados, S.L. (2016)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D740E">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Carlos Ibáñez, S.L. (2017)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D740E">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>García Mihalic, S.L</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48EB7CEA" w14:textId="1E8DD73C" w:rsidR="002F6584" w:rsidRDefault="004D740E" w:rsidP="004D740E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Y ha sido técnico jurídico en el </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D740E">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Cabildo de Gran Canaria (2019)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D740E">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="321229CD" w14:textId="77777777" w:rsidR="0083198E" w:rsidRDefault="0083198E" w:rsidP="008C6192">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-    <w:p w14:paraId="48EB7CEA" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+    </w:p>
+    <w:p w14:paraId="6EE3BC70" w14:textId="77777777" w:rsidR="00CE0748" w:rsidRDefault="00CE0748" w:rsidP="008C6192">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6EE3BC70" w14:textId="77777777" w:rsidR="00CE0748" w:rsidRDefault="00CE0748" w:rsidP="008C6192">
-[...13 lines deleted...]
-    <w:p w14:paraId="5BC78D58" w14:textId="77777777" w:rsidR="002F6584" w:rsidRPr="009A4FA1" w:rsidRDefault="002F6584" w:rsidP="009A4FA1">
+    <w:p w14:paraId="668CA17B" w14:textId="776D48FD" w:rsidR="001B1AB6" w:rsidRPr="009A4FA1" w:rsidRDefault="001B1AB6" w:rsidP="001B1AB6">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="120"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="009A4FA1">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
         </w:rPr>
-        <w:t xml:space="preserve">D. José Ángel Hernández Ponce </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="11865F6F" w14:textId="6D51C9EF" w:rsidR="002F6584" w:rsidRPr="00CE5F0B" w:rsidRDefault="00CE5F0B" w:rsidP="00CE5F0B">
+        <w:t xml:space="preserve">D. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B1AB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4F81BD" w:themeColor="accent1"/>
+        </w:rPr>
+        <w:t>María Inés Miranda Navarro</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C1BD5DC" w14:textId="77777777" w:rsidR="001B1AB6" w:rsidRPr="00CE5F0B" w:rsidRDefault="001B1AB6" w:rsidP="001B1AB6">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:before="240" w:after="120"/>
         <w:ind w:left="102"/>
         <w:rPr>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE5F0B">
         <w:rPr>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Formación</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B07DF77" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
-[...11 lines deleted...]
-    <w:p w14:paraId="2814D6A3" w14:textId="71B44BA7" w:rsidR="002F6584" w:rsidRPr="00CE5F0B" w:rsidRDefault="00CE5F0B" w:rsidP="00CE5F0B">
+    <w:p w14:paraId="51017197" w14:textId="0B2A504B" w:rsidR="008A2780" w:rsidRDefault="008A2780" w:rsidP="001B1AB6">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:ind w:left="102"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2780">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s abogada, licenciada en Derecho por la Universidad de La Laguna</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en la promoción de 1987.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D66BD3F" w14:textId="0CB9DA89" w:rsidR="001B1AB6" w:rsidRPr="00CE5F0B" w:rsidRDefault="001B1AB6" w:rsidP="001B1AB6">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:before="240" w:after="120"/>
         <w:ind w:left="102"/>
         <w:rPr>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE5F0B">
         <w:rPr>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Experiencia profesional</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="427AEF2D" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
-[...20 lines deleted...]
-        <w:t xml:space="preserve">Asociado </w:t>
+    <w:p w14:paraId="4CE7E4FC" w14:textId="3F6F940F" w:rsidR="008A2780" w:rsidRPr="008A2780" w:rsidRDefault="008A2780" w:rsidP="00EE498A">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2780">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a sido directora del Aula de Formación del Colegio de Abogados de Las Palmas y de la Escuela de Práctica Jurídica de Las Palmas, así como cofundadora y miembro de la Asociación Canaria de Juristas por la Paz y los Derechos Humanos y de la Asociación Pro Derechos Humanos de Canarias, de la que ha sido corresponsable de Relaciones Internacionales, Solidaridad y Cooperación al Desarrollo; ha sido también vocal de la Subcomisión de Extranjería del Consejo General de la Abogacía Española, donde fundó y coordinó Observación Internacional de Juristas en el Sáhara Occidental.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FFC429B" w14:textId="7799B460" w:rsidR="008A2780" w:rsidRPr="008A2780" w:rsidRDefault="008A2780" w:rsidP="00EE498A">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2780">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuenta con numerosos premios y menciones especiales de organizaciones relacionadas con la defensa de los Derechos Humanos como el Instituto de Derechos Humanos de la “International Bar </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:t>Fenebus</w:t>
+      <w:r w:rsidRPr="008A2780">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Association</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...31 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="008A2780">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>” o la Comisión Española de Ayuda al Refugiado y el Consejo General de la Abogacía Española. En 2011 fue distinguida con el Roque Nublo de Cooperación y Solidaridad Internacional otorgado por el Cabildo de Gran Canaria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="349EE973" w14:textId="7B93FE8F" w:rsidR="001B1AB6" w:rsidRDefault="008A2780" w:rsidP="00EE498A">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="120"/>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="008A2780">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>En su actividad política ha sido concejala de Alternativa Ciudadana por Agaete (ALPA-NC) en la Villa de Agaete durante el mandato 2011-2015, ayuntamiento del que es segunda teniente alcalde y concejala de Presidencia Solidaridad y Relaciones Institucionales en el actual mandato.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7785DC9E" w14:textId="77777777" w:rsidR="008A2780" w:rsidRDefault="008A2780" w:rsidP="009A4FA1">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="120"/>
+        <w:ind w:left="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F1674E2" w14:textId="04143ED0" w:rsidR="002F6584" w:rsidRPr="009A4FA1" w:rsidRDefault="002F6584" w:rsidP="009A4FA1">
+    <w:p w14:paraId="5BC78D58" w14:textId="2E75C7FC" w:rsidR="002F6584" w:rsidRPr="009A4FA1" w:rsidRDefault="002F6584" w:rsidP="009A4FA1">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="120"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
       <w:r w:rsidRPr="009A4FA1">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
         </w:rPr>
-        <w:t xml:space="preserve">D. Rafael Pedrero Manchado </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2B8ED679" w14:textId="7A36B6A8" w:rsidR="002F6584" w:rsidRPr="00CE5F0B" w:rsidRDefault="00CE5F0B" w:rsidP="00CE5F0B">
+        <w:t xml:space="preserve">D. José Ángel Hernández Ponce </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11865F6F" w14:textId="6D51C9EF" w:rsidR="002F6584" w:rsidRPr="00CE5F0B" w:rsidRDefault="00CE5F0B" w:rsidP="00CE5F0B">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:before="240" w:after="120"/>
         <w:ind w:left="102"/>
         <w:rPr>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE5F0B">
         <w:rPr>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Formación</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D1AF814" w14:textId="62C63932" w:rsidR="002F6584" w:rsidRPr="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
-[...20 lines deleted...]
-    <w:p w14:paraId="6EABF081" w14:textId="553D8A84" w:rsidR="002F6584" w:rsidRPr="00CE5F0B" w:rsidRDefault="00CE5F0B" w:rsidP="00CE5F0B">
+    <w:p w14:paraId="6B07DF77" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Licenciado en Derecho por la ULPGC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2814D6A3" w14:textId="71B44BA7" w:rsidR="002F6584" w:rsidRPr="00CE5F0B" w:rsidRDefault="00CE5F0B" w:rsidP="00CE5F0B">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:before="240" w:after="120"/>
         <w:ind w:left="102"/>
         <w:rPr>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE5F0B">
         <w:rPr>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Experiencia profesional</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55366B84" w14:textId="77777777" w:rsidR="002F6584" w:rsidRPr="005D1110" w:rsidRDefault="002F6584" w:rsidP="008C6192">
-[...241 lines deleted...]
-    <w:p w14:paraId="49B90BBE" w14:textId="75A0C2BE" w:rsidR="002F6584" w:rsidRPr="00CE5F0B" w:rsidRDefault="00CE5F0B" w:rsidP="00CE5F0B">
+    <w:p w14:paraId="427AEF2D" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Secretario General en Federación de Empresarios de Transportes de Canarias, FET Canarias, desde 1996 hasta la actualidad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01366186" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Asociado </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Fenebus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 1996-2017.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E4812CB" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Auxiliar Fundación Mapfre Guanarteme 1989 – 1991.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E05C9AB" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Administrativo Mutua Guanarteme junio 1986 – septiembre 1989.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53B369F5" w14:textId="77777777" w:rsidR="00CE0748" w:rsidRDefault="00CE0748" w:rsidP="008C6192">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17BA57C7" w14:textId="16235FC3" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F1674E2" w14:textId="04143ED0" w:rsidR="002F6584" w:rsidRPr="009A4FA1" w:rsidRDefault="002F6584" w:rsidP="009A4FA1">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="120"/>
+        <w:ind w:left="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4F81BD" w:themeColor="accent1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A4FA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4F81BD" w:themeColor="accent1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">D. Rafael Pedrero Manchado </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B8ED679" w14:textId="7A36B6A8" w:rsidR="002F6584" w:rsidRPr="00CE5F0B" w:rsidRDefault="00CE5F0B" w:rsidP="00CE5F0B">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:before="240" w:after="120"/>
         <w:ind w:left="102"/>
         <w:rPr>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE5F0B">
         <w:rPr>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t>Formación</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D1AF814" w14:textId="62C63932" w:rsidR="002F6584" w:rsidRPr="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Arquitecto superior.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EABF081" w14:textId="553D8A84" w:rsidR="002F6584" w:rsidRPr="00CE5F0B" w:rsidRDefault="00CE5F0B" w:rsidP="00CE5F0B">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:ind w:left="102"/>
+        <w:rPr>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE5F0B">
+        <w:rPr>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Experiencia profesional</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55366B84" w14:textId="77777777" w:rsidR="002F6584" w:rsidRPr="005D1110" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D1110">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>1985 – 1987 Arquitecto de la D.G. de Urbanismo y Vivienda – Gobierno de Canarias.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23C77B1A" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D1110">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1988 – 1991 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005D1110">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>Director General</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005D1110">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Vivienda – Gobierno de Canarias.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36CA473F" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>1991 – 1994 Viceconsejero de Vivienda – Gobierno de Canarias.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="091C1B93" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1994 – 1995 Asesor del </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>Presidente</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del Gobierno – Gobierno de Canarias.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="165A8828" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1995 – 1999 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>Consejero</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Transportes – Cabildo Insular de Gran Canaria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A263163" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1999 – 2003 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>Consejero</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Recursos Hidráulicos – Cabildo de Gran Canaria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1641680D" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2003 – 2007 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>Consejero</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Insular y Viceportavoz Grupo – Cabildo de Gran Canaria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66418054" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2009 – 2011 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>Director General</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Transporte – Cabildo de Gran Canaria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79E50CE6" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2021 – </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>Director</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Movilidad – Ayuntamiento de Las Palmas de Gran Canaria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="632CD375" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49B90BBE" w14:textId="75A0C2BE" w:rsidR="002F6584" w:rsidRPr="00CE5F0B" w:rsidRDefault="00CE5F0B" w:rsidP="00CE5F0B">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:ind w:left="102"/>
+        <w:rPr>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE5F0B">
+        <w:rPr>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t>Otras experiencias en el ámbito público</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B044280" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
         <w:t xml:space="preserve">Consejero </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
         <w:t>Visocan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -2221,51 +2756,50 @@
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
         <w:t>Consejero General de La Caja de Canarias.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D2F7F60" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Consejero de Valora Gestión Tributaria.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="423645F0" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
         <w:t>Miembro de la Junta de Gobierno de la Autoridad Única de Transportes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3725EDA4" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
@@ -3403,111 +3937,110 @@
       </w:pPr>
       <w:r>
         <w:t>Colaborador en diferentes estudios, de la empresa Edei Consultores, en Tenerife y Gran Canaria, entre los años 1985 y</w:t>
       </w:r>
       <w:r w:rsidRPr="00E15C67">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>1987.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00F8726D" w:rsidRPr="00E15C67" w:rsidSect="00142EE9">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11920" w:h="16850"/>
       <w:pgMar w:top="1843" w:right="1580" w:bottom="1701" w:left="1500" w:header="707" w:footer="1101" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4CC6C132" w14:textId="77777777" w:rsidR="00D1791A" w:rsidRDefault="00D1791A">
+    <w:p w14:paraId="6239F0C9" w14:textId="77777777" w:rsidR="00BA2B62" w:rsidRDefault="00BA2B62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="79DD7B1A" w14:textId="77777777" w:rsidR="00D1791A" w:rsidRDefault="00D1791A">
+    <w:p w14:paraId="53AE4A68" w14:textId="77777777" w:rsidR="00BA2B62" w:rsidRDefault="00BA2B62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="roman"/>
-    <w:notTrueType/>
+    <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002BF" w:usb1="68C7FCFB" w:usb2="00000010" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68C8756F" w14:textId="77777777" w:rsidR="00F8726D" w:rsidRDefault="000C4CAC">
     <w:pPr>
       <w:pStyle w:val="Textoindependiente"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
@@ -3540,58 +4073,58 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5400040" cy="370077"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2F74B19C" w14:textId="77777777" w:rsidR="00D1791A" w:rsidRDefault="00D1791A">
+    <w:p w14:paraId="776FF2E4" w14:textId="77777777" w:rsidR="00BA2B62" w:rsidRDefault="00BA2B62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4D1821F5" w14:textId="77777777" w:rsidR="00D1791A" w:rsidRDefault="00D1791A">
+    <w:p w14:paraId="747838CA" w14:textId="77777777" w:rsidR="00BA2B62" w:rsidRDefault="00BA2B62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5969AA43" w14:textId="77777777" w:rsidR="00F8726D" w:rsidRDefault="000C4CAC">
     <w:pPr>
       <w:pStyle w:val="Textoindependiente"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251656192" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="324EDF46" wp14:editId="16D85481">
           <wp:simplePos x="0" y="0"/>
@@ -3765,73 +4298,85 @@
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:shapeLayoutLikeWW8/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F8726D"/>
+    <w:rsid w:val="00022106"/>
     <w:rsid w:val="000C3264"/>
     <w:rsid w:val="000C4CAC"/>
     <w:rsid w:val="00142EE9"/>
     <w:rsid w:val="0019527A"/>
     <w:rsid w:val="001A3697"/>
+    <w:rsid w:val="001B1AB6"/>
     <w:rsid w:val="002C27BF"/>
     <w:rsid w:val="002F6584"/>
     <w:rsid w:val="003F6428"/>
     <w:rsid w:val="004631C1"/>
+    <w:rsid w:val="004D740E"/>
     <w:rsid w:val="00531B9D"/>
+    <w:rsid w:val="00640219"/>
     <w:rsid w:val="006613A9"/>
+    <w:rsid w:val="007464CB"/>
+    <w:rsid w:val="0083198E"/>
+    <w:rsid w:val="008A2780"/>
     <w:rsid w:val="008C6192"/>
     <w:rsid w:val="009A4FA1"/>
     <w:rsid w:val="00A234A6"/>
+    <w:rsid w:val="00A46FB4"/>
     <w:rsid w:val="00AB0657"/>
+    <w:rsid w:val="00AC7D65"/>
+    <w:rsid w:val="00BA2B62"/>
+    <w:rsid w:val="00CD7137"/>
     <w:rsid w:val="00CE0748"/>
     <w:rsid w:val="00CE5F0B"/>
     <w:rsid w:val="00D067E7"/>
     <w:rsid w:val="00D1791A"/>
     <w:rsid w:val="00DB2A23"/>
     <w:rsid w:val="00DF00F9"/>
     <w:rsid w:val="00E15C67"/>
     <w:rsid w:val="00EE078D"/>
+    <w:rsid w:val="00EE498A"/>
     <w:rsid w:val="00F71AF1"/>
     <w:rsid w:val="00F8726D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -4288,51 +4833,50 @@
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo3Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F6584"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
@@ -4726,61 +5270,76 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>10255</Characters>
+  <Pages>8</Pages>
+  <Words>2158</Words>
+  <Characters>11871</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>85</Lines>
-  <Paragraphs>24</Paragraphs>
+  <Lines>98</Lines>
+  <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Título</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12095</CharactersWithSpaces>
+  <CharactersWithSpaces>14001</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>German</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2020-01-15T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Office Word 2007</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">