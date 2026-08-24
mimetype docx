--- v2 (2026-07-09)
+++ v3 (2026-08-24)
@@ -270,171 +270,99 @@
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Formación</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F71CA14" w14:textId="0C668AF9" w:rsidR="00A46FB4" w:rsidRPr="00A46FB4" w:rsidRDefault="00A46FB4" w:rsidP="00A46FB4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A46FB4">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Realiza sus estudios universitarios en La Laguna, donde obtiene la licenciatura en</w:t>
-[...63 lines deleted...]
-        <w:t>de actualización.</w:t>
+        <w:t>Realiza sus estudios universitarios en La Laguna, donde obtiene la licenciatura en Medicina y Cirugía en el año 1981 y el grado de licenciatura en 1986 con la calificación de sobresaliente. Completa sus estudios con un Doctorado en Microbiología Clínica, un Máster en dirección y gestión sanitaria y múltiples cursos de actualización.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19645D35" w14:textId="77777777" w:rsidR="00A46FB4" w:rsidRDefault="00A46FB4" w:rsidP="00A46FB4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F15B9BC" w14:textId="4B626909" w:rsidR="002F6584" w:rsidRPr="00A46FB4" w:rsidRDefault="008C6192" w:rsidP="00A46FB4">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:before="166" w:after="120"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C6192">
         <w:rPr>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Experiencia profesional</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F283476" w14:textId="77777777" w:rsidR="00AC7D65" w:rsidRPr="00A46FB4" w:rsidRDefault="00AC7D65" w:rsidP="00AC7D65">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A46FB4">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
         </w:rPr>
-        <w:t xml:space="preserve">Concejal de Gobierno del Área de Desarrollo Local, Transporte Colectivo de Viajeros, Solidaridad, Turismo, y Ciudad de Mar del Ayuntamiento de Las Palmas de Gran Canaria. 1º </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Concejal de Gobierno del Área de Desarrollo Local, Transporte Colectivo de Viajeros, Solidaridad, Turismo, y Ciudad de Mar del Ayuntamiento de Las Palmas de Gran Canaria. 1º Teniente de Alcaldesa</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="647159F9" w14:textId="77777777" w:rsidR="00AC7D65" w:rsidRPr="00A46FB4" w:rsidRDefault="00AC7D65" w:rsidP="00AC7D65">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A46FB4">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
         </w:rPr>
         <w:t>Concejal del Ayuntamiento de Las Palmas de Gran Canaria, por Nueva Canarias en las Elecciones Municipales de 2011.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B958DC1" w14:textId="77777777" w:rsidR="00AC7D65" w:rsidRPr="00A46FB4" w:rsidRDefault="00AC7D65" w:rsidP="00AC7D65">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A46FB4">
@@ -463,190 +391,145 @@
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A46FB4">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Es médico de Atención Primaria del Servicio Canario de Salud y profesor asociado a tiempo parcial de Salud Pública en el departamento de Ciencias Clínicas de la ULPGC </w:t>
       </w:r>
       <w:r w:rsidRPr="00A46FB4">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">desde 1994. Desempeñó el cargo de </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A46FB4">
+        <w:t>desde 1994. Desempeñó el cargo de Secretario General del Colegio Oficial de Médicos de Las Palmas desde 1983 a 1997.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E42876C" w14:textId="77777777" w:rsidR="00A46FB4" w:rsidRPr="00A46FB4" w:rsidRDefault="00A46FB4" w:rsidP="00A46FB4">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Secretario General</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      </w:pPr>
       <w:r w:rsidRPr="00A46FB4">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> del Colegio Oficial de Médicos de Las Palmas desde 1983 a 1997.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6E42876C" w14:textId="77777777" w:rsidR="00A46FB4" w:rsidRPr="00A46FB4" w:rsidRDefault="00A46FB4" w:rsidP="00A46FB4">
+        <w:t>Inicia su participación en la actividad política, vinculado a organizaciones canarias de carácter progresista, en la etapa universitaria, participó en la fundación de Pueblo Canario Unido y ha continuado vinculado al movimiento nacionalistas y progresistas en Canarias desde entonces.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="095221F0" w14:textId="77777777" w:rsidR="00A46FB4" w:rsidRPr="00A46FB4" w:rsidRDefault="00A46FB4" w:rsidP="00A46FB4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A46FB4">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Inicia su participación en la actividad política, vinculado a organizaciones canarias de carácter progresista, en la etapa universitaria, participó en la fundación de Pueblo Canario Unido y ha continuado vinculado al movimiento nacionalistas y progresistas en Canarias desde entonces.</w:t>
-[...6 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve">Fue miembro fundador del Sindicato Canario de la Salud, de la Organización Canaria en defensa de la Salud, así como presidente de la Asociación de médicos interinos de canarias y de la Asociación Foro </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A46FB4">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>Bentayga</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A46FB4">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fue miembro fundador del Sindicato Canario de la Salud, de la Organización Canaria en defensa de la Salud, así como presidente de la Asociación de médicos interinos de canarias y de la Asociación Foro </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A46FB4">
+        <w:t>. Miembro fundador, igualmente, de Coalición Canaria en Gran Canaria y responsable del Área de Salud de Coalición Canaria en Gran Canaria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EECB6A6" w14:textId="77777777" w:rsidR="00A46FB4" w:rsidRPr="00A46FB4" w:rsidRDefault="00A46FB4" w:rsidP="00A46FB4">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Bentayga</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      </w:pPr>
       <w:r w:rsidRPr="00A46FB4">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>. Miembro fundador, igualmente, de Coalición Canaria en Gran Canaria y responsable del Área de Salud de Coalición Canaria en Gran Canaria.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2EECB6A6" w14:textId="77777777" w:rsidR="00A46FB4" w:rsidRPr="00A46FB4" w:rsidRDefault="00A46FB4" w:rsidP="00A46FB4">
+        <w:t>Portavoz del Gobierno de Canarias, con rango de viceconsejero en los años 2000-2003.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22925BC0" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="00A46FB4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A46FB4">
-[...19 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="66BAFFF2" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="00AC7D65">
-      <w:pPr>
-[...25 lines deleted...]
-    <w:p w14:paraId="3AA2BF76" w14:textId="77777777" w:rsidR="00CE0748" w:rsidRDefault="00CE0748" w:rsidP="000C4CAC">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B96FA54" w14:textId="77777777" w:rsidR="00CE0748" w:rsidRPr="0070586D" w:rsidRDefault="00CE0748" w:rsidP="008C6192">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -903,136 +786,100 @@
         </w:rPr>
         <w:t>Director de Política Social y Accesibilidad del Cabildo de Gran Canaria, nombrado el día 13-05-2019.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04A9A41D" w14:textId="77777777" w:rsidR="002F6584" w:rsidRPr="002C1483" w:rsidRDefault="002F6584" w:rsidP="008C6192">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDN/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
         <w:t>Abogado.</w:t>
       </w:r>
       <w:r w:rsidRPr="002C1483">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Incorporación a la profesión del día 10 de febrero de 1994. Socio fundador de la Sociedad Civil Profesional denominada en la actualidad ROJAS-ROQUE-BORDALLO, </w:t>
+        <w:t xml:space="preserve"> Incorporación a la profesión del día 10 de febrero de 1994. Socio fundador de la Sociedad Civil Profesional denominada en la actualidad ROJAS-ROQUE-BORDALLO, S.C.P, dilatada experiencia en todos los órganos jurisdiccionales (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>Juzgados</w:t>
       </w:r>
       <w:r w:rsidRPr="002C1483">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
+        <w:t xml:space="preserve"> y Tribunales) y asesoramiento jurídico extrajudicial, especialmente en materias civiles y </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C1483">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>S.C.P, dilatada experiencia en todos los órganos jurisdiccionales (</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> y Tribunales) y asesoramiento jurídico extrajudicial, especialmente en materias civiles y mercantiles y administrativas (Urbanismo), habiendo estado adscrito a los Juzgados de lo Mercantil como Administrador Concursal.</w:t>
+        <w:t>mercantiles y administrativas (Urbanismo), habiendo estado adscrito a los Juzgados de lo Mercantil como Administrador Concursal.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B09AEB2" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDN/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C1483">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
-        <w:t xml:space="preserve">Interrumpido el ejercicio profesional en dos ocasiones. La primera, desde 1 de septiembre de 2015 al 5 de junio de 2017, por ser designado </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> de Política Social y Accesibilidad del Cabildo de Gran Canaria, nombrado el día 20 de mayo de 2019.</w:t>
+        <w:t>Interrumpido el ejercicio profesional en dos ocasiones. La primera, desde 1 de septiembre de 2015 al 5 de junio de 2017, por ser designado Director General de Protección a la Infancia y la Familia del Gobierno de Canarias. La segunda, desde el 29 de noviembre de 2018 y que se mantiene en la actualidad, por ser designado, primero, Gerente de la Fundación Publica para el Fomento del Transporte Especial Adaptado del Cabildo de Gran Canaria y segundo, Director de Política Social y Accesibilidad del Cabildo de Gran Canaria, nombrado el día 20 de mayo de 2019.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
         <w:t xml:space="preserve"> Actualmente es </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="006F7FD0">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
-        <w:t>Concejal</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> de Gobierno del Área de Planificación, Desarrollo Urbano y Vivienda, Limpieza, Vías y Obras y Alumbrado.</w:t>
+        <w:t>Concejal de Gobierno del Área de Planificación, Desarrollo Urbano y Vivienda, Limpieza, Vías y Obras y Alumbrado.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2898EBC7" w14:textId="77777777" w:rsidR="009A4FA1" w:rsidRDefault="009A4FA1" w:rsidP="000C4CAC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDN/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D7FCB6A" w14:textId="77777777" w:rsidR="002F6584" w:rsidRPr="009A4FA1" w:rsidRDefault="002F6584" w:rsidP="009A4FA1">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="120"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
         </w:rPr>
@@ -1120,2246 +967,1718 @@
       <w:r w:rsidRPr="00CE5F0B">
         <w:rPr>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Experiencia profesional</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50B525D9" w14:textId="77777777" w:rsidR="002F6584" w:rsidRPr="00144A9C" w:rsidRDefault="002F6584" w:rsidP="008C6192">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDN/>
         <w:spacing w:after="83" w:line="183" w:lineRule="atLeast"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00144A9C">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
-        <w:t xml:space="preserve">Profesionalmente ha estado vinculada a la empresa familiar. Entre los años 2016 y 2018 fue </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> de Secretaría de la Delegación del Gobierno en Canarias.</w:t>
+        <w:t>Profesionalmente ha estado vinculada a la empresa familiar. Entre los años 2016 y 2018 fue Jefa de Secretaría de la Delegación del Gobierno en Canarias.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5079E58D" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDN/>
         <w:spacing w:after="83" w:line="183" w:lineRule="atLeast"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00144A9C">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
         <w:t>En cuanto a su carrera política, fue concejal del Distrito Centro (2011-2015) y concejal de Juventud (2011-2015) siendo en la actualidad concejal en la oposición del Grupo Municipal Popular.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FDC0DCD" w14:textId="77777777" w:rsidR="002F6584" w:rsidRPr="00144A9C" w:rsidRDefault="002F6584" w:rsidP="00142EE9">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDN/>
         <w:spacing w:after="83" w:line="183" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F682564" w14:textId="09AD93AA" w:rsidR="002F6584" w:rsidRPr="009A4FA1" w:rsidRDefault="002F6584" w:rsidP="009A4FA1">
+    <w:p w14:paraId="5985064E" w14:textId="77777777" w:rsidR="006F69DB" w:rsidRDefault="006F69DB" w:rsidP="006F69DB">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EE3BC70" w14:textId="77777777" w:rsidR="00CE0748" w:rsidRDefault="00CE0748" w:rsidP="008C6192">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="668CA17B" w14:textId="2BBEB23F" w:rsidR="001B1AB6" w:rsidRPr="009A4FA1" w:rsidRDefault="006F69DB" w:rsidP="001B1AB6">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="120"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="009A4FA1">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
         </w:rPr>
-        <w:t xml:space="preserve">D. </w:t>
+        <w:t xml:space="preserve">Dª </w:t>
       </w:r>
       <w:r w:rsidR="001B1AB6" w:rsidRPr="001B1AB6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
         </w:rPr>
-        <w:t>Laura Giannina Padrón Delgado</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="096F5EFF" w14:textId="0B8E7A5C" w:rsidR="002F6584" w:rsidRPr="00CE5F0B" w:rsidRDefault="00CE5F0B" w:rsidP="00CE5F0B">
+        <w:t>María Inés Miranda Navarro</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C1BD5DC" w14:textId="77777777" w:rsidR="001B1AB6" w:rsidRPr="00CE5F0B" w:rsidRDefault="001B1AB6" w:rsidP="001B1AB6">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:before="240" w:after="120"/>
         <w:ind w:left="102"/>
         <w:rPr>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE5F0B">
         <w:rPr>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Formación</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0896E01C" w14:textId="77777777" w:rsidR="004D740E" w:rsidRDefault="0083198E" w:rsidP="004D740E">
-[...109 lines deleted...]
-    <w:p w14:paraId="514D95BD" w14:textId="4B115AE8" w:rsidR="002F6584" w:rsidRPr="00CE5F0B" w:rsidRDefault="00CE5F0B" w:rsidP="0083198E">
+    <w:p w14:paraId="51017197" w14:textId="0B2A504B" w:rsidR="008A2780" w:rsidRDefault="008A2780" w:rsidP="001B1AB6">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:ind w:left="102"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2780">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s abogada, licenciada en Derecho por la Universidad de La Laguna</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en la promoción de 1987.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D66BD3F" w14:textId="0CB9DA89" w:rsidR="001B1AB6" w:rsidRPr="00CE5F0B" w:rsidRDefault="001B1AB6" w:rsidP="001B1AB6">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:before="240" w:after="120"/>
         <w:ind w:left="102"/>
         <w:rPr>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE5F0B">
         <w:rPr>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Experiencia profesional</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73F6463D" w14:textId="1F3ED376" w:rsidR="004D740E" w:rsidRPr="004D740E" w:rsidRDefault="00640219" w:rsidP="004D740E">
+    <w:p w14:paraId="4CE7E4FC" w14:textId="3F6F940F" w:rsidR="008A2780" w:rsidRPr="008A2780" w:rsidRDefault="008A2780" w:rsidP="00EE498A">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="120"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Es a</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004D740E" w:rsidRPr="004D740E">
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2780">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>bogada autónoma (desde 2019)</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>a sido directora del Aula de Formación del Colegio de Abogados de Las Palmas y de la Escuela de Práctica Jurídica de Las Palmas, así como cofundadora y miembro de la Asociación Canaria de Juristas por la Paz y los Derechos Humanos y de la Asociación Pro Derechos Humanos de Canarias, de la que ha sido corresponsable de Relaciones Internacionales, Solidaridad y Cooperación al Desarrollo; ha sido también vocal de la Subcomisión de Extranjería del Consejo General de la Abogacía Española, donde fundó y coordinó Observación Internacional de Juristas en el Sáhara Occidental.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FFC429B" w14:textId="7799B460" w:rsidR="008A2780" w:rsidRPr="008A2780" w:rsidRDefault="008A2780" w:rsidP="00EE498A">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...7 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2780">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Cuenta con numerosos premios y menciones especiales de organizaciones relacionadas con la defensa de los Derechos Humanos como el Instituto de Derechos Humanos de la “International Bar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A2780">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Adem</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00640219">
+        <w:t>Association</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A2780">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>s</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>” o la Comisión Española de Ayuda al Refugiado y el Consejo General de la Abogacía Española. En 2011 fue distinguida con el Roque Nublo de Cooperación y Solidaridad Internacional otorgado por el Cabildo de Gran Canaria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="349EE973" w14:textId="7B93FE8F" w:rsidR="001B1AB6" w:rsidRDefault="008A2780" w:rsidP="00EE498A">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="120"/>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2780">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, ha trabajado como abogada para despachos como </w:t>
-[...82 lines deleted...]
-    <w:p w14:paraId="48EB7CEA" w14:textId="1E8DD73C" w:rsidR="002F6584" w:rsidRDefault="004D740E" w:rsidP="004D740E">
+        <w:t>En su actividad política ha sido concejala de Alternativa Ciudadana por Agaete (ALPA-NC) en la Villa de Agaete durante el mandato 2011-2015, ayuntamiento del que es segunda teniente alcalde y concejala de Presidencia Solidaridad y Relaciones Institucionales en el actual mandato.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7785DC9E" w14:textId="77777777" w:rsidR="008A2780" w:rsidRDefault="008A2780" w:rsidP="009A4FA1">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:ind w:left="142"/>
-[...69 lines deleted...]
-    <w:p w14:paraId="668CA17B" w14:textId="776D48FD" w:rsidR="001B1AB6" w:rsidRPr="009A4FA1" w:rsidRDefault="001B1AB6" w:rsidP="001B1AB6">
+        <w:spacing w:before="0" w:after="120"/>
+        <w:ind w:left="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BC78D58" w14:textId="2E75C7FC" w:rsidR="002F6584" w:rsidRPr="009A4FA1" w:rsidRDefault="002F6584" w:rsidP="009A4FA1">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="120"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
       <w:r w:rsidRPr="009A4FA1">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
         </w:rPr>
-        <w:t xml:space="preserve">D. </w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3C1BD5DC" w14:textId="77777777" w:rsidR="001B1AB6" w:rsidRPr="00CE5F0B" w:rsidRDefault="001B1AB6" w:rsidP="001B1AB6">
+        <w:t xml:space="preserve">D. José Ángel Hernández Ponce </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11865F6F" w14:textId="6D51C9EF" w:rsidR="002F6584" w:rsidRPr="00CE5F0B" w:rsidRDefault="00CE5F0B" w:rsidP="00CE5F0B">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:before="240" w:after="120"/>
         <w:ind w:left="102"/>
         <w:rPr>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE5F0B">
         <w:rPr>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Formación</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51017197" w14:textId="0B2A504B" w:rsidR="008A2780" w:rsidRDefault="008A2780" w:rsidP="001B1AB6">
-[...35 lines deleted...]
-    <w:p w14:paraId="6D66BD3F" w14:textId="0CB9DA89" w:rsidR="001B1AB6" w:rsidRPr="00CE5F0B" w:rsidRDefault="001B1AB6" w:rsidP="001B1AB6">
+    <w:p w14:paraId="6B07DF77" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Licenciado en Derecho por la ULPGC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2814D6A3" w14:textId="71B44BA7" w:rsidR="002F6584" w:rsidRPr="00CE5F0B" w:rsidRDefault="00CE5F0B" w:rsidP="00CE5F0B">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:before="240" w:after="120"/>
         <w:ind w:left="102"/>
         <w:rPr>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE5F0B">
         <w:rPr>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Experiencia profesional</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CE7E4FC" w14:textId="3F6F940F" w:rsidR="008A2780" w:rsidRPr="008A2780" w:rsidRDefault="008A2780" w:rsidP="00EE498A">
-[...48 lines deleted...]
-        <w:t xml:space="preserve">Cuenta con numerosos premios y menciones especiales de organizaciones relacionadas con la defensa de los Derechos Humanos como el Instituto de Derechos Humanos de la “International Bar </w:t>
+    <w:p w14:paraId="427AEF2D" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Secretario General en Federación de Empresarios de Transportes de Canarias, FET Canarias, desde 1996 hasta la actualidad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01366186" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Asociado </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008A2780">
-[...5 lines deleted...]
-        <w:t>Association</w:t>
+      <w:r>
+        <w:t>Fenebus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008A2780">
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+      <w:r>
+        <w:t xml:space="preserve"> 1996-2017.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E4812CB" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Auxiliar Fundación Mapfre Guanarteme 1989 – 1991.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E05C9AB" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Administrativo Mutua Guanarteme junio 1986 – septiembre 1989.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53B369F5" w14:textId="77777777" w:rsidR="00CE0748" w:rsidRDefault="00CE0748" w:rsidP="008C6192">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A2780">
-[...17 lines deleted...]
-          <w:szCs w:val="28"/>
+    </w:p>
+    <w:p w14:paraId="17BA57C7" w14:textId="16235FC3" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5BC78D58" w14:textId="2E75C7FC" w:rsidR="002F6584" w:rsidRPr="009A4FA1" w:rsidRDefault="002F6584" w:rsidP="009A4FA1">
+    <w:p w14:paraId="2E399996" w14:textId="77777777" w:rsidR="006F69DB" w:rsidRDefault="006F69DB" w:rsidP="008C6192">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F1674E2" w14:textId="04143ED0" w:rsidR="002F6584" w:rsidRPr="009A4FA1" w:rsidRDefault="002F6584" w:rsidP="009A4FA1">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="120"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="009A4FA1">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
         </w:rPr>
-        <w:t xml:space="preserve">D. José Ángel Hernández Ponce </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="11865F6F" w14:textId="6D51C9EF" w:rsidR="002F6584" w:rsidRPr="00CE5F0B" w:rsidRDefault="00CE5F0B" w:rsidP="00CE5F0B">
+        <w:t xml:space="preserve">D. Rafael Pedrero Manchado </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B8ED679" w14:textId="7A36B6A8" w:rsidR="002F6584" w:rsidRPr="00CE5F0B" w:rsidRDefault="00CE5F0B" w:rsidP="00CE5F0B">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:before="240" w:after="120"/>
         <w:ind w:left="102"/>
         <w:rPr>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE5F0B">
         <w:rPr>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Formación</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B07DF77" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
-[...11 lines deleted...]
-    <w:p w14:paraId="2814D6A3" w14:textId="71B44BA7" w:rsidR="002F6584" w:rsidRPr="00CE5F0B" w:rsidRDefault="00CE5F0B" w:rsidP="00CE5F0B">
+    <w:p w14:paraId="5D1AF814" w14:textId="62C63932" w:rsidR="002F6584" w:rsidRPr="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Arquitecto superior.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EABF081" w14:textId="553D8A84" w:rsidR="002F6584" w:rsidRPr="00CE5F0B" w:rsidRDefault="00CE5F0B" w:rsidP="00CE5F0B">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:before="240" w:after="120"/>
         <w:ind w:left="102"/>
         <w:rPr>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE5F0B">
         <w:rPr>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Experiencia profesional</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="427AEF2D" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
-[...96 lines deleted...]
-    <w:p w14:paraId="2B8ED679" w14:textId="7A36B6A8" w:rsidR="002F6584" w:rsidRPr="00CE5F0B" w:rsidRDefault="00CE5F0B" w:rsidP="00CE5F0B">
+    <w:p w14:paraId="55366B84" w14:textId="77777777" w:rsidR="002F6584" w:rsidRPr="005D1110" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D1110">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>1985 – 1987 Arquitecto de la D.G. de Urbanismo y Vivienda – Gobierno de Canarias.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23C77B1A" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D1110">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>1988 – 1991 Director General de Vivienda – Gobierno de Canarias.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36CA473F" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>1991 – 1994 Viceconsejero de Vivienda – Gobierno de Canarias.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="091C1B93" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>1994 – 1995 Asesor del Presidente del Gobierno – Gobierno de Canarias.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="165A8828" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>1995 – 1999 Consejero de Transportes – Cabildo Insular de Gran Canaria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A263163" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>1999 – 2003 Consejero de Recursos Hidráulicos – Cabildo de Gran Canaria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1641680D" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>2003 – 2007 Consejero Insular y Viceportavoz Grupo – Cabildo de Gran Canaria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66418054" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>2009 – 2011 Director General de Transporte – Cabildo de Gran Canaria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79E50CE6" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>2021 – Director de Movilidad – Ayuntamiento de Las Palmas de Gran Canaria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="632CD375" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49B90BBE" w14:textId="75A0C2BE" w:rsidR="002F6584" w:rsidRPr="00CE5F0B" w:rsidRDefault="00CE5F0B" w:rsidP="00CE5F0B">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:before="240" w:after="120"/>
         <w:ind w:left="102"/>
         <w:rPr>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE5F0B">
         <w:rPr>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Formación</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5D1AF814" w14:textId="62C63932" w:rsidR="002F6584" w:rsidRPr="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+        <w:t>Otras experiencias en el ámbito público</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B044280" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Consejero </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>Visocan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Empresa de Promoción y gestión del Parque Público de Viviendas).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D781778" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>Consejero de Gestur Las Palmas (Empresa de Planeamiento y Gestión Urbanística en la provincia de Las Palmas, ya extinta).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="132930CF" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Consejero Gestur Tenerife (Empresa de Planeamiento y Gestión Urbanística en la </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>provincia de Santa Cruz de Tenerife).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E42435A" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>Vocal en la COTMAC (Órgano de deliberación, consulta y decisión de la Administración Pública de la Comunidad Autónoma de Canarias en materia de Ordenación del Territorio y Medio Ambiente).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F1E987B" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>Presidente de la Comisión Regional de Vivienda.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13CC76C9" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Presidente de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>Navipal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Empresa pública de promoción de naves industriales en la provincia de Las Palmas, ya extinta).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25F5B72A" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Consejero </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>Navinte</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Empresa pública de promoción de naves industriales en la provincia de Santa Cruz de Tenerife).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E809E4C" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>Consejero Prosa (Polígono público industrial del Rosario – Tenerife).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0745B3DD" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>Consejero y Presidente del Comité Ejecutivo del Polígono Industrial de Arinaga.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1811C821" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Consejero y Vicepresidente del Comité Ejecutivo de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>Infecar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D375F38" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>Vocal del Patronato Insular de Turismo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="504CE140" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>Consejero de GEXCO (Gestión de estaciones y paradas de guaguas).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="306A4279" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>Consejero de la Autoridad Portuaria de Las Palmas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7784D6D9" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>Vicepresidente del Consejo Insular de Aguas de Gran Canaria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E333A31" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>Consejero del Consorcio Insular de Aprovechamiento de Aguas Depuradas de Gran Canaria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E4C5147" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>Presidente de la Comunidad de Aguas de La Lumbre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60D6E4B6" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Consejero de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>Agragua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Sociedad para la gestión de agua agrícola).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F1104BE" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>Consejero de la Comunidad de Regantes de Trapiche y Bañaderos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AEFB2B5" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>Consejero de la Zona Franca de Gran Canaria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18A7A0C0" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>Consejero de la Sociedad de Promoción Económica de Gran Canaria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71CE94CD" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>Consejero General de La Caja de Canarias.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D2F7F60" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>Consejero de Valora Gestión Tributaria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="423645F0" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>Miembro de la Junta de Gobierno de la Autoridad Única de Transportes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3725EDA4" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Consejero de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>Sagulpa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>, S.A.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="451A842B" w14:textId="77777777" w:rsidR="002F6584" w:rsidRPr="005D1110" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>Consejero de Guaguas Municipales, S.A.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08A278B5" w14:textId="77777777" w:rsidR="00142EE9" w:rsidRDefault="00142EE9" w:rsidP="000C4CAC">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2179AD2B" w14:textId="502077D8" w:rsidR="002F6584" w:rsidRPr="009A4FA1" w:rsidRDefault="002F6584" w:rsidP="009A4FA1">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="120"/>
+        <w:ind w:left="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4F81BD" w:themeColor="accent1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="009A4FA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4F81BD" w:themeColor="accent1"/>
+        </w:rPr>
+        <w:t>D. Valerio Medina Álvarez </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53F50D9B" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Arquitecto superior.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6EABF081" w14:textId="553D8A84" w:rsidR="002F6584" w:rsidRPr="00CE5F0B" w:rsidRDefault="00CE5F0B" w:rsidP="00CE5F0B">
+        <w:t>Personal de taller de Guaguas Municipales, S.A.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AA40316" w14:textId="77777777" w:rsidR="00CE0748" w:rsidRDefault="00CE0748" w:rsidP="008C6192">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B17DBFB" w14:textId="66D3E924" w:rsidR="002F6584" w:rsidRPr="009A4FA1" w:rsidRDefault="002F6584" w:rsidP="009A4FA1">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="120"/>
+        <w:ind w:left="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4F81BD" w:themeColor="accent1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="009A4FA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4F81BD" w:themeColor="accent1"/>
+        </w:rPr>
+        <w:t>D. Miguel Ángel Medina Hernández</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25C99410" w14:textId="49080CFA" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="009A4FA1">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Conductor perceptor de Guaguas Municipales, S.A.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4141F57E" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3511B9DE" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23413108" w14:textId="77777777" w:rsidR="00142EE9" w:rsidRDefault="00142EE9" w:rsidP="008C6192">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A73A7C9" w14:textId="56DB45CD" w:rsidR="002F6584" w:rsidRPr="003F6428" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F6428">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Secretario no consejero</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61F888A8" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02527A4D" w14:textId="10059019" w:rsidR="002F6584" w:rsidRPr="009A4FA1" w:rsidRDefault="002F6584" w:rsidP="009A4FA1">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="120"/>
+        <w:ind w:left="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4F81BD" w:themeColor="accent1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A4FA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4F81BD" w:themeColor="accent1"/>
+        </w:rPr>
+        <w:t>D. Adrián Delgado Montesdeoca</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62536703" w14:textId="3E5098F2" w:rsidR="00CE5F0B" w:rsidRPr="00CE5F0B" w:rsidRDefault="00CE5F0B" w:rsidP="00CE5F0B">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:before="240" w:after="120"/>
         <w:ind w:left="102"/>
         <w:rPr>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE5F0B">
+      <w:r w:rsidRPr="00531B9D">
         <w:rPr>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t>Formación</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="312A954B" w14:textId="369A8E57" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>Licenciado en Derecho por la ULPGC (2009)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49AE365D" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>Curso Superior de Derecho de Seguros (Centro de Estudios Financieros, 2011)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B686FA4" w14:textId="6FF042B5" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>Máster Universitario en Asesoría Jurídico-Laboral (UDIMA, 2014)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="308FC8F6" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>Máster en Gestión y Dirección de Recursos Humanos (MBA, 2015)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="171D4BCD" w14:textId="2036C354" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Experiencia profesional</w:t>
-[...244 lines deleted...]
-    <w:p w14:paraId="49B90BBE" w14:textId="75A0C2BE" w:rsidR="002F6584" w:rsidRPr="00CE5F0B" w:rsidRDefault="00CE5F0B" w:rsidP="00CE5F0B">
+        <w:t>Programa de Desarrollo Directivo (PwC ESADE Business &amp; Law School, 2016)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59F1C76B" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>Máster en Contratación Pública (Universidad de Castilla La Mancha, 2016 – 2017)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B7C4CCF" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>Experto en Contratación del Sector Público (Universidad de Deusto, 2019)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A9B5B1E" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>El Recurso Especial en materia de Contratación Pública (Universidad Internacional Menéndez y Pelayo, 2018)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15037767" w14:textId="523D9981" w:rsidR="002F6584" w:rsidRPr="0070586D" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>Procedimiento Administrativo Electrónico previsto en la Ley 39/2015 LPA/CAP (Centro de Estudios Municipales, Diputación de Granada, 2018)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4108544E" w14:textId="379DE00D" w:rsidR="002F6584" w:rsidRPr="00CE5F0B" w:rsidRDefault="00CE5F0B" w:rsidP="00CE5F0B">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:before="240" w:after="120"/>
         <w:ind w:left="102"/>
         <w:rPr>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE5F0B">
         <w:rPr>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Otras experiencias en el ámbito público</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">Consejero </w:t>
+        <w:t>Experiencia profesional</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7796FC6A" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>Abogado en Estudio Jurídico. Asesoramiento al sector asegurador (2009-2011)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="765E64AB" w14:textId="016F083B" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Asociado Senior del departamento legal en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
-        <w:t>Visocan</w:t>
+        <w:t>Landwell</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Empresa de Promoción y gestión del Parque Público de Viviendas).</w:t>
-[...74 lines deleted...]
-        <w:t xml:space="preserve">Presidente de </w:t>
+        <w:t xml:space="preserve">-PricewaterhouseCoopers Tax &amp; Legal </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
-        <w:t>Navipal</w:t>
+        <w:t>Services</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Empresa pública de promoción de naves industriales en la provincia de Las Palmas, ya extinta).</w:t>
-[...598 lines deleted...]
-    <w:p w14:paraId="62536703" w14:textId="3E5098F2" w:rsidR="00CE5F0B" w:rsidRPr="00CE5F0B" w:rsidRDefault="00CE5F0B" w:rsidP="00CE5F0B">
+        <w:t>, S.L. (PwC) (jul 2011 – feb 2019)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CA74A5E" w14:textId="66228F2B" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>Director de Servicios Jurídicos y Contratación en Guaguas Municipales, S.A. (2019 – actualidad)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68DCE3BE" w14:textId="4BDB9166" w:rsidR="002F6584" w:rsidRPr="00CE5F0B" w:rsidRDefault="00CE5F0B" w:rsidP="00CE5F0B">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:before="240" w:after="120"/>
         <w:ind w:left="102"/>
         <w:rPr>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00531B9D">
+      <w:r w:rsidRPr="00CE5F0B">
         <w:rPr>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Formación</w:t>
-[...250 lines deleted...]
-        </w:rPr>
         <w:t>Otras experiencias</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D19E9EE" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584" w:rsidP="008C6192">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
         </w:rPr>
         <w:t>Ponente de las jornadas “Nueva Ley de Procedimiento Administrativo: la empresa ante el reto de la tramitación electrónica”, desarrolladas en el Gabinete Literario de Las Palmas de Gran Canaria y organizadas por PwC (2017)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B6E5E77" w14:textId="77777777" w:rsidR="00E15C67" w:rsidRDefault="00E15C67" w:rsidP="00E15C67"/>
     <w:p w14:paraId="43590348" w14:textId="77777777" w:rsidR="002F6584" w:rsidRDefault="002F6584">
       <w:pPr>
         <w:rPr>
           <w:color w:val="1F2A47"/>
           <w:sz w:val="36"/>
         </w:rPr>
@@ -3381,59 +2700,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1F2A47"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Gerente</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71DAD8CD" w14:textId="77777777" w:rsidR="00F8726D" w:rsidRDefault="000C4CAC">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="303" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="204" w:right="115"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Miguel Ángel Rodríguez Ramírez </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">es </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> de Guaguas Municipales, S.A. desde el 29 de agosto de 2011, tras ser nombrado por la Junta General, con una remuneración anual de 96.000 euros.</w:t>
+        <w:t>es Director General de Guaguas Municipales, S.A. desde el 29 de agosto de 2011, tras ser nombrado por la Junta General, con una remuneración anual de 96.000 euros.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73BC13AD" w14:textId="77777777" w:rsidR="00F8726D" w:rsidRDefault="00F8726D">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="114BC092" w14:textId="77777777" w:rsidR="00F8726D" w:rsidRDefault="00F8726D">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22276A19" w14:textId="77777777" w:rsidR="00F8726D" w:rsidRPr="00531B9D" w:rsidRDefault="000C4CAC">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:before="166"/>
         <w:rPr>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="24"/>
@@ -3711,150 +3022,102 @@
     <w:p w14:paraId="665C13AD" w14:textId="6D021D19" w:rsidR="00F8726D" w:rsidRDefault="000C4CAC">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="925"/>
         </w:tabs>
         <w:spacing w:before="307" w:line="271" w:lineRule="auto"/>
         <w:ind w:right="113"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Desde marzo de 1987 a enero de 1999, desempeñó responsabilidades en la empresa </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Salcai</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> como </w:t>
-[...27 lines deleted...]
-        <w:t>Secretario</w:t>
+        <w:t xml:space="preserve"> como Director del departamento de Estudios y Relaciones Institucionales, Director Financiero, Director de RRHH, Secretario</w:t>
       </w:r>
       <w:r w:rsidR="00142EE9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>General</w:t>
-[...7 lines deleted...]
-        <w:t>Director</w:t>
+        <w:t>General y Director</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>General</w:t>
-[...3 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>General.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21D6A8EA" w14:textId="05234BE3" w:rsidR="00F8726D" w:rsidRPr="00E15C67" w:rsidRDefault="000C4CAC" w:rsidP="00E15C67">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="925"/>
         </w:tabs>
         <w:spacing w:before="206" w:line="273" w:lineRule="auto"/>
         <w:ind w:right="116"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Una vez producida la fusión de la empresa </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Salcai</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> con </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Utinsa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve">, ocupó el cargo de primer director de la empresa Global, S.U., principal operador interurbano de Gran Canaria, pasando en el año 2002 a desempeñar el cargo de </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Adjunto de la misma hasta el 29 de agosto de 2011, cuando se incorpora a la Dirección General de Guaguas</w:t>
+        <w:t>, ocupó el cargo de primer director de la empresa Global, S.U., principal operador interurbano de Gran Canaria, pasando en el año 2002 a desempeñar el cargo de Director General Adjunto de la misma hasta el 29 de agosto de 2011, cuando se incorpora a la Dirección General de Guaguas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Municipales.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="431AF013" w14:textId="77777777" w:rsidR="00F8726D" w:rsidRDefault="000C4CAC">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="924"/>
           <w:tab w:val="left" w:pos="925"/>
         </w:tabs>
         <w:spacing w:before="143"/>
         <w:ind w:right="0" w:hanging="361"/>
         <w:jc w:val="left"/>
@@ -3937,58 +3200,58 @@
       </w:pPr>
       <w:r>
         <w:t>Colaborador en diferentes estudios, de la empresa Edei Consultores, en Tenerife y Gran Canaria, entre los años 1985 y</w:t>
       </w:r>
       <w:r w:rsidRPr="00E15C67">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>1987.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00F8726D" w:rsidRPr="00E15C67" w:rsidSect="00142EE9">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11920" w:h="16850"/>
       <w:pgMar w:top="1843" w:right="1580" w:bottom="1701" w:left="1500" w:header="707" w:footer="1101" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6239F0C9" w14:textId="77777777" w:rsidR="00BA2B62" w:rsidRDefault="00BA2B62">
+    <w:p w14:paraId="075F9139" w14:textId="77777777" w:rsidR="00EF007A" w:rsidRDefault="00EF007A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="53AE4A68" w14:textId="77777777" w:rsidR="00BA2B62" w:rsidRDefault="00BA2B62">
+    <w:p w14:paraId="1F9101B3" w14:textId="77777777" w:rsidR="00EF007A" w:rsidRDefault="00EF007A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
@@ -4073,58 +3336,58 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5400040" cy="370077"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="776FF2E4" w14:textId="77777777" w:rsidR="00BA2B62" w:rsidRDefault="00BA2B62">
+    <w:p w14:paraId="04133519" w14:textId="77777777" w:rsidR="00EF007A" w:rsidRDefault="00EF007A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="747838CA" w14:textId="77777777" w:rsidR="00BA2B62" w:rsidRDefault="00BA2B62">
+    <w:p w14:paraId="4E0968EF" w14:textId="77777777" w:rsidR="00EF007A" w:rsidRDefault="00EF007A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5969AA43" w14:textId="77777777" w:rsidR="00F8726D" w:rsidRDefault="000C4CAC">
     <w:pPr>
       <w:pStyle w:val="Textoindependiente"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251656192" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="324EDF46" wp14:editId="16D85481">
           <wp:simplePos x="0" y="0"/>
@@ -4276,107 +3539,110 @@
         <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8C2629C0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7248" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="357245071">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:shapeLayoutLikeWW8/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F8726D"/>
     <w:rsid w:val="00022106"/>
     <w:rsid w:val="000C3264"/>
     <w:rsid w:val="000C4CAC"/>
     <w:rsid w:val="00142EE9"/>
     <w:rsid w:val="0019527A"/>
     <w:rsid w:val="001A3697"/>
     <w:rsid w:val="001B1AB6"/>
     <w:rsid w:val="002C27BF"/>
     <w:rsid w:val="002F6584"/>
     <w:rsid w:val="003F6428"/>
     <w:rsid w:val="004631C1"/>
     <w:rsid w:val="004D740E"/>
     <w:rsid w:val="00531B9D"/>
     <w:rsid w:val="00640219"/>
     <w:rsid w:val="006613A9"/>
+    <w:rsid w:val="006F69DB"/>
     <w:rsid w:val="007464CB"/>
     <w:rsid w:val="0083198E"/>
     <w:rsid w:val="008A2780"/>
     <w:rsid w:val="008C6192"/>
     <w:rsid w:val="009A4FA1"/>
     <w:rsid w:val="00A234A6"/>
     <w:rsid w:val="00A46FB4"/>
     <w:rsid w:val="00AB0657"/>
     <w:rsid w:val="00AC7D65"/>
     <w:rsid w:val="00BA2B62"/>
     <w:rsid w:val="00CD7137"/>
     <w:rsid w:val="00CE0748"/>
     <w:rsid w:val="00CE5F0B"/>
     <w:rsid w:val="00D067E7"/>
     <w:rsid w:val="00D1791A"/>
     <w:rsid w:val="00DB2A23"/>
     <w:rsid w:val="00DF00F9"/>
     <w:rsid w:val="00E15C67"/>
+    <w:rsid w:val="00E302E5"/>
     <w:rsid w:val="00EE078D"/>
     <w:rsid w:val="00EE498A"/>
+    <w:rsid w:val="00EF007A"/>
     <w:rsid w:val="00F71AF1"/>
     <w:rsid w:val="00F8726D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -4833,50 +4099,51 @@
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo3Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F6584"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
@@ -5271,75 +4538,75 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>2158</Words>
-  <Characters>11871</Characters>
+  <Words>2047</Words>
+  <Characters>11261</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>98</Lines>
-  <Paragraphs>28</Paragraphs>
+  <Lines>93</Lines>
+  <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14001</CharactersWithSpaces>
+  <CharactersWithSpaces>13282</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>German</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2020-01-15T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Office Word 2007</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">