--- v0 (2026-04-23)
+++ v1 (2026-06-23)
@@ -2046,77 +2046,116 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="001D5BA3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>) de este documento, se ponen a disposición de las personas interesadas los siguientes medios que constituyen los canales internos de información de Guaguas:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CBDB717" w14:textId="77777777" w:rsidR="00F41843" w:rsidRPr="001D5BA3" w:rsidRDefault="00F41843" w:rsidP="007642AB">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="001D5BA3">
         <w:t>En el portal del empleado de la Empresa habrá un apartado específico.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0525BD02" w14:textId="77777777" w:rsidR="00F41843" w:rsidRPr="001D5BA3" w:rsidRDefault="00F41843" w:rsidP="007642AB">
+    <w:p w14:paraId="0525BD02" w14:textId="4805E247" w:rsidR="00F41843" w:rsidRPr="001D5BA3" w:rsidRDefault="00F41843" w:rsidP="007642AB">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="001D5BA3">
-        <w:t>A través de un enlace en la web corporativa ubicado en el apartado del portal de transparencia de la Empresa.</w:t>
+        <w:t xml:space="preserve">A través de un enlace en la </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="004B2ED3">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:color w:val="1043FF" w:themeColor="text2" w:themeTint="99"/>
+          </w:rPr>
+          <w:t>web corporativa</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="001D5BA3">
+        <w:t xml:space="preserve"> ubicado en el apartado del portal de transparencia de la Empresa</w:t>
+      </w:r>
+      <w:r w:rsidR="004B2ED3">
+        <w:t xml:space="preserve"> y en el </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004B2ED3" w:rsidRPr="004B2ED3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>footer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004B2ED3">
+        <w:t xml:space="preserve"> de la web: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidR="004B2ED3" w:rsidRPr="004B2ED3">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:color w:val="1043FF" w:themeColor="text2" w:themeTint="99"/>
+          </w:rPr>
+          <w:t>Multicanal</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="001D5BA3">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13D0AC6D" w14:textId="647DD467" w:rsidR="00F41843" w:rsidRPr="001D5BA3" w:rsidRDefault="00F41843" w:rsidP="007642AB">
       <w:pPr>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D5BA3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Adicionalmente, el denunciante podrá solicitar una reunión a cualquiera de los dos responsables del canal señalados en el punto 5 de este documento. El plazo para la convocatoria de la reunión será de siete (7) días desde la solicitud, y esta será grabada previo consentimiento del informante, quien deberá dar el visto bueno a la grabación final. Esta solicitud de reunión se solicitará por medio del correo electrónico </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="00C600AC" w:rsidRPr="00C600AC">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="1043FF" w:themeColor="text2" w:themeTint="99"/>
           </w:rPr>
           <w:t>canaldenuncias@guaguas.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00C600AC">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39349400" w14:textId="2169DA44" w:rsidR="00F41843" w:rsidRDefault="00F41843" w:rsidP="007642AB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D5BA3">
         <w:rPr>
@@ -2165,51 +2204,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="00F233B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> de este documento y de informar al Órgano de Cumplimiento conforme al </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">mismo </w:t>
       </w:r>
       <w:r w:rsidRPr="00F233B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">apartado. El contacto se realizará a través del correo electrónico </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00F233B4">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="1043FF" w:themeColor="text2" w:themeTint="99"/>
           </w:rPr>
           <w:t>denunciascompliance@guaguas.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="311EA256" w14:textId="30BC05C6" w:rsidR="00F41843" w:rsidRPr="00F07BE2" w:rsidRDefault="007138D6" w:rsidP="007138D6">
       <w:pPr>
         <w:pStyle w:val="Subttulo"/>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Toc213061741"/>
       <w:r>
         <w:t xml:space="preserve">7.1. </w:t>
       </w:r>
       <w:r w:rsidR="00F41843" w:rsidRPr="00F07BE2">
@@ -4218,70 +4257,70 @@
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C5F8448" w14:textId="77777777" w:rsidR="00C707D1" w:rsidRPr="00AA5AA0" w:rsidRDefault="00C707D1" w:rsidP="00381C3A">
       <w:pPr>
         <w:pStyle w:val="TEXT1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2147AB84" w14:textId="77777777" w:rsidR="00C707D1" w:rsidRPr="00AA5AA0" w:rsidRDefault="00C707D1" w:rsidP="00381C3A">
       <w:pPr>
         <w:pStyle w:val="TEXT1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C707D1" w:rsidRPr="00AA5AA0" w:rsidSect="0055735F">
-      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2977" w:right="1134" w:bottom="1418" w:left="1134" w:header="567" w:footer="850" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2F8ECBEB" w14:textId="77777777" w:rsidR="00837B32" w:rsidRDefault="00837B32" w:rsidP="000E1F20">
+    <w:p w14:paraId="4547FF57" w14:textId="77777777" w:rsidR="008A1756" w:rsidRDefault="008A1756" w:rsidP="000E1F20">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="53F9B137" w14:textId="77777777" w:rsidR="00837B32" w:rsidRDefault="00837B32" w:rsidP="000E1F20">
+    <w:p w14:paraId="183E1DE2" w14:textId="77777777" w:rsidR="008A1756" w:rsidRDefault="008A1756" w:rsidP="000E1F20">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4291,102 +4330,101 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
-    <w:altName w:val="Yu Gothic"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica Neue">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial MT">
     <w:altName w:val="Arial"/>
     <w:charset w:val="01"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7C727D03" w14:textId="77777777" w:rsidR="00837B32" w:rsidRDefault="00837B32" w:rsidP="000E1F20">
+    <w:p w14:paraId="61CC67FB" w14:textId="77777777" w:rsidR="008A1756" w:rsidRDefault="008A1756" w:rsidP="000E1F20">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6D457A79" w14:textId="77777777" w:rsidR="00837B32" w:rsidRDefault="00837B32" w:rsidP="000E1F20">
+    <w:p w14:paraId="0601E16E" w14:textId="77777777" w:rsidR="008A1756" w:rsidRDefault="008A1756" w:rsidP="000E1F20">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableNormal1"/>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7E7E7E"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="7E7E7E"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7E7E7E"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="7E7E7E"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="7E7E7E"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="7E7E7E"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="28" w:type="dxa"/>
         <w:left w:w="28" w:type="dxa"/>
@@ -6951,78 +6989,81 @@
     <w:rsid w:val="000D6290"/>
     <w:rsid w:val="000E19A4"/>
     <w:rsid w:val="000E1F20"/>
     <w:rsid w:val="000E5A3A"/>
     <w:rsid w:val="001079A5"/>
     <w:rsid w:val="001172A3"/>
     <w:rsid w:val="00123FC2"/>
     <w:rsid w:val="001255FD"/>
     <w:rsid w:val="001750F1"/>
     <w:rsid w:val="00183DF3"/>
     <w:rsid w:val="001A0BA7"/>
     <w:rsid w:val="002439E9"/>
     <w:rsid w:val="00281904"/>
     <w:rsid w:val="002E1CAD"/>
     <w:rsid w:val="002F4C0E"/>
     <w:rsid w:val="00330B27"/>
     <w:rsid w:val="00346E77"/>
     <w:rsid w:val="003716E3"/>
     <w:rsid w:val="0038095A"/>
     <w:rsid w:val="00381C3A"/>
     <w:rsid w:val="003E07A4"/>
     <w:rsid w:val="003F4A69"/>
     <w:rsid w:val="00431623"/>
     <w:rsid w:val="00496900"/>
     <w:rsid w:val="004A1DBD"/>
+    <w:rsid w:val="004B2ED3"/>
     <w:rsid w:val="004E3B40"/>
     <w:rsid w:val="0055735F"/>
     <w:rsid w:val="00566BBD"/>
     <w:rsid w:val="005769A3"/>
     <w:rsid w:val="005B7A88"/>
     <w:rsid w:val="005D68DC"/>
     <w:rsid w:val="005E3C94"/>
     <w:rsid w:val="006129FA"/>
     <w:rsid w:val="00616A24"/>
     <w:rsid w:val="00633CE2"/>
+    <w:rsid w:val="006727D2"/>
     <w:rsid w:val="006B66AA"/>
     <w:rsid w:val="006B6CC9"/>
     <w:rsid w:val="006E41AD"/>
     <w:rsid w:val="00703536"/>
     <w:rsid w:val="007138D6"/>
     <w:rsid w:val="00726C78"/>
     <w:rsid w:val="007642AB"/>
     <w:rsid w:val="00766B37"/>
     <w:rsid w:val="00770B63"/>
     <w:rsid w:val="007A0D6E"/>
     <w:rsid w:val="007B0276"/>
     <w:rsid w:val="007B4499"/>
     <w:rsid w:val="007D680A"/>
     <w:rsid w:val="00807191"/>
     <w:rsid w:val="00814CBC"/>
     <w:rsid w:val="00815C00"/>
     <w:rsid w:val="00837B32"/>
     <w:rsid w:val="00852BD0"/>
+    <w:rsid w:val="008A1756"/>
     <w:rsid w:val="008B0800"/>
     <w:rsid w:val="008B3FD9"/>
     <w:rsid w:val="008E17C1"/>
     <w:rsid w:val="008F6950"/>
     <w:rsid w:val="0091758C"/>
     <w:rsid w:val="00933DA9"/>
     <w:rsid w:val="009623B9"/>
     <w:rsid w:val="009640A0"/>
     <w:rsid w:val="009D6FB8"/>
     <w:rsid w:val="00A215CA"/>
     <w:rsid w:val="00A30362"/>
     <w:rsid w:val="00A3665D"/>
     <w:rsid w:val="00A62564"/>
     <w:rsid w:val="00A641FB"/>
     <w:rsid w:val="00A64F32"/>
     <w:rsid w:val="00A66000"/>
     <w:rsid w:val="00A701FB"/>
     <w:rsid w:val="00A850BB"/>
     <w:rsid w:val="00A93CE0"/>
     <w:rsid w:val="00AA3C28"/>
     <w:rsid w:val="00AA5AA0"/>
     <w:rsid w:val="00AB2E64"/>
     <w:rsid w:val="00AE4579"/>
     <w:rsid w:val="00AF155E"/>
     <w:rsid w:val="00B04CB9"/>
@@ -7509,51 +7550,50 @@
       <w:color w:val="000000"/>
       <w:lang w:val="es-ES_tradnl"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="TIT1"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo1Car"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00F41843"/>
     <w:pPr>
       <w:spacing w:before="600" w:after="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:color w:val="FFCD00" w:themeColor="accent1"/>
       <w:spacing w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hipervnculo">
     <w:name w:val="Hyperlink"/>
@@ -8026,51 +8066,51 @@
   </w:style>
   <w:style w:type="character" w:styleId="Mencinsinresolver">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C600AC"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:relyOnVML/>
   <w:allowPNG/>
   <w:pixelsPerInch w:val="72"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:canaldenuncias@guaguas.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:denunciascompliance@guaguas.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.guaguas.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:denunciascompliance@guaguas.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:canaldenuncias@guaguas.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.laworatory.com/multi-channel/guaguas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Guaguas">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="001871"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="FFCD00"/>
       </a:accent1>
@@ -8369,69 +8409,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC70D22B-7AD5-4490-9F0C-A501D4A19006}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>3221</Words>
-  <Characters>17717</Characters>
+  <Words>3242</Words>
+  <Characters>17836</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>147</Lines>
-  <Paragraphs>41</Paragraphs>
+  <Lines>148</Lines>
+  <Paragraphs>42</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20897</CharactersWithSpaces>
+  <CharactersWithSpaces>21036</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jesús Jiménez</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>