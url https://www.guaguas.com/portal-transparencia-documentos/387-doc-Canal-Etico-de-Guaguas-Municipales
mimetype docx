--- v1 (2026-06-23)
+++ v2 (2026-08-22)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="42AA7832" w14:textId="77777777" w:rsidR="00123FC2" w:rsidRDefault="00123FC2" w:rsidP="000E1F20">
       <w:pPr>
         <w:pStyle w:val="TtuloportadaTelefnica"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="316FA259" w14:textId="77777777" w:rsidR="00123FC2" w:rsidRDefault="00123FC2" w:rsidP="000E1F20">
       <w:pPr>
         <w:pStyle w:val="TtuloportadaTelefnica"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6BB87C8A" w14:textId="77777777" w:rsidR="00123FC2" w:rsidRDefault="00123FC2" w:rsidP="000E1F20">
       <w:pPr>
@@ -607,924 +607,924 @@
               <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial Unicode MS" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="F3CC23"/>
               <w:spacing w:val="20"/>
               <w:sz w:val="36"/>
               <w:szCs w:val="36"/>
               <w:lang w:val="es-ES_tradnl"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00AA5AA0">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial Unicode MS" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="F3CC23"/>
               <w:spacing w:val="20"/>
               <w:sz w:val="36"/>
               <w:szCs w:val="36"/>
               <w:lang w:val="es-ES_tradnl"/>
             </w:rPr>
             <w:t>Índice</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="3761603C" w14:textId="77777777" w:rsidR="00183DF3" w:rsidRPr="00AA5AA0" w:rsidRDefault="00183DF3" w:rsidP="00183DF3"/>
-        <w:p w14:paraId="005CEFBB" w14:textId="457DE2EF" w:rsidR="00616A24" w:rsidRDefault="00183DF3">
+        <w:p w14:paraId="3310CD16" w14:textId="65798EBF" w:rsidR="001D0EF2" w:rsidRDefault="00183DF3">
           <w:pPr>
             <w:pStyle w:val="TDC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-ES"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00AA5AA0">
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00AA5AA0">
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00AA5AA0">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc213135900" w:history="1">
-            <w:r w:rsidR="00616A24" w:rsidRPr="00D66C1C">
+          <w:hyperlink w:anchor="_Toc237253366" w:history="1">
+            <w:r w:rsidR="001D0EF2" w:rsidRPr="00D13582">
               <w:rPr>
                 <w:rStyle w:val="Hipervnculo"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1. OBJETO</w:t>
             </w:r>
-            <w:r w:rsidR="00616A24">
+            <w:r w:rsidR="001D0EF2">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00616A24">
+            <w:r w:rsidR="001D0EF2">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00616A24">
+            <w:r w:rsidR="001D0EF2">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc213135900 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00616A24">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237253366 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="001D0EF2">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00616A24">
+            <w:r w:rsidR="001D0EF2">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00BB4753">
+            <w:r w:rsidR="001D0EF2">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="00616A24">
+            <w:r w:rsidR="001D0EF2">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="086578EF" w14:textId="6CFE766C" w:rsidR="00616A24" w:rsidRDefault="00616A24">
+        <w:p w14:paraId="26988F40" w14:textId="007F31EC" w:rsidR="001D0EF2" w:rsidRDefault="001D0EF2">
           <w:pPr>
             <w:pStyle w:val="TDC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-ES"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc213135901" w:history="1">
-            <w:r w:rsidRPr="00D66C1C">
+          <w:hyperlink w:anchor="_Toc237253367" w:history="1">
+            <w:r w:rsidRPr="00D13582">
               <w:rPr>
                 <w:rStyle w:val="Hipervnculo"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2. RESPALDO DE LA ORGANIZACIÓN</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc213135901 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237253367 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00BB4753">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="37DD0B72" w14:textId="0D4AA196" w:rsidR="00616A24" w:rsidRDefault="00616A24">
+        <w:p w14:paraId="45BC54F4" w14:textId="79719FE6" w:rsidR="001D0EF2" w:rsidRDefault="001D0EF2">
           <w:pPr>
             <w:pStyle w:val="TDC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-ES"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc213135902" w:history="1">
-            <w:r w:rsidRPr="00D66C1C">
+          <w:hyperlink w:anchor="_Toc237253368" w:history="1">
+            <w:r w:rsidRPr="00D13582">
               <w:rPr>
                 <w:rStyle w:val="Hipervnculo"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3. REPRESALIAS</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc213135902 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237253368 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00BB4753">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="360CD31F" w14:textId="269D8693" w:rsidR="00616A24" w:rsidRDefault="00616A24">
+        <w:p w14:paraId="6513F226" w14:textId="61D246F8" w:rsidR="001D0EF2" w:rsidRDefault="001D0EF2">
           <w:pPr>
             <w:pStyle w:val="TDC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-ES"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc213135903" w:history="1">
-            <w:r w:rsidRPr="00D66C1C">
+          <w:hyperlink w:anchor="_Toc237253369" w:history="1">
+            <w:r w:rsidRPr="00D13582">
               <w:rPr>
                 <w:rStyle w:val="Hipervnculo"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4. CONFIDENCIALIDAD</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc213135903 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237253369 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00BB4753">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="250C1817" w14:textId="77702375" w:rsidR="00616A24" w:rsidRDefault="00616A24">
+        <w:p w14:paraId="493D9005" w14:textId="305DBAEF" w:rsidR="001D0EF2" w:rsidRDefault="001D0EF2">
           <w:pPr>
             <w:pStyle w:val="TDC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-ES"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc213135904" w:history="1">
-            <w:r w:rsidRPr="00D66C1C">
+          <w:hyperlink w:anchor="_Toc237253370" w:history="1">
+            <w:r w:rsidRPr="00D13582">
               <w:rPr>
                 <w:rStyle w:val="Hipervnculo"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>5. RESPONSABLE DEL CANAL DE DENUNCIAS</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc213135904 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237253370 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00BB4753">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5C04FD4D" w14:textId="213D7960" w:rsidR="00616A24" w:rsidRDefault="00616A24">
+        <w:p w14:paraId="59CADF17" w14:textId="2671FD83" w:rsidR="001D0EF2" w:rsidRDefault="001D0EF2">
           <w:pPr>
             <w:pStyle w:val="TDC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-ES"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc213135905" w:history="1">
-            <w:r w:rsidRPr="00D66C1C">
+          <w:hyperlink w:anchor="_Toc237253371" w:history="1">
+            <w:r w:rsidRPr="00D13582">
               <w:rPr>
                 <w:rStyle w:val="Hipervnculo"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>6. PROCESOS IMPLICADOS</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc213135905 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237253371 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00BB4753">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="46764FBC" w14:textId="3EA1DD7C" w:rsidR="00616A24" w:rsidRDefault="00616A24">
+        <w:p w14:paraId="56DD55F0" w14:textId="5CEB8164" w:rsidR="001D0EF2" w:rsidRDefault="001D0EF2">
           <w:pPr>
             <w:pStyle w:val="TDC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-ES"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc213135906" w:history="1">
-            <w:r w:rsidRPr="00D66C1C">
+          <w:hyperlink w:anchor="_Toc237253372" w:history="1">
+            <w:r w:rsidRPr="00D13582">
               <w:rPr>
                 <w:rStyle w:val="Hipervnculo"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>7. PROCEDIMIENTO DE PRESENTACIÓN</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc213135906 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237253372 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00BB4753">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="43DDB431" w14:textId="0E914755" w:rsidR="00616A24" w:rsidRDefault="00616A24">
+        <w:p w14:paraId="0436B733" w14:textId="27CE8DA8" w:rsidR="001D0EF2" w:rsidRDefault="001D0EF2">
           <w:pPr>
             <w:pStyle w:val="TDC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-ES"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc213135907" w:history="1">
-            <w:r w:rsidRPr="00D66C1C">
+          <w:hyperlink w:anchor="_Toc237253373" w:history="1">
+            <w:r w:rsidRPr="00D13582">
               <w:rPr>
                 <w:rStyle w:val="Hipervnculo"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>8. RECEPCIÓN Y TRATAMIENTO</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc213135907 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237253373 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00BB4753">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2B568DEC" w14:textId="1D2F60D7" w:rsidR="00616A24" w:rsidRDefault="00616A24">
+        <w:p w14:paraId="421EDF4B" w14:textId="0DE62E2C" w:rsidR="001D0EF2" w:rsidRDefault="001D0EF2">
           <w:pPr>
             <w:pStyle w:val="TDC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-ES"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc213135908" w:history="1">
-            <w:r w:rsidRPr="00D66C1C">
+          <w:hyperlink w:anchor="_Toc237253374" w:history="1">
+            <w:r w:rsidRPr="00D13582">
               <w:rPr>
                 <w:rStyle w:val="Hipervnculo"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>9. COMUNICACIÓN DEL CANAL E INFORMES PERIÓDICOS</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc213135908 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237253374 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00BB4753">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="328F7392" w14:textId="0CD0FD2F" w:rsidR="00616A24" w:rsidRDefault="00616A24">
+        <w:p w14:paraId="356909D4" w14:textId="7A0F9C3E" w:rsidR="001D0EF2" w:rsidRDefault="001D0EF2">
           <w:pPr>
             <w:pStyle w:val="TDC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-ES"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc213135909" w:history="1">
-            <w:r w:rsidRPr="00D66C1C">
+          <w:hyperlink w:anchor="_Toc237253375" w:history="1">
+            <w:r w:rsidRPr="00D13582">
               <w:rPr>
                 <w:rStyle w:val="Hipervnculo"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>10. INFRACCIONES</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc213135909 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237253375 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00BB4753">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="445183E7" w14:textId="647095F6" w:rsidR="00616A24" w:rsidRDefault="00616A24">
+        <w:p w14:paraId="19AACBBB" w14:textId="012C9503" w:rsidR="001D0EF2" w:rsidRDefault="001D0EF2">
           <w:pPr>
             <w:pStyle w:val="TDC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-ES"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc213135910" w:history="1">
-            <w:r w:rsidRPr="00D66C1C">
+          <w:hyperlink w:anchor="_Toc237253376" w:history="1">
+            <w:r w:rsidRPr="00D13582">
               <w:rPr>
                 <w:rStyle w:val="Hipervnculo"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>11. PROTECCIÓN DE DATOS DE CARÁCTER PERSONAL</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc213135910 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237253376 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00BB4753">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="063E02EC" w14:textId="40836DB9" w:rsidR="00616A24" w:rsidRDefault="00616A24">
+        <w:p w14:paraId="485683E0" w14:textId="62F6FE34" w:rsidR="001D0EF2" w:rsidRDefault="001D0EF2">
           <w:pPr>
             <w:pStyle w:val="TDC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-ES"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc213135911" w:history="1">
-            <w:r w:rsidRPr="00D66C1C">
+          <w:hyperlink w:anchor="_Toc237253377" w:history="1">
+            <w:r w:rsidRPr="00D13582">
               <w:rPr>
                 <w:rStyle w:val="Hipervnculo"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>12. DATOS DEL DOCUMENTO</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc213135911 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237253377 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00BB4753">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="503B7D48" w14:textId="1402CE96" w:rsidR="00183DF3" w:rsidRPr="00AA5AA0" w:rsidRDefault="00183DF3" w:rsidP="00183DF3">
+        <w:p w14:paraId="503B7D48" w14:textId="3A0DF208" w:rsidR="00183DF3" w:rsidRPr="00AA5AA0" w:rsidRDefault="00183DF3" w:rsidP="00183DF3">
           <w:pPr>
             <w:spacing w:line="360" w:lineRule="auto"/>
           </w:pPr>
           <w:r w:rsidRPr="00AA5AA0">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="034DD34C" w14:textId="77777777" w:rsidR="00183DF3" w:rsidRPr="00AA5AA0" w:rsidRDefault="00183DF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E9AF4FE" w14:textId="77777777" w:rsidR="00183DF3" w:rsidRPr="00AA5AA0" w:rsidRDefault="00183DF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
@@ -1546,262 +1546,252 @@
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DB6C3A7" w14:textId="407ACA62" w:rsidR="00183DF3" w:rsidRPr="00AA5AA0" w:rsidRDefault="00183DF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="F3CC23"/>
           <w:spacing w:val="20"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA5AA0">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="23ABF0A2" w14:textId="64933074" w:rsidR="007A0D6E" w:rsidRPr="00AA5AA0" w:rsidRDefault="007A0D6E" w:rsidP="00B04CB9">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc213135900"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc237253366"/>
       <w:r w:rsidRPr="00AA5AA0">
         <w:lastRenderedPageBreak/>
         <w:t>1. OBJETO</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="772346C0" w14:textId="77777777" w:rsidR="00F41843" w:rsidRPr="00F41843" w:rsidRDefault="00F41843" w:rsidP="007642AB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F41843">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
         </w:rPr>
         <w:t>El Canal de Denuncias es una vía para que los empleados, directivos y administradores, o cualquier persona relacionada con GUAGUAS MUNICIPALES, S.A. (en adelante, también, “La Empresa”), por cualquier tipo de relación jurídico civil, mercantil o laboral, pueda poner en conocimiento del Órgano de Cumplimiento, cualquier comportamiento que estimen contrario a las normas de Cumplimiento o a la Ley en general y que afecte a la Empresa. Este documento, asimismo, cumple con la obligación de implementar un Sistema interno de información sobre denuncias, así como de disponer de un procedimiento de gestión de informaciones que estipula la ley y 2/2023, de 20 de febrero, reguladora de la protección de las personas que informen sobre infracciones normativas y de lucha contra la corrupción permitiendo la denuncia de todas las irregularidades recogidas en esta ley.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5593D3EA" w14:textId="4DE45E45" w:rsidR="00BB18AD" w:rsidRPr="00BB18AD" w:rsidRDefault="00F41843" w:rsidP="007642AB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00F41843">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
         </w:rPr>
         <w:t>Complementariamente, dentro de este documento se enuncian los principios generales y garantías del Sistema Interno de Información de Guaguas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66B026D1" w14:textId="6A4F329A" w:rsidR="00F41843" w:rsidRPr="00F41843" w:rsidRDefault="00F41843" w:rsidP="00F41843">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc213061732"/>
-      <w:bookmarkStart w:id="3" w:name="_Toc213135901"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc237253367"/>
       <w:r w:rsidRPr="00F41843">
         <w:t>2. RESPALDO DE LA ORGANIZACIÓN</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="14ADA3EC" w14:textId="4913C510" w:rsidR="00F41843" w:rsidRPr="003A2820" w:rsidRDefault="00F41843" w:rsidP="007642AB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A2820">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">El Canal de Denuncias ha sido supervisado y aprobado por el Consejo de Administración a propuesta de la Gerencia, así como, sus sucesivas revisiones. La Empresa respalda todo el sistema de Cumplimiento de GUAGUAS MUNICIPALES, S.A. y, en particular, el Canal de Denuncias, por considerarlo un método imprescindible y extremadamente útil para la recogida de información sobre el grado de cumplimiento normativo y una vía adecuada y necesaria para llegar al conocimiento e investigación de los posibles incumplimientos que pudieran producirse. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64765000" w14:textId="0EF059F4" w:rsidR="00F41843" w:rsidRPr="003A2820" w:rsidRDefault="00F41843" w:rsidP="00F41843">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc213061733"/>
-      <w:bookmarkStart w:id="5" w:name="_Toc213135902"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc237253368"/>
       <w:r>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r w:rsidRPr="003A2820">
         <w:t>REPRESALIAS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="29E803D7" w14:textId="77777777" w:rsidR="00F41843" w:rsidRPr="003A2820" w:rsidRDefault="00F41843" w:rsidP="007642AB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A2820">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>La utilización del Canal de Denuncias de buena fe no podrá en ningún caso ser motivo de represalia alguna por parte de la Empresa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="186969BF" w14:textId="167BDC31" w:rsidR="00F41843" w:rsidRPr="003A2820" w:rsidRDefault="00F41843" w:rsidP="007642AB">
+    <w:p w14:paraId="186969BF" w14:textId="4C9D82F7" w:rsidR="00F41843" w:rsidRPr="003A2820" w:rsidRDefault="00F41843" w:rsidP="007642AB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A2820">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Además, la Empresa cuidará de mantener al denunciante a salvo de posibles represalias por parte de los denunciados o de las personas que pudieran estar implicadas en los hechos objeto de denuncia. Para ello, además de asegurar la confidencialidad de las denuncias, se facilitará si fuese preciso, protección al denunciante, así como, las medidas de apoyo recogidas en la ley y 2/2023, de 20 de febrero, reguladora de la protección de las personas que informen sobre infracciones normativas y de lucha contra la corrupción.</w:t>
+        <w:t xml:space="preserve">Además, la Empresa cuidará de mantener al denunciante a salvo de posibles represalias por parte de los denunciados o de las personas que pudieran estar implicadas en los hechos objeto de denuncia. Para ello, además de asegurar la confidencialidad de las denuncias, se facilitará si fuese preciso, protección al denunciante, así como, las medidas de apoyo recogidas en la </w:t>
+      </w:r>
+      <w:r w:rsidR="00001A1F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A2820">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ey 2/2023, de 20 de febrero, reguladora de la protección de las personas que informen sobre infracciones normativas y de lucha contra la corrupción.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F0A7B29" w14:textId="3794AD0F" w:rsidR="00F41843" w:rsidRPr="003A2820" w:rsidRDefault="00F41843" w:rsidP="00F41843">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc213061734"/>
-      <w:bookmarkStart w:id="7" w:name="_Toc213135903"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc237253369"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r w:rsidRPr="003A2820">
         <w:t>CONFIDENCIALIDAD</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="7023A544" w14:textId="77777777" w:rsidR="00F41843" w:rsidRDefault="00F41843" w:rsidP="007642AB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A2820">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>El Canal de Denuncias garantiza en todo caso la confidencialidad de los datos personales que el denunciante facilite.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="574B03E9" w14:textId="4C672E05" w:rsidR="00F41843" w:rsidRPr="003A2820" w:rsidRDefault="00F41843" w:rsidP="00F41843">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc213061735"/>
-      <w:bookmarkStart w:id="9" w:name="_Toc213135904"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc237253370"/>
       <w:r>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r w:rsidRPr="003A2820">
         <w:t>RESPONSABLE DEL CANAL DE DENUNCIAS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w14:paraId="73E1F93A" w14:textId="77777777" w:rsidR="00F41843" w:rsidRPr="003A2820" w:rsidRDefault="00F41843" w:rsidP="007642AB">
+    <w:p w14:paraId="41EAA3E7" w14:textId="1274FD38" w:rsidR="00F41843" w:rsidRPr="003A2820" w:rsidRDefault="00F41843" w:rsidP="00001A1F">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A2820">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>A fin de garantizar al máximo la confidencialidad de los datos que se aporten a través del Canal de Denuncias, así como la objetividad en la investigación de los hechos que sean comunicados por dicha vía, la Empresa ha designado como responsables del Canal de Denuncias a la Presidencia y a la Secretaría del Órgano de Cumplimiento de GUAGUAS MUNICIPALES, S.A.</w:t>
-[...9 lines deleted...]
-        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:t xml:space="preserve">A fin de garantizar al máximo la confidencialidad de los datos que se aporten a través del Canal de Denuncias, así como la objetividad en la investigación de los hechos que sean comunicados por dicha vía, </w:t>
+      </w:r>
+      <w:r w:rsidR="00001A1F" w:rsidRPr="00001A1F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>la Empresa ha designado como responsables del Canal de Denuncias a la Presidencia y a la Secretaría del Órgano de Cumplimiento de GUAGUAS MUNICIPALES, S.A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00001A1F">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E3BCA51" w14:textId="28BB146D" w:rsidR="00F41843" w:rsidRDefault="00F41843" w:rsidP="007642AB">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A2820">
-        <w:t>La Presidencia del Órgano de Cumplimiento la ostenta el/la Responsable de Asesoría Jurídica</w:t>
-[...28 lines deleted...]
-      <w:r w:rsidRPr="003A2820">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Los responsables de canal constituyen también los responsables del Sistema interno de información, y desarrollarán sus funciones de forma independiente y autónoma.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76CD48DC" w14:textId="1CF3BDF6" w:rsidR="00F41843" w:rsidRPr="000160C4" w:rsidRDefault="00F41843" w:rsidP="00F41843">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc213061736"/>
-      <w:bookmarkStart w:id="11" w:name="_Toc213135905"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc237253371"/>
       <w:r>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r w:rsidRPr="000160C4">
         <w:t>PROCESOS</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> IMPLICADOS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="1812BD0A" w14:textId="2216C8F1" w:rsidR="007138D6" w:rsidRDefault="00F41843" w:rsidP="007642AB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000160C4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Todos los procesos de GUAGUAS MUNICIPALES, S.A. están implicados en el Canal de Denuncias, que podrá y deberá ser utilizado por cualquier persona vinculada a la Empresa por cualquier tipo de relación jurídico civil, mercantil o laboral, según se define en el epígrafe “Principios Generales” del presente documento.</w:t>
       </w:r>
@@ -1867,64 +1857,64 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="0A8CAEC7" w14:textId="77777777" w:rsidR="00F41843" w:rsidRPr="00750EAB" w:rsidRDefault="00F41843" w:rsidP="007642AB">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00750EAB">
         <w:t>Cualquier posible incumplimiento de obligaciones legales.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5219B8FF" w14:textId="77777777" w:rsidR="00F41843" w:rsidRPr="00750EAB" w:rsidRDefault="00F41843" w:rsidP="007642AB">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00750EAB">
-        <w:lastRenderedPageBreak/>
         <w:t>Malas prácticas financieras.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FDAEB06" w14:textId="77777777" w:rsidR="00F41843" w:rsidRPr="00750EAB" w:rsidRDefault="00F41843" w:rsidP="007642AB">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00750EAB">
+        <w:lastRenderedPageBreak/>
         <w:t>Comportamientos o actuaciones que puedan poner en riesgo la salud y la seguridad de las personas (empleadas o no de GUAGUAS MUNICIPALES, S.A.).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C771D98" w14:textId="77777777" w:rsidR="00F41843" w:rsidRPr="00750EAB" w:rsidRDefault="00F41843" w:rsidP="007642AB">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00750EAB">
         <w:t>Comportamientos o acciones que puedan ocasionar daños al medio ambiente.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10B736F3" w14:textId="368C018F" w:rsidR="00F41843" w:rsidRPr="00750EAB" w:rsidRDefault="00F41843" w:rsidP="007642AB">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
@@ -1988,51 +1978,51 @@
       </w:r>
       <w:r w:rsidR="00F41843" w:rsidRPr="00D75BA5">
         <w:t>PERSONAS AJENAS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="4B5A4516" w14:textId="7CB0B056" w:rsidR="00F41843" w:rsidRDefault="00F41843" w:rsidP="007642AB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D75BA5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>También podrá ser utilizado por cualesquiera otras personas relacionadas en la Ley 2/2023, de 20 de febrero, reguladora de la protección de las personas que informen sobre infracciones normativas y de lucha contra la corrupción.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="611927C5" w14:textId="172FD1DC" w:rsidR="00F41843" w:rsidRPr="001D5BA3" w:rsidRDefault="007138D6" w:rsidP="00F41843">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Toc213061740"/>
-      <w:bookmarkStart w:id="16" w:name="_Toc213135906"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc237253372"/>
       <w:r>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00F41843">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00F41843" w:rsidRPr="001D5BA3">
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00F41843">
         <w:t>ROCEDIMIENTO DE P</w:t>
       </w:r>
       <w:r w:rsidR="00F41843" w:rsidRPr="001D5BA3">
         <w:t>RESENTACIÓN</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="1D17950C" w14:textId="4D7DDFE9" w:rsidR="00F41843" w:rsidRPr="001D5BA3" w:rsidRDefault="00F41843" w:rsidP="007642AB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
@@ -2046,116 +2036,92 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="001D5BA3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>) de este documento, se ponen a disposición de las personas interesadas los siguientes medios que constituyen los canales internos de información de Guaguas:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CBDB717" w14:textId="77777777" w:rsidR="00F41843" w:rsidRPr="001D5BA3" w:rsidRDefault="00F41843" w:rsidP="007642AB">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="001D5BA3">
         <w:t>En el portal del empleado de la Empresa habrá un apartado específico.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0525BD02" w14:textId="4805E247" w:rsidR="00F41843" w:rsidRPr="001D5BA3" w:rsidRDefault="00F41843" w:rsidP="007642AB">
+    <w:p w14:paraId="0525BD02" w14:textId="1992A329" w:rsidR="00F41843" w:rsidRPr="001D5BA3" w:rsidRDefault="0068086A" w:rsidP="007642AB">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="001D5BA3">
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> y en el </w:t>
+      <w:r w:rsidRPr="0068086A">
+        <w:t xml:space="preserve">A través de un enlace en la web corporativa ubicado en el apartado del Portal de Transparencia de la Empresa y en el </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="004B2ED3" w:rsidRPr="004B2ED3">
+      <w:r w:rsidRPr="0068086A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>footer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="004B2ED3">
-[...10 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidRPr="0068086A">
+        <w:t xml:space="preserve"> de la web</w:t>
+      </w:r>
+      <w:r w:rsidR="00F41843" w:rsidRPr="001D5BA3">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13D0AC6D" w14:textId="647DD467" w:rsidR="00F41843" w:rsidRPr="001D5BA3" w:rsidRDefault="00F41843" w:rsidP="007642AB">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="001D5BA3">
-        <w:t>.</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="001D5BA3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Adicionalmente, el denunciante podrá solicitar una reunión a cualquiera de los dos responsables del canal señalados en el punto 5 de este documento. El plazo para la convocatoria de la reunión será de siete (7) días desde la solicitud, y esta será grabada previo consentimiento del informante, quien deberá dar el visto bueno a la grabación final. Esta solicitud de reunión se solicitará por medio del correo electrónico </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="00C600AC" w:rsidRPr="00C600AC">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="1043FF" w:themeColor="text2" w:themeTint="99"/>
           </w:rPr>
           <w:t>canaldenuncias@guaguas.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00C600AC">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39349400" w14:textId="2169DA44" w:rsidR="00F41843" w:rsidRDefault="00F41843" w:rsidP="007642AB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D5BA3">
         <w:rPr>
@@ -2204,51 +2170,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="00F233B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> de este documento y de informar al Órgano de Cumplimiento conforme al </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">mismo </w:t>
       </w:r>
       <w:r w:rsidRPr="00F233B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">apartado. El contacto se realizará a través del correo electrónico </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00F233B4">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="1043FF" w:themeColor="text2" w:themeTint="99"/>
           </w:rPr>
           <w:t>denunciascompliance@guaguas.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="311EA256" w14:textId="30BC05C6" w:rsidR="00F41843" w:rsidRPr="00F07BE2" w:rsidRDefault="007138D6" w:rsidP="007138D6">
       <w:pPr>
         <w:pStyle w:val="Subttulo"/>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Toc213061741"/>
       <w:r>
         <w:t xml:space="preserve">7.1. </w:t>
       </w:r>
       <w:r w:rsidR="00F41843" w:rsidRPr="00F07BE2">
@@ -2493,78 +2459,92 @@
       </w:r>
       <w:r w:rsidR="00F41843" w:rsidRPr="00F07BE2">
         <w:t>DENUNCIAS ANÓNIMAS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="0FE2086F" w14:textId="5212C335" w:rsidR="00F41843" w:rsidRPr="00F07BE2" w:rsidRDefault="00F41843" w:rsidP="007642AB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F07BE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Se admiten las denuncias anónimas, siendo optativo la revelación de la identidad por parte del denunciante. No obstante, bajo la condición de anonimato, sólo se podrá mantener el contacto con el denunciante cuando esta comunicación sea llevada a cabo a través del portal de empleado de la Empresa o mediante el acceso facilitado en nuestro portal de transparencia. Con posterioridad a la comunicación, se permitirá la aportación de nueva información y/o evidencia.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D6A5061" w14:textId="3064AE6B" w:rsidR="00F41843" w:rsidRPr="00F07BE2" w:rsidRDefault="00B912CB" w:rsidP="00F41843">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Toc213061744"/>
-      <w:bookmarkStart w:id="21" w:name="_Toc213135907"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc237253373"/>
       <w:r>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00F41843">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00F41843" w:rsidRPr="00F07BE2">
         <w:t>RECEPCIÓN</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
       <w:r>
         <w:t xml:space="preserve"> Y TRATAMIENTO</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
-    <w:p w14:paraId="229A9313" w14:textId="77777777" w:rsidR="00F41843" w:rsidRPr="00F07BE2" w:rsidRDefault="00F41843" w:rsidP="007642AB">
+    <w:p w14:paraId="229A9313" w14:textId="50BF9744" w:rsidR="00F41843" w:rsidRPr="00F07BE2" w:rsidRDefault="00F41843" w:rsidP="007642AB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F07BE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Todas las denuncias, sea cual sea la vía por la que hayan sido formuladas, serán recibidas por los Responsables del Canal de Denuncias, quienes las analizarán y valorarán si tienen entidad suficiente para abrir una investigación, tomando como referencia las conductas identificadas en el Documento Clave de Análisis de Riesgos.</w:t>
+        <w:t xml:space="preserve">Todas las denuncias, sea cual sea la vía por la que hayan sido formuladas, serán recibidas por los </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F07BE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Responsables</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F07BE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del Canal de Denuncias, quienes las analizarán y valorarán si tienen entidad suficiente para abrir una investigación, tomando como referencia las conductas identificadas en el Análisis de Riesgos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F0900DE" w14:textId="77777777" w:rsidR="00F41843" w:rsidRPr="00F07BE2" w:rsidRDefault="00F41843" w:rsidP="007642AB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F07BE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">En caso de que consideren que no hay indicios racionales de haberse cometido una actuación inadecuada, procederán al archivo de la denuncia y lo pondrán en conocimiento del denunciante –si se hubiera identificado- de forma confidencial dentro del plazo de quince días y a través del medio indicado en la denuncia. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37730AA2" w14:textId="77777777" w:rsidR="00F41843" w:rsidRPr="00F07BE2" w:rsidRDefault="00F41843" w:rsidP="007642AB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F07BE2">
         <w:rPr>
@@ -2777,51 +2757,51 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>financiados o a financiar por el Mecanismo de Recuperación y Resiliencia, a través de los mecanismos y procedimientos previstos legal y contractualmente, que procedan conforme a derecho.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C9DC481" w14:textId="77777777" w:rsidR="00F41843" w:rsidRDefault="00F41843" w:rsidP="007642AB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F07BE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Cualquiera que sea la decisión adoptada, deberá ser comunicada al denunciante, de forma confidencial y por el medio elegido por éste.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B8831DA" w14:textId="53DF9899" w:rsidR="00F41843" w:rsidRDefault="00B912CB" w:rsidP="00F41843">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc213135908"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc237253374"/>
       <w:bookmarkStart w:id="25" w:name="_Toc213061747"/>
       <w:r>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="00D738FF">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00D738FF" w:rsidRPr="006475A1">
         <w:t>COMUNICACIÓN DEL CANAL E INFORMES PERIÓDICOS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
       <w:r w:rsidR="00D738FF" w:rsidRPr="006475A1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="52ED3962" w14:textId="77777777" w:rsidR="00F41843" w:rsidRPr="006475A1" w:rsidRDefault="00F41843" w:rsidP="007642AB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006475A1">
         <w:rPr>
@@ -2938,90 +2918,90 @@
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B400846" w14:textId="74F4C2A6" w:rsidR="00F41843" w:rsidRDefault="00F41843" w:rsidP="007642AB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006475A1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Los Responsables del Canal de Denuncias remitirán al Órgano de Cumplimiento cada seis meses una relación de las denuncias recibidas, incluyendo las que hayan sido archivadas por el propio responsable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="328A1F20" w14:textId="30C10025" w:rsidR="00F41843" w:rsidRPr="006475A1" w:rsidRDefault="00B912CB" w:rsidP="00F41843">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc213061748"/>
-      <w:bookmarkStart w:id="27" w:name="_Toc213135909"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc237253375"/>
       <w:r>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidR="00D738FF">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00D738FF" w:rsidRPr="006475A1">
         <w:t>INFRACCIONES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:p w14:paraId="5691B7F4" w14:textId="6CDC5ACE" w:rsidR="00F41843" w:rsidRDefault="00F41843" w:rsidP="007642AB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006475A1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">El uso inadecuado del Canal de Denuncias supone una infracción de la Política de Prevención de Riesgos Penales de la Empresa y podrá ser sancionada conforme a lo dispuesto en el Sistema Disciplinario. Se </w:t>
       </w:r>
       <w:r w:rsidRPr="006475A1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">entenderá por uso inadecuado del Canal de Denuncias la presentación de denuncias o alegaciones falsas o malintencionadas. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F4AF8F6" w14:textId="703EED79" w:rsidR="00F41843" w:rsidRPr="006475A1" w:rsidRDefault="00D738FF" w:rsidP="00F41843">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc213061749"/>
-      <w:bookmarkStart w:id="29" w:name="_Toc213135910"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc237253376"/>
       <w:r>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00B912CB">
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="006475A1">
         <w:t>PROTECCIÓN DE DATOS DE CARÁCTER PERSONAL</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p w14:paraId="6A3DCFBA" w14:textId="77777777" w:rsidR="00F41843" w:rsidRPr="006475A1" w:rsidRDefault="00F41843" w:rsidP="007642AB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006475A1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -3086,92 +3066,97 @@
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">GUAGUAS MUNICIPALES, S.A. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6291896A" w14:textId="77777777" w:rsidR="00F41843" w:rsidRPr="006475A1" w:rsidRDefault="00F41843" w:rsidP="007642AB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006475A1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Domicilio: C/ Arequipa, s/n (Urb. Ind. El Sebadal), 35008, Las Palmas de G.C.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04519582" w14:textId="77777777" w:rsidR="00F41843" w:rsidRPr="006475A1" w:rsidRDefault="00F41843" w:rsidP="007642AB">
+    <w:p w14:paraId="04519582" w14:textId="77777777" w:rsidR="00F41843" w:rsidRPr="00001A1F" w:rsidRDefault="00F41843" w:rsidP="007642AB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006475A1">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00001A1F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>CIF: A35092683</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48E14237" w14:textId="545002A6" w:rsidR="00F41843" w:rsidRPr="006475A1" w:rsidRDefault="006129FA" w:rsidP="007642AB">
+    <w:p w14:paraId="48E14237" w14:textId="545002A6" w:rsidR="00F41843" w:rsidRPr="00001A1F" w:rsidRDefault="006129FA" w:rsidP="007642AB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00001A1F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
-      <w:r w:rsidR="00F41843" w:rsidRPr="006475A1">
+      <w:r w:rsidR="00F41843" w:rsidRPr="00001A1F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>mail: guaguas@guaguas.com</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04B61558" w14:textId="77777777" w:rsidR="00F41843" w:rsidRDefault="00F41843" w:rsidP="007642AB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006475A1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Teléfono: 928 305 800</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="585D90E2" w14:textId="77777777" w:rsidR="00F41843" w:rsidRPr="006475A1" w:rsidRDefault="00F41843" w:rsidP="007642AB">
       <w:pPr>
@@ -3279,63 +3264,64 @@
     </w:p>
     <w:p w14:paraId="3435CDC0" w14:textId="77777777" w:rsidR="00F41843" w:rsidRDefault="00F41843" w:rsidP="00F41843">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5008CF50" w14:textId="77777777" w:rsidR="00F41843" w:rsidRDefault="00F41843" w:rsidP="00F41843">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B80170B" w14:textId="77777777" w:rsidR="00F41843" w:rsidRPr="00AA5AA0" w:rsidRDefault="00F41843" w:rsidP="00F41843">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C2A7C4B" w14:textId="67052A16" w:rsidR="00703536" w:rsidRPr="00AA5AA0" w:rsidRDefault="00D348AA" w:rsidP="00346E77">
+    <w:p w14:paraId="6C2A7C4B" w14:textId="67052A16" w:rsidR="00703536" w:rsidRPr="00AA5AA0" w:rsidRDefault="00D348AA" w:rsidP="00ED08BC">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
+        <w:spacing w:before="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00AA5AA0">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkStart w:id="30" w:name="_Toc213135911"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc237253377"/>
       <w:r w:rsidR="001172A3">
         <w:lastRenderedPageBreak/>
         <w:t>12</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA5AA0">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00703536" w:rsidRPr="00AA5AA0">
         <w:t>DATOS DEL DOCUMENTO</w:t>
       </w:r>
       <w:bookmarkEnd w:id="30"/>
     </w:p>
     <w:p w14:paraId="4FDC2B87" w14:textId="26AEE924" w:rsidR="00703536" w:rsidRPr="00AA5AA0" w:rsidRDefault="00C707D1" w:rsidP="000E1F20">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA5AA0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Control de cambios</w:t>
@@ -4257,70 +4243,70 @@
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C5F8448" w14:textId="77777777" w:rsidR="00C707D1" w:rsidRPr="00AA5AA0" w:rsidRDefault="00C707D1" w:rsidP="00381C3A">
       <w:pPr>
         <w:pStyle w:val="TEXT1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2147AB84" w14:textId="77777777" w:rsidR="00C707D1" w:rsidRPr="00AA5AA0" w:rsidRDefault="00C707D1" w:rsidP="00381C3A">
       <w:pPr>
         <w:pStyle w:val="TEXT1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C707D1" w:rsidRPr="00AA5AA0" w:rsidSect="0055735F">
-      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2977" w:right="1134" w:bottom="1418" w:left="1134" w:header="567" w:footer="850" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4547FF57" w14:textId="77777777" w:rsidR="008A1756" w:rsidRDefault="008A1756" w:rsidP="000E1F20">
+    <w:p w14:paraId="754AAADD" w14:textId="77777777" w:rsidR="00E421D2" w:rsidRDefault="00E421D2" w:rsidP="000E1F20">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="183E1DE2" w14:textId="77777777" w:rsidR="008A1756" w:rsidRDefault="008A1756" w:rsidP="000E1F20">
+    <w:p w14:paraId="5D3FD225" w14:textId="77777777" w:rsidR="00E421D2" w:rsidRDefault="00E421D2" w:rsidP="000E1F20">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4344,97 +4330,97 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica Neue">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="Sylfaen"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial MT">
     <w:altName w:val="Arial"/>
     <w:charset w:val="01"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="61CC67FB" w14:textId="77777777" w:rsidR="008A1756" w:rsidRDefault="008A1756" w:rsidP="000E1F20">
+    <w:p w14:paraId="271F17B7" w14:textId="77777777" w:rsidR="00E421D2" w:rsidRDefault="00E421D2" w:rsidP="000E1F20">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0601E16E" w14:textId="77777777" w:rsidR="008A1756" w:rsidRDefault="008A1756" w:rsidP="000E1F20">
+    <w:p w14:paraId="4554F18D" w14:textId="77777777" w:rsidR="00E421D2" w:rsidRDefault="00E421D2" w:rsidP="000E1F20">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableNormal1"/>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7E7E7E"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="7E7E7E"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7E7E7E"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="7E7E7E"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="7E7E7E"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="7E7E7E"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="28" w:type="dxa"/>
         <w:left w:w="28" w:type="dxa"/>
         <w:bottom w:w="28" w:type="dxa"/>
         <w:right w:w="28" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1953"/>
       <w:gridCol w:w="3711"/>
       <w:gridCol w:w="994"/>
       <w:gridCol w:w="1275"/>
@@ -5004,51 +4990,51 @@
             <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="2AF4838C" w14:textId="09B3A0B9" w:rsidR="007A0D6E" w:rsidRPr="002F4C0E" w:rsidRDefault="007A0D6E" w:rsidP="00EC1264">
     <w:pPr>
       <w:pStyle w:val="Cabeceraypie"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9020"/>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
       <w:spacing w:line="288" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="894EE873"/>
     <w:lvl w:ilvl="0" w:tplc="C9FC5D8E">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="8206B716">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="49DC0F50">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="B23060EA">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="4F087A28">
@@ -6954,174 +6940,179 @@
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D60F3E"/>
+    <w:rsid w:val="00001A1F"/>
     <w:rsid w:val="0000694D"/>
     <w:rsid w:val="00026A5A"/>
     <w:rsid w:val="00053145"/>
     <w:rsid w:val="000552E8"/>
     <w:rsid w:val="00060B8D"/>
     <w:rsid w:val="000669C6"/>
     <w:rsid w:val="00066F27"/>
     <w:rsid w:val="000729C0"/>
     <w:rsid w:val="00076C46"/>
     <w:rsid w:val="000852B5"/>
     <w:rsid w:val="000D6290"/>
     <w:rsid w:val="000E19A4"/>
     <w:rsid w:val="000E1F20"/>
     <w:rsid w:val="000E5A3A"/>
     <w:rsid w:val="001079A5"/>
     <w:rsid w:val="001172A3"/>
     <w:rsid w:val="00123FC2"/>
     <w:rsid w:val="001255FD"/>
     <w:rsid w:val="001750F1"/>
     <w:rsid w:val="00183DF3"/>
     <w:rsid w:val="001A0BA7"/>
+    <w:rsid w:val="001D0EF2"/>
     <w:rsid w:val="002439E9"/>
     <w:rsid w:val="00281904"/>
     <w:rsid w:val="002E1CAD"/>
     <w:rsid w:val="002F4C0E"/>
     <w:rsid w:val="00330B27"/>
     <w:rsid w:val="00346E77"/>
     <w:rsid w:val="003716E3"/>
     <w:rsid w:val="0038095A"/>
     <w:rsid w:val="00381C3A"/>
+    <w:rsid w:val="00396B4C"/>
     <w:rsid w:val="003E07A4"/>
     <w:rsid w:val="003F4A69"/>
     <w:rsid w:val="00431623"/>
     <w:rsid w:val="00496900"/>
     <w:rsid w:val="004A1DBD"/>
-    <w:rsid w:val="004B2ED3"/>
     <w:rsid w:val="004E3B40"/>
     <w:rsid w:val="0055735F"/>
     <w:rsid w:val="00566BBD"/>
     <w:rsid w:val="005769A3"/>
+    <w:rsid w:val="005A647A"/>
     <w:rsid w:val="005B7A88"/>
     <w:rsid w:val="005D68DC"/>
     <w:rsid w:val="005E3C94"/>
     <w:rsid w:val="006129FA"/>
     <w:rsid w:val="00616A24"/>
     <w:rsid w:val="00633CE2"/>
-    <w:rsid w:val="006727D2"/>
+    <w:rsid w:val="0068086A"/>
     <w:rsid w:val="006B66AA"/>
     <w:rsid w:val="006B6CC9"/>
     <w:rsid w:val="006E41AD"/>
     <w:rsid w:val="00703536"/>
     <w:rsid w:val="007138D6"/>
     <w:rsid w:val="00726C78"/>
     <w:rsid w:val="007642AB"/>
     <w:rsid w:val="00766B37"/>
     <w:rsid w:val="00770B63"/>
     <w:rsid w:val="007A0D6E"/>
     <w:rsid w:val="007B0276"/>
     <w:rsid w:val="007B4499"/>
     <w:rsid w:val="007D680A"/>
     <w:rsid w:val="00807191"/>
     <w:rsid w:val="00814CBC"/>
     <w:rsid w:val="00815C00"/>
     <w:rsid w:val="00837B32"/>
     <w:rsid w:val="00852BD0"/>
-    <w:rsid w:val="008A1756"/>
     <w:rsid w:val="008B0800"/>
     <w:rsid w:val="008B3FD9"/>
     <w:rsid w:val="008E17C1"/>
     <w:rsid w:val="008F6950"/>
     <w:rsid w:val="0091758C"/>
     <w:rsid w:val="00933DA9"/>
     <w:rsid w:val="009623B9"/>
     <w:rsid w:val="009640A0"/>
     <w:rsid w:val="009D6FB8"/>
     <w:rsid w:val="00A215CA"/>
     <w:rsid w:val="00A30362"/>
     <w:rsid w:val="00A3665D"/>
     <w:rsid w:val="00A62564"/>
     <w:rsid w:val="00A641FB"/>
     <w:rsid w:val="00A64F32"/>
     <w:rsid w:val="00A66000"/>
     <w:rsid w:val="00A701FB"/>
     <w:rsid w:val="00A850BB"/>
     <w:rsid w:val="00A93CE0"/>
     <w:rsid w:val="00AA3C28"/>
     <w:rsid w:val="00AA5AA0"/>
     <w:rsid w:val="00AB2E64"/>
     <w:rsid w:val="00AE4579"/>
     <w:rsid w:val="00AF155E"/>
     <w:rsid w:val="00B04CB9"/>
     <w:rsid w:val="00B1094A"/>
     <w:rsid w:val="00B85A53"/>
     <w:rsid w:val="00B912CB"/>
     <w:rsid w:val="00BA5DFD"/>
     <w:rsid w:val="00BB18AD"/>
     <w:rsid w:val="00BB4753"/>
     <w:rsid w:val="00BF1568"/>
     <w:rsid w:val="00C57C2A"/>
     <w:rsid w:val="00C600AC"/>
     <w:rsid w:val="00C707D1"/>
     <w:rsid w:val="00C736D6"/>
+    <w:rsid w:val="00C73D56"/>
     <w:rsid w:val="00CD2CE2"/>
     <w:rsid w:val="00CE073A"/>
     <w:rsid w:val="00CE4C40"/>
     <w:rsid w:val="00D161C7"/>
     <w:rsid w:val="00D235B0"/>
     <w:rsid w:val="00D32DA7"/>
     <w:rsid w:val="00D348AA"/>
     <w:rsid w:val="00D60F3E"/>
     <w:rsid w:val="00D666CE"/>
     <w:rsid w:val="00D738FF"/>
     <w:rsid w:val="00D95416"/>
     <w:rsid w:val="00DC1EFB"/>
     <w:rsid w:val="00DC5895"/>
     <w:rsid w:val="00DC7E25"/>
     <w:rsid w:val="00DE0FB0"/>
     <w:rsid w:val="00E0026E"/>
     <w:rsid w:val="00E069F2"/>
     <w:rsid w:val="00E078C5"/>
     <w:rsid w:val="00E161E8"/>
+    <w:rsid w:val="00E421D2"/>
     <w:rsid w:val="00E42547"/>
     <w:rsid w:val="00E867BA"/>
     <w:rsid w:val="00EC1264"/>
+    <w:rsid w:val="00ED08BC"/>
     <w:rsid w:val="00F05A48"/>
     <w:rsid w:val="00F159DB"/>
     <w:rsid w:val="00F20F25"/>
     <w:rsid w:val="00F233B4"/>
     <w:rsid w:val="00F413A7"/>
     <w:rsid w:val="00F41843"/>
     <w:rsid w:val="00F774D7"/>
     <w:rsid w:val="00FA07B8"/>
     <w:rsid w:val="00FA4F24"/>
     <w:rsid w:val="00FA5784"/>
     <w:rsid w:val="00FB1625"/>
     <w:rsid w:val="00FE605E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -7550,50 +7541,51 @@
       <w:color w:val="000000"/>
       <w:lang w:val="es-ES_tradnl"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="TIT1"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo1Car"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00F41843"/>
     <w:pPr>
       <w:spacing w:before="600" w:after="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:color w:val="FFCD00" w:themeColor="accent1"/>
       <w:spacing w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hipervnculo">
     <w:name w:val="Hyperlink"/>
@@ -8066,51 +8058,51 @@
   </w:style>
   <w:style w:type="character" w:styleId="Mencinsinresolver">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C600AC"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:relyOnVML/>
   <w:allowPNG/>
   <w:pixelsPerInch w:val="72"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.guaguas.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:denunciascompliance@guaguas.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:canaldenuncias@guaguas.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.laworatory.com/multi-channel/guaguas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:canaldenuncias@guaguas.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:denunciascompliance@guaguas.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Guaguas">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="001871"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="FFCD00"/>
       </a:accent1>
@@ -8409,69 +8401,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC70D22B-7AD5-4490-9F0C-A501D4A19006}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>3242</Words>
-  <Characters>17836</Characters>
+  <Words>3193</Words>
+  <Characters>17567</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>148</Lines>
-  <Paragraphs>42</Paragraphs>
+  <Lines>146</Lines>
+  <Paragraphs>41</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>21036</CharactersWithSpaces>
+  <CharactersWithSpaces>20719</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jesús Jiménez</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>