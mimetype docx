--- v0 (2025-10-18)
+++ v1 (2026-04-08)
@@ -1,888 +1,1279 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xml:space="preserve">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w14:paraId="23BFC2BE" w14:textId="77777777" w:rsidR="001345A2" w:rsidRDefault="00591914">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="231"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
-[...1 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="15267907" wp14:editId="13C59C5D">
+            <wp:extent cx="1952625" cy="575945"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:docPr id="1" name="image1.jpeg"/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks noChangeAspect="1"/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
-            <a:graphic>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="image1.jpeg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2228656" cy="576072"/>
+                      <a:ext cx="1953056" cy="576072"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="0E9EB291" w14:textId="77777777" w:rsidR="001345A2" w:rsidRDefault="001345A2">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
         </w:rPr>
-      </w:r>
-[...3 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79351959" w14:textId="77777777" w:rsidR="001345A2" w:rsidRDefault="001345A2">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w14:paraId="051A5FC6" w14:textId="77777777" w:rsidR="001345A2" w:rsidRDefault="001345A2">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w14:paraId="5FD8ECE5" w14:textId="77777777" w:rsidR="001345A2" w:rsidRDefault="001345A2">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
-[...11 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p w14:paraId="2004EF5A" w14:textId="0E4388CF" w:rsidR="001345A2" w:rsidRDefault="00591914">
+      <w:pPr>
+        <w:spacing w:before="234" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="101" w:right="103"/>
         <w:rPr>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1F2A47"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>ÓRGANOS ADMINISTRATIVOS Y SOCIALES DE LOS QUE ES MIEMBRO</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+      <w:r w:rsidR="0046559F">
+        <w:rPr>
+          <w:color w:val="1F2A47"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> LA DIRECCIÓN GENERAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="785F0138" w14:textId="77777777" w:rsidR="001345A2" w:rsidRDefault="001345A2">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
         <w:rPr>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w14:paraId="6FBEC404" w14:textId="77777777" w:rsidR="001345A2" w:rsidRDefault="001345A2">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
         <w:rPr>
           <w:sz w:val="29"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0472C544" w14:textId="77777777" w:rsidR="001345A2" w:rsidRDefault="00591914">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="821" w:val="left" w:leader="none"/>
-          <w:tab w:pos="822" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="821"/>
+          <w:tab w:val="left" w:pos="822"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto" w:before="0" w:after="0"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:ind w:hanging="361"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Tesorero de la Asociación de Transporte Regular de Viajeros de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Canarias.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="42068643" w14:textId="77777777" w:rsidR="001345A2" w:rsidRDefault="00591914">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="821" w:val="left" w:leader="none"/>
-          <w:tab w:pos="822" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="821"/>
+          <w:tab w:val="left" w:pos="822"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto" w:before="257" w:after="0"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:before="257"/>
+        <w:ind w:hanging="361"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Tesorero de la F.E.T. (Federación de Empresarios de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Transporte).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0F5999E6" w14:textId="77777777" w:rsidR="001345A2" w:rsidRDefault="00591914">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="821" w:val="left" w:leader="none"/>
-          <w:tab w:pos="822" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="821"/>
+          <w:tab w:val="left" w:pos="822"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto" w:before="255" w:after="0"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:before="255"/>
+        <w:ind w:hanging="361"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Vocal del Clúster de Transporte y Logística de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Canarias.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7B71D30F" w14:textId="77777777" w:rsidR="001345A2" w:rsidRDefault="00591914">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="821" w:val="left" w:leader="none"/>
-          <w:tab w:pos="822" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="821"/>
+          <w:tab w:val="left" w:pos="822"/>
         </w:tabs>
-        <w:spacing w:line="252" w:lineRule="auto" w:before="254" w:after="0"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:before="254" w:line="252" w:lineRule="auto"/>
+        <w:ind w:right="869"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Miembro de la Comisión Ejecutiva de la Asociación de Empresas Gestoras de los Transportes Urbanos Colectivos</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>(ATUC).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w14:paraId="58BAE3BA" w14:textId="77777777" w:rsidR="001345A2" w:rsidRDefault="001345A2">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="10"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="14BF4B63" w14:textId="77777777" w:rsidR="001345A2" w:rsidRDefault="00591914">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="822" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="822"/>
         </w:tabs>
-        <w:spacing w:line="264" w:lineRule="auto" w:before="0" w:after="0"/>
-        <w:ind w:left="821" w:right="209" w:hanging="360"/>
+        <w:spacing w:line="264" w:lineRule="auto"/>
+        <w:ind w:right="209"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Miembro del Consejo de Administración de la Sociedad Limitad de Explotación Conjunta de Estaciones de Guaguas GEXCO. Consejero delegado en representación de Guaguas Municipales.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w14:paraId="09BBCF43" w14:textId="77777777" w:rsidR="001345A2" w:rsidRDefault="001345A2">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="3"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="050AFCF5" w14:textId="77777777" w:rsidR="001345A2" w:rsidRDefault="00591914">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="821" w:val="left" w:leader="none"/>
-          <w:tab w:pos="822" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="821"/>
+          <w:tab w:val="left" w:pos="822"/>
         </w:tabs>
-        <w:spacing w:line="249" w:lineRule="auto" w:before="0" w:after="0"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="670"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Miembro del Consejo de Administración de Red Canarias de Transportes Integrales TRANSRED. Consejero delegado en representación de Guaguas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Municipales.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w14:paraId="1196FEA6" w14:textId="77777777" w:rsidR="001345A2" w:rsidRDefault="001345A2">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="1"/>
         <w:rPr>
           <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
-[...143 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w14:paraId="5A14F887" w14:textId="77777777" w:rsidR="001345A2" w:rsidRDefault="001345A2">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="718F4A1A" w14:textId="77777777" w:rsidR="001345A2" w:rsidRDefault="001345A2">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="211AB957" w14:textId="77777777" w:rsidR="001345A2" w:rsidRDefault="001345A2">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1944F5AE" w14:textId="77777777" w:rsidR="001345A2" w:rsidRDefault="001345A2">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0591DB19" w14:textId="77777777" w:rsidR="001345A2" w:rsidRDefault="001345A2">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="478EFB1D" w14:textId="77777777" w:rsidR="001345A2" w:rsidRDefault="001345A2">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="534467BE" w14:textId="77777777" w:rsidR="001345A2" w:rsidRDefault="001345A2">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="024CC68F" w14:textId="77777777" w:rsidR="001345A2" w:rsidRDefault="001345A2">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="566A09F4" w14:textId="77777777" w:rsidR="001345A2" w:rsidRDefault="001345A2">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D0CC3B7" w14:textId="77777777" w:rsidR="001345A2" w:rsidRDefault="001345A2">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DBD0771" w14:textId="77777777" w:rsidR="001345A2" w:rsidRDefault="001345A2">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47D34A39" w14:textId="77777777" w:rsidR="001345A2" w:rsidRDefault="001345A2">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FD35430" w14:textId="77777777" w:rsidR="001345A2" w:rsidRDefault="001345A2">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="395162FF" w14:textId="77777777" w:rsidR="001345A2" w:rsidRDefault="001345A2">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="024F94E7" w14:textId="77777777" w:rsidR="001345A2" w:rsidRDefault="001345A2">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4210013D" w14:textId="77777777" w:rsidR="001345A2" w:rsidRDefault="001345A2">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B0C5827" w14:textId="77777777" w:rsidR="001345A2" w:rsidRDefault="001345A2">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="239EBC97" w14:textId="77777777" w:rsidR="001345A2" w:rsidRDefault="001345A2">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BB5C067" w14:textId="77777777" w:rsidR="001345A2" w:rsidRDefault="001345A2">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26A2F733" w14:textId="77777777" w:rsidR="001345A2" w:rsidRDefault="001345A2">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54F239D1" w14:textId="77777777" w:rsidR="001345A2" w:rsidRDefault="001345A2">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BA0DC0B" w14:textId="77777777" w:rsidR="001345A2" w:rsidRDefault="00591914">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="2"/>
         <w:rPr>
           <w:sz w:val="25"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="0" simplePos="0" relativeHeight="0">
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="41B1E286" wp14:editId="604C1481">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>1099185</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>209152</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5178588" cy="354901"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="3" name="image2.jpeg"/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks noChangeAspect="1"/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
-            <a:graphic>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="4" name="image2.jpeg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5178588" cy="354901"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:sectPr>
+    <w:sectPr w:rsidR="001345A2">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11920" w:h="16850"/>
-      <w:pgMar w:top="680" w:bottom="280" w:left="1500" w:right="1500"/>
+      <w:pgMar w:top="680" w:right="1500" w:bottom="280" w:left="1500" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-[...2 lines deleted...]
-    <w:charset w:val="0"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:altName w:val="Arial"/>
-    <w:charset w:val="0"/>
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...1 lines deleted...]
-    <w:charset w:val="2"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5AD31A3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0">
-      <w:start w:val="0"/>
+    <w:tmpl w:val="93327A90"/>
+    <w:lvl w:ilvl="0" w:tplc="5F2464D4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="821" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
-        <w:lang w:val="es-es" w:eastAsia="es-es" w:bidi="es-es"/>
+        <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="1" w:tplc="6F883400">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1629" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="es-es" w:eastAsia="es-es" w:bidi="es-es"/>
+        <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="2" w:tplc="4E4409A2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2438" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="es-es" w:eastAsia="es-es" w:bidi="es-es"/>
+        <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="3" w:tplc="C4EE5660">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3247" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="es-es" w:eastAsia="es-es" w:bidi="es-es"/>
+        <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="4" w:tplc="1C428120">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4056" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="es-es" w:eastAsia="es-es" w:bidi="es-es"/>
+        <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="5" w:tplc="4128FDD0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4865" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="es-es" w:eastAsia="es-es" w:bidi="es-es"/>
+        <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="6" w:tplc="CB7600F2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5674" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="es-es" w:eastAsia="es-es" w:bidi="es-es"/>
+        <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="7" w:tplc="97C87314">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6483" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="es-es" w:eastAsia="es-es" w:bidi="es-es"/>
+        <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="8" w:tplc="6220C036">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7292" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="es-es" w:eastAsia="es-es" w:bidi="es-es"/>
+        <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="920872172">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
-    <w:shapeLayoutLikeWW8/>
-    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="001345A2"/>
+    <w:rsid w:val="001345A2"/>
+    <w:rsid w:val="0046559F"/>
+    <w:rsid w:val="00591914"/>
+    <w:rsid w:val="00882B5F"/>
+    <w:rsid w:val="00C17832"/>
+    <w:rsid w:val="00F12319"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="es-ES"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="457B6152"/>
+  <w15:docId w15:val="{C7F1CB53-3316-4FAC-BA2B-7029A5EC8065}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:cstheme="minorBidi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:asciiTheme="minorHAnsi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-US" w:bidi="ar-SA" w:eastAsia="en-US"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:style w:styleId="DefaultParagraphFont" w:default="1" w:type="character">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:styleId="TableNormal" w:default="1" w:type="table">
+  <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
     <w:uiPriority w:val="2"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:styleId="NoList" w:default="1" w:type="numbering">
-[...15 lines deleted...]
-  <w:style w:styleId="BodyText" w:type="paragraph">
+  <w:style w:type="paragraph" w:styleId="Textoindependiente">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:pPr/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="es-es" w:eastAsia="es-es" w:bidi="es-es"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="ListParagraph" w:type="paragraph">
+  <w:style w:type="paragraph" w:styleId="Prrafodelista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="821" w:hanging="360"/>
     </w:pPr>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:styleId="TableParagraph" w:type="paragraph">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:pPr/>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+</file>
+
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/></Relationships>
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1126,58 +1517,68 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
+  <Pages>1</Pages>
+  <Words>115</Words>
+  <Characters>638</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
+  <Lines>5</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>752</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>German</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2019-04-01T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Office Word 2007</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
     <vt:filetime>2020-02-19T00:00:00Z</vt:filetime>
   </property>
 </Properties>
 </file>