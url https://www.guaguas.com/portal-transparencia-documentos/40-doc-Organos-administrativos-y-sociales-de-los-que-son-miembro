--- v0 (2026-06-23)
+++ v1 (2026-08-22)
@@ -642,294 +642,260 @@
           <w:tab w:val="left" w:pos="821"/>
           <w:tab w:val="left" w:pos="822"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C4B0A">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vocal de la Junta Rectora del Instituto Municipal de Deportes (IMD)</w:t>
       </w:r>
       <w:r w:rsidR="00156C2A" w:rsidRPr="003C4B0A">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56C7AF29" w14:textId="442F7BFA" w:rsidR="00146A9D" w:rsidRPr="00146A9D" w:rsidRDefault="00146A9D" w:rsidP="00093EDD">
+    <w:p w14:paraId="07F779F1" w14:textId="30901AA1" w:rsidR="00146A9D" w:rsidRPr="007F1BE5" w:rsidRDefault="007A26D8" w:rsidP="00093EDD">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00146A9D">
+      <w:r w:rsidRPr="00C079A7">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="8"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Laura Giannina Padrón Delgado</w:t>
-[...42 lines deleted...]
-        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:t xml:space="preserve">Dª </w:t>
+      </w:r>
+      <w:r w:rsidR="00146A9D" w:rsidRPr="007F1BE5">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="8"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="007F1BE5">
+        <w:t>María Inés Miranda Navarro</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49C50F11" w14:textId="72AC427C" w:rsidR="00B41B67" w:rsidRPr="003C4B0A" w:rsidRDefault="00146A9D" w:rsidP="003C4B0A">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="821"/>
+          <w:tab w:val="left" w:pos="822"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4B0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Consejera del</w:t>
+      </w:r>
+      <w:r w:rsidR="003C4B0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4B0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cabildo de Gran Canaria</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27DFCA8E" w14:textId="77777777" w:rsidR="00B41B67" w:rsidRPr="007F1BE5" w:rsidRDefault="00B41B67" w:rsidP="00093EDD">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="8"/>
         </w:rPr>
-        <w:t>María Inés Miranda Navarro</w:t>
-[...46 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007F1BE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="8"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007F1BE5">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="8"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="007F1BE5">
+        <w:t xml:space="preserve">D. José Ángel Hernández Ponce </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41A2B8BF" w14:textId="77777777" w:rsidR="00B41B67" w:rsidRPr="003C4B0A" w:rsidRDefault="00B41B67" w:rsidP="003C4B0A">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="821"/>
+          <w:tab w:val="left" w:pos="822"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4B0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Secretario General en Federación de Empresarios de Transportes de Canarias, FET Canarias, desde 1996 hasta la actualidad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00BC83E1" w14:textId="77777777" w:rsidR="00B41B67" w:rsidRPr="00C079A7" w:rsidRDefault="00B41B67" w:rsidP="00093EDD">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="8"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:br/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007F1BE5">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B1BFF5E" w14:textId="77777777" w:rsidR="00B41B67" w:rsidRPr="00AF2E0B" w:rsidRDefault="00B41B67" w:rsidP="00093EDD">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="8"/>
         </w:rPr>
-        <w:t xml:space="preserve">D. José Ángel Hernández Ponce </w:t>
-[...45 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF2E0B">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="8"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">D. Rafael Pedrero Manchado </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73A7E09E" w14:textId="77777777" w:rsidR="00B41B67" w:rsidRPr="003C4B0A" w:rsidRDefault="00B41B67" w:rsidP="003C4B0A">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="821"/>
           <w:tab w:val="left" w:pos="822"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C4B0A">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Consejero Visocan (Empresa de Promoción y gestión del Parque Público de Viviendas).</w:t>
+        <w:t xml:space="preserve">Consejero </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4B0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Visocan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4B0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Empresa de Promoción y gestión del Parque Público de Viviendas).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A6114CC" w14:textId="77777777" w:rsidR="00B41B67" w:rsidRPr="003C4B0A" w:rsidRDefault="00B41B67" w:rsidP="003C4B0A">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="821"/>
           <w:tab w:val="left" w:pos="822"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C4B0A">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1015,77 +981,109 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="15E6730E" w14:textId="77777777" w:rsidR="00B41B67" w:rsidRPr="003C4B0A" w:rsidRDefault="00B41B67" w:rsidP="003C4B0A">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="821"/>
           <w:tab w:val="left" w:pos="822"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C4B0A">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Presidente de Navipal (Empresa pública de promoción de naves industriales en la provincia de Las Palmas, ya extinta).</w:t>
+        <w:t xml:space="preserve">Presidente de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4B0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Navipal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4B0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Empresa pública de promoción de naves industriales en la provincia de Las Palmas, ya extinta).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44D892F6" w14:textId="77777777" w:rsidR="00B41B67" w:rsidRPr="003C4B0A" w:rsidRDefault="00B41B67" w:rsidP="003C4B0A">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="821"/>
           <w:tab w:val="left" w:pos="822"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C4B0A">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Consejero Navinte (Empresa pública de promoción de naves industriales en la provincia de Santa Cruz de Tenerife).</w:t>
+        <w:t xml:space="preserve">Consejero </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4B0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Navinte</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4B0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Empresa pública de promoción de naves industriales en la provincia de Santa Cruz de Tenerife).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="438ACE05" w14:textId="77777777" w:rsidR="00B41B67" w:rsidRPr="003C4B0A" w:rsidRDefault="00B41B67" w:rsidP="003C4B0A">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="821"/>
           <w:tab w:val="left" w:pos="822"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C4B0A">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1119,51 +1117,67 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="26FE1BCB" w14:textId="77777777" w:rsidR="00B41B67" w:rsidRPr="003C4B0A" w:rsidRDefault="00B41B67" w:rsidP="003C4B0A">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="821"/>
           <w:tab w:val="left" w:pos="822"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C4B0A">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Consejero y Vicepresidente del Comité Ejecutivo de Infecar.</w:t>
+        <w:t xml:space="preserve">Consejero y Vicepresidente del Comité Ejecutivo de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4B0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Infecar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4B0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D7CFC4E" w14:textId="77777777" w:rsidR="00B41B67" w:rsidRPr="003C4B0A" w:rsidRDefault="00B41B67" w:rsidP="003C4B0A">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="821"/>
           <w:tab w:val="left" w:pos="822"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C4B0A">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1301,234 +1315,266 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="6B3D3B5E" w14:textId="77777777" w:rsidR="00B41B67" w:rsidRPr="003C4B0A" w:rsidRDefault="00B41B67" w:rsidP="003C4B0A">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="821"/>
           <w:tab w:val="left" w:pos="822"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C4B0A">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">Consejero de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4B0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Agragua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4B0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Sociedad para la gestión de agua agrícola).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="271B72D8" w14:textId="77777777" w:rsidR="00B41B67" w:rsidRPr="003C4B0A" w:rsidRDefault="00B41B67" w:rsidP="003C4B0A">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="821"/>
+          <w:tab w:val="left" w:pos="822"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4B0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Consejero de la Comunidad de Regantes de Trapiche y Bañaderos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63119F4F" w14:textId="77777777" w:rsidR="00B41B67" w:rsidRPr="003C4B0A" w:rsidRDefault="00B41B67" w:rsidP="003C4B0A">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="821"/>
+          <w:tab w:val="left" w:pos="822"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4B0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Consejero de la Zona Franca de Gran Canaria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3619878C" w14:textId="77777777" w:rsidR="00B41B67" w:rsidRPr="003C4B0A" w:rsidRDefault="00B41B67" w:rsidP="003C4B0A">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="821"/>
+          <w:tab w:val="left" w:pos="822"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4B0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Consejero de Agragua (Sociedad para la gestión de agua agrícola).</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="271B72D8" w14:textId="77777777" w:rsidR="00B41B67" w:rsidRPr="003C4B0A" w:rsidRDefault="00B41B67" w:rsidP="003C4B0A">
+        <w:t>Consejero de la Sociedad de Promoción Económica de Gran Canaria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C71C447" w14:textId="77777777" w:rsidR="00B41B67" w:rsidRPr="003C4B0A" w:rsidRDefault="00B41B67" w:rsidP="003C4B0A">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="821"/>
           <w:tab w:val="left" w:pos="822"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C4B0A">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Consejero de la Comunidad de Regantes de Trapiche y Bañaderos.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="63119F4F" w14:textId="77777777" w:rsidR="00B41B67" w:rsidRPr="003C4B0A" w:rsidRDefault="00B41B67" w:rsidP="003C4B0A">
+        <w:t>Consejero General de La Caja de Canarias.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03839709" w14:textId="77777777" w:rsidR="00B41B67" w:rsidRPr="003C4B0A" w:rsidRDefault="00B41B67" w:rsidP="003C4B0A">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="821"/>
           <w:tab w:val="left" w:pos="822"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C4B0A">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Consejero de la Zona Franca de Gran Canaria.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3619878C" w14:textId="77777777" w:rsidR="00B41B67" w:rsidRPr="003C4B0A" w:rsidRDefault="00B41B67" w:rsidP="003C4B0A">
+        <w:t>Consejero de Valora Gestión Tributaria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A45F36F" w14:textId="23C2BF74" w:rsidR="00B41B67" w:rsidRPr="003C4B0A" w:rsidRDefault="00B41B67" w:rsidP="003C4B0A">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="821"/>
           <w:tab w:val="left" w:pos="822"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C4B0A">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Consejero de la Sociedad de Promoción Económica de Gran Canaria.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0C71C447" w14:textId="77777777" w:rsidR="00B41B67" w:rsidRPr="003C4B0A" w:rsidRDefault="00B41B67" w:rsidP="003C4B0A">
+        <w:t>Miembro de la Junta de Gobierno de la Autoridad Única de Transporte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1898C7E3" w14:textId="77777777" w:rsidR="00B41B67" w:rsidRPr="003C4B0A" w:rsidRDefault="00B41B67" w:rsidP="003C4B0A">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="821"/>
           <w:tab w:val="left" w:pos="822"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C4B0A">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Consejero General de La Caja de Canarias.</w:t>
-[...77 lines deleted...]
-        <w:t>Consejero de Sagulpa, S.A.</w:t>
+        <w:t xml:space="preserve">Consejero de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4B0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sagulpa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4B0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, S.A.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="146AF8D3" w14:textId="29F5D0FA" w:rsidR="00146A9D" w:rsidRDefault="00B41B67" w:rsidP="00093EDD">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C079A7">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="8"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00C079A7">
         <w:rPr>
@@ -2063,109 +2109,109 @@
     <w:p w14:paraId="426DE020" w14:textId="2CE7DD9E" w:rsidR="004061FC" w:rsidRPr="004061FC" w:rsidRDefault="004061FC" w:rsidP="004061FC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3690"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="004061FC" w:rsidRPr="004061FC" w:rsidSect="00510546">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11920" w:h="16850"/>
       <w:pgMar w:top="1985" w:right="1147" w:bottom="1560" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="10C108F8" w14:textId="77777777" w:rsidR="00A072A2" w:rsidRDefault="00A072A2" w:rsidP="004061FC">
+    <w:p w14:paraId="541425C9" w14:textId="77777777" w:rsidR="00372BA5" w:rsidRDefault="00372BA5" w:rsidP="004061FC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="055465EA" w14:textId="77777777" w:rsidR="00A072A2" w:rsidRDefault="00A072A2" w:rsidP="004061FC">
+    <w:p w14:paraId="59ECA0E2" w14:textId="77777777" w:rsidR="00372BA5" w:rsidRDefault="00372BA5" w:rsidP="004061FC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A0002AAF" w:usb1="40000048" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="51A2709C" w14:textId="3A24849D" w:rsidR="004061FC" w:rsidRDefault="004061FC">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="26005E9E" wp14:editId="1AED5734">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>962025</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-147320</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="5178425" cy="354330"/>
           <wp:effectExtent l="0" t="0" r="3175" b="7620"/>
@@ -2187,58 +2233,58 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5178425" cy="354330"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6FB650B8" w14:textId="77777777" w:rsidR="00A072A2" w:rsidRDefault="00A072A2" w:rsidP="004061FC">
+    <w:p w14:paraId="0C1B83DC" w14:textId="77777777" w:rsidR="00372BA5" w:rsidRDefault="00372BA5" w:rsidP="004061FC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7D2C1C9B" w14:textId="77777777" w:rsidR="00A072A2" w:rsidRDefault="00A072A2" w:rsidP="004061FC">
+    <w:p w14:paraId="512F4BAC" w14:textId="77777777" w:rsidR="00372BA5" w:rsidRDefault="00372BA5" w:rsidP="004061FC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="12025C0E" w14:textId="780B0A04" w:rsidR="004061FC" w:rsidRDefault="004061FC">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5A8C3390" wp14:editId="4FA2FBBF">
           <wp:extent cx="1952625" cy="575945"/>
           <wp:effectExtent l="0" t="0" r="9525" b="0"/>
           <wp:docPr id="880881526" name="image1.jpeg"/>
           <wp:cNvGraphicFramePr>
@@ -2500,117 +2546,121 @@
     <w:lvl w:ilvl="8" w:tplc="6220C036">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7292" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="920872172">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1678268533">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001345A2"/>
     <w:rsid w:val="0001069C"/>
     <w:rsid w:val="00022106"/>
     <w:rsid w:val="00093EDD"/>
     <w:rsid w:val="0010566D"/>
     <w:rsid w:val="001273EB"/>
     <w:rsid w:val="001345A2"/>
     <w:rsid w:val="00145F62"/>
     <w:rsid w:val="00146A9D"/>
     <w:rsid w:val="00156C2A"/>
     <w:rsid w:val="001921D1"/>
     <w:rsid w:val="001C5813"/>
     <w:rsid w:val="0029443D"/>
     <w:rsid w:val="003677D4"/>
+    <w:rsid w:val="00372BA5"/>
     <w:rsid w:val="003C4B0A"/>
     <w:rsid w:val="003D6667"/>
     <w:rsid w:val="003E27F0"/>
     <w:rsid w:val="003F0CD3"/>
     <w:rsid w:val="004061FC"/>
     <w:rsid w:val="00407769"/>
     <w:rsid w:val="004607F1"/>
     <w:rsid w:val="0046559F"/>
     <w:rsid w:val="004F7798"/>
     <w:rsid w:val="00510546"/>
     <w:rsid w:val="005178EE"/>
     <w:rsid w:val="0054506E"/>
     <w:rsid w:val="00591914"/>
     <w:rsid w:val="0059485D"/>
     <w:rsid w:val="0059731D"/>
     <w:rsid w:val="005A39A5"/>
     <w:rsid w:val="005B4FAA"/>
     <w:rsid w:val="00681C9A"/>
     <w:rsid w:val="006E06C0"/>
     <w:rsid w:val="00707E55"/>
     <w:rsid w:val="00796253"/>
+    <w:rsid w:val="007A26D8"/>
     <w:rsid w:val="007E7E36"/>
     <w:rsid w:val="007F1BE5"/>
     <w:rsid w:val="00882B5F"/>
     <w:rsid w:val="00885987"/>
     <w:rsid w:val="00952390"/>
     <w:rsid w:val="00966546"/>
+    <w:rsid w:val="00982ED8"/>
     <w:rsid w:val="009A1386"/>
     <w:rsid w:val="00A06048"/>
     <w:rsid w:val="00A072A2"/>
     <w:rsid w:val="00AB715A"/>
     <w:rsid w:val="00AC69E3"/>
     <w:rsid w:val="00AF2E0B"/>
     <w:rsid w:val="00AF64FF"/>
     <w:rsid w:val="00B41B67"/>
     <w:rsid w:val="00BC0C7A"/>
     <w:rsid w:val="00BD3DC4"/>
     <w:rsid w:val="00C02E88"/>
     <w:rsid w:val="00C079A7"/>
     <w:rsid w:val="00C17832"/>
     <w:rsid w:val="00C928A0"/>
     <w:rsid w:val="00CA0C30"/>
     <w:rsid w:val="00CA0F26"/>
     <w:rsid w:val="00CB4280"/>
     <w:rsid w:val="00CE6138"/>
     <w:rsid w:val="00DE35FD"/>
     <w:rsid w:val="00DF6A5F"/>
     <w:rsid w:val="00E0116D"/>
     <w:rsid w:val="00ED7BD9"/>
     <w:rsid w:val="00F12319"/>
     <w:rsid w:val="00F15B5C"/>
     <w:rsid w:val="00F251B5"/>
@@ -3523,75 +3573,75 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>760</Words>
-  <Characters>4180</Characters>
+  <Words>750</Words>
+  <Characters>4129</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>34</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4931</CharactersWithSpaces>
+  <CharactersWithSpaces>4870</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>German</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2019-04-01T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Office Word 2007</vt:lpwstr>
   </property>