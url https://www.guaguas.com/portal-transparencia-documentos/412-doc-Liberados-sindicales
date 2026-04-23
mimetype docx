--- v0 (2025-10-18)
+++ v1 (2026-04-23)
@@ -1,1105 +1,1038 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...9 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="009233FF" w:rsidRPr="00432B8D" w:rsidRDefault="000906D5" w:rsidP="002E603B">
+    <w:p w14:paraId="36BCE360" w14:textId="77777777" w:rsidR="009233FF" w:rsidRPr="00432B8D" w:rsidRDefault="000906D5" w:rsidP="002E603B">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00432B8D">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Número de liberados</w:t>
       </w:r>
       <w:r w:rsidR="00EA14D4" w:rsidRPr="00432B8D">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> sindicales </w:t>
       </w:r>
       <w:r w:rsidR="00432B8D" w:rsidRPr="00432B8D">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>de Guaguas Municipales, S.A.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B53A9C" w:rsidRPr="00B53A9C" w:rsidRDefault="00B53A9C" w:rsidP="002E603B">
-[...22 lines deleted...]
-    <w:p w:rsidR="000906D5" w:rsidRPr="000906D5" w:rsidRDefault="00393C01" w:rsidP="002E603B">
+    <w:p w14:paraId="49954842" w14:textId="5CA71656" w:rsidR="000906D5" w:rsidRPr="000906D5" w:rsidRDefault="00393C01" w:rsidP="002E603B">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">No </w:t>
       </w:r>
+      <w:r w:rsidR="00126CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>existen</w:t>
+      </w:r>
       <w:r w:rsidR="00B53A9C">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t>ha habido liberados</w:t>
+        <w:t xml:space="preserve"> liberados</w:t>
       </w:r>
       <w:r w:rsidR="00C0695A">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> sindicales </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">en </w:t>
       </w:r>
       <w:r w:rsidR="000906D5" w:rsidRPr="000906D5">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Guaguas</w:t>
       </w:r>
       <w:r w:rsidR="000906D5">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> Municipales</w:t>
       </w:r>
       <w:r w:rsidR="00B53A9C">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> durante 2020.</w:t>
-[...236 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD6AA2" w:rsidRPr="00FD6AA2" w:rsidRDefault="00FD6AA2" w:rsidP="00B53A9C">
-[...65 lines deleted...]
-    <w:p w:rsidR="00FD6AA2" w:rsidRPr="000906D5" w:rsidRDefault="00FD6AA2" w:rsidP="00B53A9C">
+    <w:p w14:paraId="7C3E5DBF" w14:textId="77777777" w:rsidR="00FD6AA2" w:rsidRPr="000906D5" w:rsidRDefault="00FD6AA2" w:rsidP="00B53A9C">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B53A9C" w:rsidRPr="00B53A9C" w:rsidRDefault="00B53A9C" w:rsidP="00B53A9C">
+    <w:p w14:paraId="7F9F522F" w14:textId="77777777" w:rsidR="00B53A9C" w:rsidRPr="00B53A9C" w:rsidRDefault="00B53A9C" w:rsidP="00B53A9C">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B53A9C" w:rsidRPr="000906D5" w:rsidRDefault="00B53A9C">
+    <w:p w14:paraId="1E20C133" w14:textId="77777777" w:rsidR="00B53A9C" w:rsidRPr="000906D5" w:rsidRDefault="00B53A9C">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B53A9C" w:rsidRPr="000906D5" w:rsidSect="00581F65">
       <w:headerReference w:type="even" r:id="rId6"/>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00626D76" w:rsidRDefault="00626D76" w:rsidP="00417F2E">
+    <w:p w14:paraId="4BEF8F36" w14:textId="77777777" w:rsidR="00AB2941" w:rsidRDefault="00AB2941" w:rsidP="00417F2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00626D76" w:rsidRDefault="00626D76" w:rsidP="00417F2E">
+    <w:p w14:paraId="3D6608EE" w14:textId="77777777" w:rsidR="00AB2941" w:rsidRDefault="00AB2941" w:rsidP="00417F2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="A00002BF" w:usb1="68C7FCFB" w:usb2="00000010" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:p w:rsidR="00417F2E" w:rsidRDefault="00417F2E">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="19344509" w14:textId="77777777" w:rsidR="00417F2E" w:rsidRDefault="00417F2E">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:p w:rsidR="00417F2E" w:rsidRDefault="00417F2E">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6168C129" w14:textId="77777777" w:rsidR="00417F2E" w:rsidRDefault="00417F2E">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
     <w:r w:rsidRPr="00417F2E">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="es-ES"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0C778DC4" wp14:editId="61865844">
           <wp:extent cx="5400040" cy="375058"/>
           <wp:effectExtent l="19050" t="0" r="0" b="0"/>
           <wp:docPr id="5" name="Imagen 5"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="guaguas_pie_din4.jpg"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5400040" cy="375058"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:p w:rsidR="00417F2E" w:rsidRDefault="00417F2E">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="78DFFDBB" w14:textId="77777777" w:rsidR="00417F2E" w:rsidRDefault="00417F2E">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00626D76" w:rsidRDefault="00626D76" w:rsidP="00417F2E">
+    <w:p w14:paraId="5D185943" w14:textId="77777777" w:rsidR="00AB2941" w:rsidRDefault="00AB2941" w:rsidP="00417F2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00626D76" w:rsidRDefault="00626D76" w:rsidP="00417F2E">
+    <w:p w14:paraId="53261354" w14:textId="77777777" w:rsidR="00AB2941" w:rsidRDefault="00AB2941" w:rsidP="00417F2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:p w:rsidR="00417F2E" w:rsidRDefault="00417F2E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6670A027" w14:textId="77777777" w:rsidR="00417F2E" w:rsidRDefault="00417F2E">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:p w:rsidR="00417F2E" w:rsidRDefault="00417F2E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3149496B" w14:textId="77777777" w:rsidR="00417F2E" w:rsidRDefault="00417F2E">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r w:rsidRPr="00417F2E">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="es-ES"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="69862B79" wp14:editId="5B3E9F71">
           <wp:extent cx="2240280" cy="579564"/>
           <wp:effectExtent l="19050" t="0" r="7620" b="0"/>
           <wp:docPr id="4" name="Imagen 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="guaguas_logo_cabecera_din4.jpg"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2238563" cy="579120"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00417F2E" w:rsidRDefault="00417F2E">
+  <w:p w14:paraId="63925B32" w14:textId="77777777" w:rsidR="00417F2E" w:rsidRDefault="00417F2E">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:p w:rsidR="00417F2E" w:rsidRDefault="00417F2E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="17A02D7B" w14:textId="77777777" w:rsidR="00417F2E" w:rsidRDefault="00417F2E">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
-  <w:compat/>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00417F2E"/>
     <w:rsid w:val="000906D5"/>
     <w:rsid w:val="000E7079"/>
+    <w:rsid w:val="00126CD1"/>
     <w:rsid w:val="001D4418"/>
     <w:rsid w:val="001E7921"/>
     <w:rsid w:val="002E603B"/>
     <w:rsid w:val="00315960"/>
     <w:rsid w:val="00393C01"/>
     <w:rsid w:val="003B0023"/>
     <w:rsid w:val="00417F2E"/>
     <w:rsid w:val="00432B8D"/>
     <w:rsid w:val="004338F2"/>
+    <w:rsid w:val="004E1AEC"/>
     <w:rsid w:val="00553F41"/>
     <w:rsid w:val="00581F65"/>
     <w:rsid w:val="005B690D"/>
     <w:rsid w:val="005F5C4D"/>
     <w:rsid w:val="00626D76"/>
     <w:rsid w:val="00633B70"/>
     <w:rsid w:val="00707C1B"/>
     <w:rsid w:val="007314B3"/>
     <w:rsid w:val="00766591"/>
     <w:rsid w:val="00784D22"/>
     <w:rsid w:val="008E10B9"/>
     <w:rsid w:val="009233FF"/>
     <w:rsid w:val="00A36D58"/>
+    <w:rsid w:val="00AB2941"/>
     <w:rsid w:val="00B53A9C"/>
     <w:rsid w:val="00B7298E"/>
     <w:rsid w:val="00C0695A"/>
     <w:rsid w:val="00C61531"/>
     <w:rsid w:val="00C64626"/>
     <w:rsid w:val="00CA5E4F"/>
     <w:rsid w:val="00D57007"/>
     <w:rsid w:val="00DE524F"/>
     <w:rsid w:val="00DF15F8"/>
     <w:rsid w:val="00DF1DFE"/>
     <w:rsid w:val="00E62797"/>
     <w:rsid w:val="00E67533"/>
     <w:rsid w:val="00EA14D4"/>
     <w:rsid w:val="00EC4A5D"/>
     <w:rsid w:val="00F4621F"/>
     <w:rsid w:val="00F64C10"/>
     <w:rsid w:val="00F828C2"/>
     <w:rsid w:val="00FD6AA2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="off"/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="492CEC1F"/>
+  <w15:docId w15:val="{9BE6244F-5904-4AB3-A80F-983FB2115D55}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00FD6AA2"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo1Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00EA14D4"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Encabezado">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EncabezadoCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00417F2E"/>
     <w:pPr>
@@ -1169,51 +1102,51 @@
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
     <w:name w:val="Título 1 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Ttulo1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00EA14D4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="264000740">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2089644767">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -1512,57 +1445,57 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>68</Words>
-  <Characters>375</Characters>
+  <Words>18</Words>
+  <Characters>101</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>3</Lines>
+  <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>442</CharactersWithSpaces>
+  <CharactersWithSpaces>118</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>German</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>