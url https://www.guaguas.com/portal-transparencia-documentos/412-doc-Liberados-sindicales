--- v1 (2026-04-23)
+++ v2 (2026-06-23)
@@ -8,94 +8,514 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="36BCE360" w14:textId="77777777" w:rsidR="009233FF" w:rsidRPr="00432B8D" w:rsidRDefault="000906D5" w:rsidP="002E603B">
+    <w:p w14:paraId="36BCE360" w14:textId="77777777" w:rsidR="009233FF" w:rsidRDefault="000906D5" w:rsidP="002E603B">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00432B8D">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Número de liberados</w:t>
       </w:r>
       <w:r w:rsidR="00EA14D4" w:rsidRPr="00432B8D">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> sindicales </w:t>
       </w:r>
       <w:r w:rsidR="00432B8D" w:rsidRPr="00432B8D">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>de Guaguas Municipales, S.A.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49954842" w14:textId="5CA71656" w:rsidR="000906D5" w:rsidRPr="000906D5" w:rsidRDefault="00393C01" w:rsidP="002E603B">
+    <w:p w14:paraId="276A347B" w14:textId="77777777" w:rsidR="008D1A00" w:rsidRPr="00432B8D" w:rsidRDefault="008D1A00" w:rsidP="002E603B">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="124960DA" w14:textId="56B6910B" w:rsidR="008D1A00" w:rsidRPr="008D1A00" w:rsidRDefault="008D1A00" w:rsidP="008D1A00">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D1A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24153CBA" w14:textId="77777777" w:rsidR="008D1A00" w:rsidRDefault="008D1A00" w:rsidP="008D1A00">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No existen liberados sindicales en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000906D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Guaguas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Municipales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51D9E2AB" w14:textId="77777777" w:rsidR="008D1A00" w:rsidRPr="000906D5" w:rsidRDefault="008D1A00" w:rsidP="008D1A00">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DC76184" w14:textId="6D082AC9" w:rsidR="008D1A00" w:rsidRPr="008D1A00" w:rsidRDefault="008D1A00" w:rsidP="008D1A00">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D1A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44F4FCC3" w14:textId="77777777" w:rsidR="008D1A00" w:rsidRDefault="008D1A00" w:rsidP="008D1A00">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No existen liberados sindicales en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000906D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Guaguas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Municipales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AD48D9A" w14:textId="77777777" w:rsidR="008D1A00" w:rsidRPr="000906D5" w:rsidRDefault="008D1A00" w:rsidP="008D1A00">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0591AFB1" w14:textId="1B566AB9" w:rsidR="008D1A00" w:rsidRPr="008D1A00" w:rsidRDefault="008D1A00" w:rsidP="008D1A00">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D1A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="410DCD87" w14:textId="77777777" w:rsidR="008D1A00" w:rsidRDefault="008D1A00" w:rsidP="008D1A00">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No existen liberados sindicales en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000906D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Guaguas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Municipales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="236023F7" w14:textId="77777777" w:rsidR="008D1A00" w:rsidRPr="000906D5" w:rsidRDefault="008D1A00" w:rsidP="008D1A00">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49927EAC" w14:textId="43C54A4D" w:rsidR="008D1A00" w:rsidRPr="008D1A00" w:rsidRDefault="008D1A00" w:rsidP="008D1A00">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D1A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BB06AE1" w14:textId="206DD584" w:rsidR="008D1A00" w:rsidRDefault="008D1A00" w:rsidP="002E603B">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No existen liberados sindicales en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000906D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Guaguas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Municipales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12D50C66" w14:textId="77777777" w:rsidR="008D1A00" w:rsidRDefault="008D1A00" w:rsidP="002E603B">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37501B51" w14:textId="6FAE3EF9" w:rsidR="008D1A00" w:rsidRPr="008D1A00" w:rsidRDefault="008D1A00" w:rsidP="002E603B">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D1A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49954842" w14:textId="117BF69C" w:rsidR="000906D5" w:rsidRPr="000906D5" w:rsidRDefault="00393C01" w:rsidP="002E603B">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">No </w:t>
       </w:r>
       <w:r w:rsidR="00126CD1">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
@@ -202,61 +622,61 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B53A9C" w:rsidRPr="000906D5" w:rsidSect="00581F65">
       <w:headerReference w:type="even" r:id="rId6"/>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4BEF8F36" w14:textId="77777777" w:rsidR="00AB2941" w:rsidRDefault="00AB2941" w:rsidP="00417F2E">
+    <w:p w14:paraId="59413745" w14:textId="77777777" w:rsidR="002E2D71" w:rsidRDefault="002E2D71" w:rsidP="00417F2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3D6608EE" w14:textId="77777777" w:rsidR="00AB2941" w:rsidRDefault="00AB2941" w:rsidP="00417F2E">
+    <w:p w14:paraId="27CA469A" w14:textId="77777777" w:rsidR="002E2D71" w:rsidRDefault="002E2D71" w:rsidP="00417F2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -352,61 +772,61 @@
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="78DFFDBB" w14:textId="77777777" w:rsidR="00417F2E" w:rsidRDefault="00417F2E">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5D185943" w14:textId="77777777" w:rsidR="00AB2941" w:rsidRDefault="00AB2941" w:rsidP="00417F2E">
+    <w:p w14:paraId="7810AFF2" w14:textId="77777777" w:rsidR="002E2D71" w:rsidRDefault="002E2D71" w:rsidP="00417F2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="53261354" w14:textId="77777777" w:rsidR="00AB2941" w:rsidRDefault="00AB2941" w:rsidP="00417F2E">
+    <w:p w14:paraId="7424A297" w14:textId="77777777" w:rsidR="002E2D71" w:rsidRDefault="002E2D71" w:rsidP="00417F2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6670A027" w14:textId="77777777" w:rsidR="00417F2E" w:rsidRDefault="00417F2E">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3149496B" w14:textId="77777777" w:rsidR="00417F2E" w:rsidRDefault="00417F2E">
     <w:pPr>
@@ -486,68 +906,71 @@
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00417F2E"/>
     <w:rsid w:val="000906D5"/>
     <w:rsid w:val="000E7079"/>
     <w:rsid w:val="00126CD1"/>
     <w:rsid w:val="001D4418"/>
     <w:rsid w:val="001E7921"/>
+    <w:rsid w:val="002E2D71"/>
     <w:rsid w:val="002E603B"/>
     <w:rsid w:val="00315960"/>
     <w:rsid w:val="00393C01"/>
     <w:rsid w:val="003B0023"/>
     <w:rsid w:val="00417F2E"/>
     <w:rsid w:val="00432B8D"/>
     <w:rsid w:val="004338F2"/>
     <w:rsid w:val="004E1AEC"/>
     <w:rsid w:val="00553F41"/>
     <w:rsid w:val="00581F65"/>
     <w:rsid w:val="005B690D"/>
     <w:rsid w:val="005F5C4D"/>
     <w:rsid w:val="00626D76"/>
     <w:rsid w:val="00633B70"/>
+    <w:rsid w:val="00634937"/>
     <w:rsid w:val="00707C1B"/>
     <w:rsid w:val="007314B3"/>
     <w:rsid w:val="00766591"/>
     <w:rsid w:val="00784D22"/>
+    <w:rsid w:val="008D1A00"/>
     <w:rsid w:val="008E10B9"/>
     <w:rsid w:val="009233FF"/>
     <w:rsid w:val="00A36D58"/>
     <w:rsid w:val="00AB2941"/>
     <w:rsid w:val="00B53A9C"/>
     <w:rsid w:val="00B7298E"/>
     <w:rsid w:val="00C0695A"/>
     <w:rsid w:val="00C61531"/>
     <w:rsid w:val="00C64626"/>
     <w:rsid w:val="00CA5E4F"/>
     <w:rsid w:val="00D57007"/>
     <w:rsid w:val="00DE524F"/>
     <w:rsid w:val="00DF15F8"/>
     <w:rsid w:val="00DF1DFE"/>
     <w:rsid w:val="00E62797"/>
     <w:rsid w:val="00E67533"/>
     <w:rsid w:val="00EA14D4"/>
     <w:rsid w:val="00EC4A5D"/>
     <w:rsid w:val="00F4621F"/>
     <w:rsid w:val="00F64C10"/>
     <w:rsid w:val="00F828C2"/>
     <w:rsid w:val="00FD6AA2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
@@ -1448,54 +1871,54 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>18</Words>
-  <Characters>101</Characters>
+  <Words>57</Words>
+  <Characters>316</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1</Lines>
+  <Lines>2</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>118</CharactersWithSpaces>
+  <CharactersWithSpaces>372</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>German</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>