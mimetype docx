--- v0 (2025-10-18)
+++ v1 (2026-07-09)
@@ -1,645 +1,641 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="008E5620" w:rsidRPr="00923EAB" w:rsidRDefault="00131853" w:rsidP="00F21DCC">
+    <w:p w14:paraId="7B4B9DFF" w14:textId="7B94200F" w:rsidR="008E5620" w:rsidRPr="00923EAB" w:rsidRDefault="00B55F21" w:rsidP="00F21DCC">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923EAB">
-        <w:rPr>
-[...8 lines deleted...]
-      <w:r w:rsidR="00B55F21" w:rsidRPr="00923EAB">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Servicios</w:t>
       </w:r>
       <w:r w:rsidR="00ED1BC7">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> y Procedimientos</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA76FC" w:rsidRPr="00A72F07" w:rsidRDefault="00A72F07" w:rsidP="00A72F07">
+    <w:p w14:paraId="1EF942C3" w14:textId="77777777" w:rsidR="00DA76FC" w:rsidRPr="00A72F07" w:rsidRDefault="00A72F07" w:rsidP="00A72F07">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Quejas y </w:t>
       </w:r>
       <w:r w:rsidR="003062F0">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>reclamaciones</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> (procedimiento)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0093587C" w:rsidRPr="00923EAB" w:rsidRDefault="0093587C" w:rsidP="0093587C">
-[...21 lines deleted...]
-    <w:p w:rsidR="0093587C" w:rsidRPr="00923EAB" w:rsidRDefault="0093587C" w:rsidP="0093587C">
+    <w:p w14:paraId="4CD24929" w14:textId="77777777" w:rsidR="0093587C" w:rsidRPr="00923EAB" w:rsidRDefault="0093587C" w:rsidP="0093587C">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923EAB">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>La presentación de quejas y reclamaciones puede presentarse de dos maneras:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0093587C" w:rsidRPr="00C011B5" w:rsidRDefault="0093587C" w:rsidP="00911C9A">
+    <w:p w14:paraId="3A4D7E7D" w14:textId="44251E01" w:rsidR="0093587C" w:rsidRPr="00C011B5" w:rsidRDefault="0093587C" w:rsidP="00911C9A">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923EAB">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Telemáticamente: rellenando el formulario a través de la web corporativa en el siguiente enlace </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A80160">
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00CB134E">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+            <w:lang w:val="es-ES"/>
+          </w:rPr>
+          <w:t>https://www.guaguas.com/atencion-al-cliente/sugerencias-y-reclamaciones</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="272969CA" w14:textId="77777777" w:rsidR="00CB134E" w:rsidRPr="00CB134E" w:rsidRDefault="00CB134E" w:rsidP="00CB134E">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>https://www.guaguas.com/atencion-al-cliente/sugerencias-y-reclamaciones</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="0093587C" w:rsidRPr="00923EAB" w:rsidRDefault="0093587C" w:rsidP="00911C9A">
+    <w:p w14:paraId="49FA5E05" w14:textId="5EFCE6A6" w:rsidR="0093587C" w:rsidRPr="00923EAB" w:rsidRDefault="0093587C" w:rsidP="00911C9A">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923EAB">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>En nuestras oficinas comerciales.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00911C9A" w:rsidRPr="00923EAB" w:rsidRDefault="00911C9A" w:rsidP="00911C9A">
+    <w:p w14:paraId="24F5D324" w14:textId="77777777" w:rsidR="00911C9A" w:rsidRPr="00923EAB" w:rsidRDefault="00911C9A" w:rsidP="00911C9A">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0093587C" w:rsidRPr="00923EAB" w:rsidRDefault="0093587C" w:rsidP="0093587C">
+    <w:p w14:paraId="05B1C015" w14:textId="77777777" w:rsidR="0093587C" w:rsidRPr="00923EAB" w:rsidRDefault="0093587C" w:rsidP="0093587C">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923EAB">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0F229B5B" wp14:editId="3DAEAE9A">
             <wp:extent cx="4624512" cy="3840480"/>
             <wp:effectExtent l="19050" t="0" r="4638" b="0"/>
             <wp:docPr id="13" name="Imagen 7"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="4098" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7"/>
+                    <a:blip r:embed="rId8"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4623235" cy="3839419"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                     <a:effectLst/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00923EAB">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="716D1ACA" wp14:editId="01A9B737">
             <wp:extent cx="4457535" cy="1502796"/>
             <wp:effectExtent l="19050" t="0" r="165" b="0"/>
             <wp:docPr id="14" name="Imagen 8"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="4099" name="Picture 3"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8"/>
+                    <a:blip r:embed="rId9"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4456304" cy="1502381"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                     <a:effectLst/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="0093587C" w:rsidRPr="00923EAB" w:rsidSect="00CF7AAF">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId10"/>
+    <w:sectPr w:rsidR="0093587C" w:rsidRPr="00923EAB" w:rsidSect="00CB134E">
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11901" w:h="16817"/>
-      <w:pgMar w:top="851" w:right="851" w:bottom="851" w:left="851" w:header="851" w:footer="851" w:gutter="0"/>
+      <w:pgMar w:top="1560" w:right="851" w:bottom="851" w:left="851" w:header="567" w:footer="851" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="006E13E1" w:rsidRDefault="006E13E1" w:rsidP="00F21DCC">
+    <w:p w14:paraId="6D96B482" w14:textId="77777777" w:rsidR="005C014E" w:rsidRDefault="005C014E" w:rsidP="00F21DCC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="006E13E1" w:rsidRDefault="006E13E1" w:rsidP="00F21DCC">
+    <w:p w14:paraId="617D5B0D" w14:textId="77777777" w:rsidR="005C014E" w:rsidRDefault="005C014E" w:rsidP="00F21DCC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="A00002BF" w:usb1="68C7FCFB" w:usb2="00000010" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="30373563"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w:rsidR="00E024C3" w:rsidRDefault="00E024C3">
+      <w:p w14:paraId="0C3D47DF" w14:textId="77777777" w:rsidR="00E024C3" w:rsidRDefault="00E024C3">
         <w:pPr>
           <w:pStyle w:val="Piedepgina"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:lang w:val="es-ES"/>
           </w:rPr>
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="678D11E8" wp14:editId="29F4E978">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>335915</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-27305</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="5295900" cy="390525"/>
               <wp:effectExtent l="19050" t="0" r="0" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="3" name="Imagen 3"/>
+              <wp:docPr id="1368116591" name="Imagen 1368116591"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
                       <pic:cNvPr id="0" name="Imagen 3"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
                       <a:blip r:embed="rId1"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="5295900" cy="390525"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="9525">
                         <a:noFill/>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </w:r>
-        <w:fldSimple w:instr=" PAGE   \* MERGEFORMAT ">
-[...6 lines deleted...]
-        </w:fldSimple>
+        <w:r w:rsidR="00A80160">
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00A80160">
+          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00A80160">
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00A80160">
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r w:rsidR="00A80160">
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="006E13E1" w:rsidRDefault="006E13E1">
+  <w:p w14:paraId="25FAFB06" w14:textId="77777777" w:rsidR="006E13E1" w:rsidRDefault="006E13E1">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="006E13E1" w:rsidRDefault="006E13E1" w:rsidP="00F21DCC">
+    <w:p w14:paraId="4A007C23" w14:textId="77777777" w:rsidR="005C014E" w:rsidRDefault="005C014E" w:rsidP="00F21DCC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="006E13E1" w:rsidRDefault="006E13E1" w:rsidP="00F21DCC">
+    <w:p w14:paraId="180771AF" w14:textId="77777777" w:rsidR="005C014E" w:rsidRDefault="005C014E" w:rsidP="00F21DCC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:p w:rsidR="006E13E1" w:rsidRDefault="006E13E1">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="42F47EB8" w14:textId="77777777" w:rsidR="006E13E1" w:rsidRDefault="006E13E1">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6C45C27D" wp14:editId="4B431518">
           <wp:extent cx="1984375" cy="577850"/>
           <wp:effectExtent l="19050" t="0" r="0" b="0"/>
-          <wp:docPr id="1" name="Imagen 2"/>
+          <wp:docPr id="2125120878" name="Imagen 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Imagen 2"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1984375" cy="577850"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln w="9525">
                     <a:noFill/>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33D1061F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="242CF5A6"/>
     <w:lvl w:ilvl="0" w:tplc="040A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -708,51 +704,51 @@
     <w:lvl w:ilvl="7" w:tplc="040A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C403D28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C39CA95E"/>
     <w:lvl w:ilvl="0" w:tplc="D3E6CF42">
       <w:start w:val="6"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Helvetica" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -821,371 +817,616 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1275408491">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1504317090">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F21DCC"/>
     <w:rsid w:val="00033D26"/>
     <w:rsid w:val="000379F7"/>
     <w:rsid w:val="00050216"/>
     <w:rsid w:val="000B113C"/>
     <w:rsid w:val="000D0465"/>
     <w:rsid w:val="000E4569"/>
     <w:rsid w:val="00103D86"/>
     <w:rsid w:val="0012072E"/>
     <w:rsid w:val="00131853"/>
     <w:rsid w:val="0015168F"/>
     <w:rsid w:val="001847F2"/>
     <w:rsid w:val="00216DDA"/>
     <w:rsid w:val="003062F0"/>
     <w:rsid w:val="0032103B"/>
     <w:rsid w:val="003A7C0E"/>
     <w:rsid w:val="003C1405"/>
     <w:rsid w:val="003D2AA7"/>
     <w:rsid w:val="003E6883"/>
     <w:rsid w:val="003F40F5"/>
     <w:rsid w:val="0042298B"/>
     <w:rsid w:val="004964BE"/>
     <w:rsid w:val="00597AB4"/>
+    <w:rsid w:val="005C014E"/>
     <w:rsid w:val="005D661F"/>
     <w:rsid w:val="00611D3B"/>
     <w:rsid w:val="006167E9"/>
     <w:rsid w:val="006866B4"/>
     <w:rsid w:val="006E13E1"/>
     <w:rsid w:val="00773B22"/>
     <w:rsid w:val="00793693"/>
     <w:rsid w:val="007C576C"/>
     <w:rsid w:val="007F5065"/>
     <w:rsid w:val="00817FCB"/>
     <w:rsid w:val="008E5620"/>
     <w:rsid w:val="00911C9A"/>
     <w:rsid w:val="00923EAB"/>
     <w:rsid w:val="009258FF"/>
     <w:rsid w:val="0093587C"/>
     <w:rsid w:val="00942D8C"/>
     <w:rsid w:val="009613D4"/>
     <w:rsid w:val="009B03FA"/>
     <w:rsid w:val="009C6A62"/>
     <w:rsid w:val="009D139E"/>
     <w:rsid w:val="009E6A09"/>
     <w:rsid w:val="00A52F3E"/>
     <w:rsid w:val="00A72F07"/>
     <w:rsid w:val="00A80160"/>
     <w:rsid w:val="00AA468C"/>
     <w:rsid w:val="00B37EBD"/>
     <w:rsid w:val="00B55F21"/>
     <w:rsid w:val="00BD62E3"/>
     <w:rsid w:val="00C011B5"/>
     <w:rsid w:val="00C62F55"/>
     <w:rsid w:val="00C64A1D"/>
     <w:rsid w:val="00C832D5"/>
     <w:rsid w:val="00CB0922"/>
+    <w:rsid w:val="00CB134E"/>
     <w:rsid w:val="00CF7AAF"/>
     <w:rsid w:val="00D17E92"/>
     <w:rsid w:val="00D330A7"/>
     <w:rsid w:val="00DA76FC"/>
     <w:rsid w:val="00DB4DD9"/>
     <w:rsid w:val="00DC5CE8"/>
     <w:rsid w:val="00E024C3"/>
     <w:rsid w:val="00E13D7B"/>
     <w:rsid w:val="00E62EA4"/>
     <w:rsid w:val="00EA3814"/>
     <w:rsid w:val="00ED1BC7"/>
     <w:rsid w:val="00ED2EDA"/>
     <w:rsid w:val="00F21DCC"/>
+    <w:rsid w:val="00F678D9"/>
     <w:rsid w:val="00FE1C79"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="off"/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="1D8470EF"/>
+  <w15:docId w15:val="{D2D91D94-70A3-4333-AC0C-5C5A79E125A3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
         <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...24 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
-    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
-[...109 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="009C6A62"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-ES_tradnl"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Ttulo3Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00A52F3E"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
       <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Encabezado">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EncabezadoCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F21DCC"/>
     <w:pPr>
       <w:tabs>
@@ -1257,108 +1498,113 @@
       <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:color w:val="808080"/>
       <w:lang w:val="es-ES_tradnl"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Prrafodelista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="008E5620"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="003F40F5"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipervnculo">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000D0465"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Car">
     <w:name w:val="Título 3 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Ttulo3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00A52F3E"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Textoennegrita">
+  <w:style w:type="character" w:styleId="Fuerte">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00A52F3E"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Mencinsinresolver">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CB134E"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="11929437">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="175198891">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -1398,51 +1644,51 @@
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1471053816">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="751"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.guaguas.com/atencion-al-cliente/sugerencias-y-reclamaciones" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -1694,69 +1940,69 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>56</Words>
-  <Characters>314</Characters>
+  <Words>67</Words>
+  <Characters>369</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>2</Lines>
+  <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>369</CharactersWithSpaces>
+  <CharactersWithSpaces>435</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Mena Mena</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>