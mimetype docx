--- v0 (2025-10-18)
+++ v1 (2026-04-08)
@@ -1,351 +1,5295 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0763C181" w14:textId="77777777" w:rsidR="00581F65" w:rsidRDefault="00DD3654" w:rsidP="00236BA1">
+    <w:p w14:paraId="0FACAB38" w14:textId="77777777" w:rsidR="003368BE" w:rsidRPr="003368BE" w:rsidRDefault="003368BE" w:rsidP="00BC12EB">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003368BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>PLANTILLA POR GRUPOS PROFESIONALES Y NIVELES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62B5167D" w14:textId="50C8AC1C" w:rsidR="00804666" w:rsidRPr="00BC12EB" w:rsidRDefault="00804666" w:rsidP="00804666">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF4400">
+      <w:r w:rsidRPr="00BC12EB">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t>PLANTILLA POR GRUPOS PROFESIONALES Y NIVELES</w:t>
+        <w:t>2025 (a 31/12/2025)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9383" w:type="dxa"/>
+        <w:tblInd w:w="80" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2807"/>
+        <w:gridCol w:w="3420"/>
+        <w:gridCol w:w="607"/>
+        <w:gridCol w:w="1242"/>
+        <w:gridCol w:w="1300"/>
+        <w:gridCol w:w="7"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00804666" w:rsidRPr="00804666" w14:paraId="6252C1B0" w14:textId="77777777" w:rsidTr="00804666">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9383" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="ECC13B" w:fill="ECC13B"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25BD181C" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>Plantilla por grupos profesionales y niveles 2025 (a 31/12/25)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00804666" w:rsidRPr="00804666" w14:paraId="44181C7E" w14:textId="77777777" w:rsidTr="00804666">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="7" w:type="dxa"/>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2807" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5AD13E09" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2845BE95" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="607" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="F4DB8C"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="16AD0F68" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>Total</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="F4DB8C"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0834C1E1" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>Indefinidos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="F4DB8C"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6AFE97F2" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>Temporales</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00804666" w:rsidRPr="00804666" w14:paraId="598079D5" w14:textId="77777777" w:rsidTr="00804666">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="7" w:type="dxa"/>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6227" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="ECC13B" w:fill="ECC13B"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C09F818" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>DIRECTOR GENERAL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="607" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="557FA741" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1D40503E" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="47531604" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00804666" w:rsidRPr="00804666" w14:paraId="349F9A2E" w14:textId="77777777" w:rsidTr="00804666">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="7" w:type="dxa"/>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2807" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="30CECD2D" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="08A2074D" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="607" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4AFEC12E" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A45E1FF" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="55FBB6C5" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00804666" w:rsidRPr="00804666" w14:paraId="0B7302B8" w14:textId="77777777" w:rsidTr="00804666">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="7" w:type="dxa"/>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2807" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="ECC13B" w:fill="ECC13B"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="69EA9ECA" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>I PERSONAL DIRECTIVO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="68DAA18B" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>JEFE/A DE SERVICIO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="607" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="26743C7F" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5441964C" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="732FCA5B" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00804666" w:rsidRPr="00804666" w14:paraId="4DC8B985" w14:textId="77777777" w:rsidTr="00804666">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="7" w:type="dxa"/>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2807" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="563BF17C" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="54ABF511" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>JEFE/A DE GRUPO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="607" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="63E570E7" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7429450D" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6E4AFC94" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00804666" w:rsidRPr="00804666" w14:paraId="7F4E332F" w14:textId="77777777" w:rsidTr="00804666">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="7" w:type="dxa"/>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2807" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2881F19E" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C1F0D1F" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>JEFE/A OFICINA TÉCNICA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="607" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6E47261E" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A8E2E28" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B8D85AD" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00804666" w:rsidRPr="00804666" w14:paraId="299B7E81" w14:textId="77777777" w:rsidTr="00804666">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="7" w:type="dxa"/>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2807" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="760E7D4B" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="24E9A3C1" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="607" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="323BE02E" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E141FF9" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="251B7670" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00804666" w:rsidRPr="00804666" w14:paraId="73630155" w14:textId="77777777" w:rsidTr="00804666">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="7" w:type="dxa"/>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2807" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="ECC13B" w:fill="ECC13B"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D50F035" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>II PERSONAL TÉCNICO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="351BF6D3" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>TÉCNICO SUPERIOR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="607" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0CD8C0C4" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7267D6F2" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="14AE0784" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00804666" w:rsidRPr="00804666" w14:paraId="409CAD39" w14:textId="77777777" w:rsidTr="00804666">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="7" w:type="dxa"/>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2807" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3837046E" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="31B1AED4" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>TÉCNICO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="607" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="088CBDB5" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A566F32" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="00F48B9D" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00804666" w:rsidRPr="00804666" w14:paraId="33C0342A" w14:textId="77777777" w:rsidTr="00804666">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="7" w:type="dxa"/>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2807" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="55AE3D79" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18792121" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="607" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79F89E1D" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="51D6C867" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37D2F9A6" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00804666" w:rsidRPr="00804666" w14:paraId="1092BCF4" w14:textId="77777777" w:rsidTr="00804666">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="7" w:type="dxa"/>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2807" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="ECC13B" w:fill="ECC13B"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F9E0772" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>III PERSONAL DE MANDO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C90989A" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>MANDO MOVIMIENTO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="607" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="723B0CE8" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E6B0CA0" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4BD04924" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00804666" w:rsidRPr="00804666" w14:paraId="5FE44BD4" w14:textId="77777777" w:rsidTr="00804666">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="7" w:type="dxa"/>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2807" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="68678C11" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6775678D" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>MANDO DE TALLER</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="607" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E128456" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="476B913D" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="04AF9B45" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00804666" w:rsidRPr="00804666" w14:paraId="5F425A8D" w14:textId="77777777" w:rsidTr="00804666">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="7" w:type="dxa"/>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2807" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="543DF2D5" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6799C804" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>MANDO DE ADMINISTRACIÓN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="607" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="119B3E36" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0BAE61A8" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3BE51ACF" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00804666" w:rsidRPr="00804666" w14:paraId="6AE8CFE0" w14:textId="77777777" w:rsidTr="00804666">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="7" w:type="dxa"/>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2807" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F98CDE2" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="741F17D6" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="607" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="67E26A8B" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="741E55CC" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4ACE6440" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00804666" w:rsidRPr="00804666" w14:paraId="5DCA3AB9" w14:textId="77777777" w:rsidTr="00804666">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="7" w:type="dxa"/>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2807" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="ECC13B" w:fill="ECC13B"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="007BC269" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>IV PERSONAL DE OFICIO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="26DDD757" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>CONDUCTOR/A-PERCEPTOR/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="607" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="279AE9FE" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>705</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D0F7BE4" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>457</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5610CE61" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>248</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00804666" w:rsidRPr="00804666" w14:paraId="4E223E78" w14:textId="77777777" w:rsidTr="00804666">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="7" w:type="dxa"/>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2807" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="323BC318" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39B83B2C" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>INSPECTOR/A DE CALIDAD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="607" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6BC2DD73" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2DB67625" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4BDF3C89" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00804666" w:rsidRPr="00804666" w14:paraId="41811F3C" w14:textId="77777777" w:rsidTr="00804666">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="7" w:type="dxa"/>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2807" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="12C34E40" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="699D99C1" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>OFICIAL TALLER/ESPEC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="607" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E207D45" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F729915" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A678C61" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00804666" w:rsidRPr="00804666" w14:paraId="74A36F8D" w14:textId="77777777" w:rsidTr="00804666">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="7" w:type="dxa"/>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2807" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11980AE7" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="10E70C0C" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>AUXILIAR TALLER/ESPEC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="607" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0AC5F0D2" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="66B44E33" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E28F749" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00804666" w:rsidRPr="00804666" w14:paraId="22FC38A7" w14:textId="77777777" w:rsidTr="00804666">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="7" w:type="dxa"/>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2807" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3CFB71BA" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1546D001" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>OFICIAL ADMIN/ESPEC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="607" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="58A66B43" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="036DCC53" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="26443D9B" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00804666" w:rsidRPr="00804666" w14:paraId="3C07B78F" w14:textId="77777777" w:rsidTr="00804666">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="7" w:type="dxa"/>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2807" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4116343D" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0BDECC46" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>AUXILIAR ADMIN/ESPEC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="607" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D4F512C" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="66EA0A94" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3BA4CAE0" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00804666" w:rsidRPr="00804666" w14:paraId="4CBF3FDE" w14:textId="77777777" w:rsidTr="00804666">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="7" w:type="dxa"/>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2807" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F19CE08" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C01BDA7" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="607" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="19D5AB14" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3510D809" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="623CACD5" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00804666" w:rsidRPr="00804666" w14:paraId="6A2063EF" w14:textId="77777777" w:rsidTr="00804666">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="7" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2807" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="ECC13B" w:fill="ECC13B"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="60021558" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>A EXTINGUIR</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ACTA 10/10/18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4AF9A7CF" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>JEFE EQUIPO-TALLER (PTO 4 ACTA 10/10/18)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="607" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="66A79E0B" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4766F0C6" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="532FC188" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00804666" w:rsidRPr="00804666" w14:paraId="615B3EB2" w14:textId="77777777" w:rsidTr="00804666">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="7" w:type="dxa"/>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2807" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="77A6A661" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F49E048" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>JEFE/A OFICINA TÉCNICA (PTO 4 ACTA 10/10/18)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="607" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="602E0C89" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="61A3D090" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64851A9F" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00804666" w:rsidRPr="00804666" w14:paraId="610BBE62" w14:textId="77777777" w:rsidTr="00804666">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="7" w:type="dxa"/>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2807" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="048112F3" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="66C0B769" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>JEFE SECCIÓN (PTO 5 ACTA 10/10/18)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="607" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A492DC2" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="346D338F" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C5FC4BF" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00804666" w:rsidRPr="00804666" w14:paraId="7367F647" w14:textId="77777777" w:rsidTr="00804666">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="7" w:type="dxa"/>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2807" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A939E21" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C261A60" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>JEFE NEGOCIADO (PTO 4 ACTA 10/10/18)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="607" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4CCEAC2A" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2FAFB88D" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0347C547" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00804666" w:rsidRPr="00804666" w14:paraId="63E0BA5A" w14:textId="77777777" w:rsidTr="00804666">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="7" w:type="dxa"/>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2807" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="765FF88E" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5ACF4C9B" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="607" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5DBABB3C" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5FADE056" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C842088" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00804666" w:rsidRPr="00804666" w14:paraId="185A675B" w14:textId="77777777" w:rsidTr="00804666">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="7" w:type="dxa"/>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2807" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="ECC13B" w:fill="ECC13B"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3F59EA55" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>TOTAL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="ECC13B" w:fill="ECC13B"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="777F9E56" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="607" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="75EA32D0" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>840</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="34AC5338" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>591</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="52015659" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>249</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00804666" w:rsidRPr="00804666" w14:paraId="12A73C7D" w14:textId="77777777" w:rsidTr="00804666">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="7" w:type="dxa"/>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2807" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F3BCB6C" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="13F7E560" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="607" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="28274002" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="04CF660C" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="238A7B41" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00804666" w:rsidRPr="00804666" w14:paraId="7FE35507" w14:textId="77777777" w:rsidTr="00804666">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="7" w:type="dxa"/>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2807" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="34C85304" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="ECC13B" w:fill="ECC13B"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="04257E7F" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>Personal con contrato indefinido</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="607" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2D7290E6" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>591</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F2D9B54" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="33AC9BD7" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00804666" w:rsidRPr="00804666" w14:paraId="32439EB1" w14:textId="77777777" w:rsidTr="00804666">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="7" w:type="dxa"/>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2807" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F41EA26" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="ECC13B" w:fill="ECC13B"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2EC09058" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F2A48"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>Personal con contrato temporal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="607" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C6E3FF6" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804666">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>249</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C98787E" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="20532F20" w14:textId="77777777" w:rsidR="00804666" w:rsidRPr="00804666" w:rsidRDefault="00804666" w:rsidP="00804666">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="73F54A31" w14:textId="5F780321" w:rsidR="00804666" w:rsidRDefault="00804666">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="19033022" w14:textId="10FE70AD" w:rsidR="00351ECC" w:rsidRDefault="00351ECC" w:rsidP="00351ECC">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>2024 (a 31/12/2024)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9463" w:type="dxa"/>
-        <w:jc w:val="center"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1621"/>
         <w:gridCol w:w="4678"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="1179"/>
         <w:gridCol w:w="1276"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E238BA" w:rsidRPr="00E238BA" w14:paraId="024FF049" w14:textId="77777777" w:rsidTr="00CA50E2">
+      <w:tr w:rsidR="00E238BA" w:rsidRPr="00E238BA" w14:paraId="024FF049" w14:textId="77777777" w:rsidTr="003368BE">
         <w:trPr>
           <w:trHeight w:val="330"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9463" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="ECC13B" w:fill="ECC13B"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="44336253" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Plantilla por grupos profesionales y niveles 2024 (a 31/12/24)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D7FC9" w:rsidRPr="00E238BA" w14:paraId="77A3F3A1" w14:textId="77777777" w:rsidTr="00CA50E2">
+      <w:tr w:rsidR="007D7FC9" w:rsidRPr="00E238BA" w14:paraId="77A3F3A1" w14:textId="77777777" w:rsidTr="003368BE">
         <w:trPr>
           <w:trHeight w:val="315"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1621" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4FC1C3BC" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="577EEB60" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3B1897D2" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1179" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="398513E1" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4158683E" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E238BA" w:rsidRPr="00E238BA" w14:paraId="1CAF53AE" w14:textId="77777777" w:rsidTr="00CA50E2">
+      <w:tr w:rsidR="00E238BA" w:rsidRPr="00E238BA" w14:paraId="1CAF53AE" w14:textId="77777777" w:rsidTr="003368BE">
         <w:trPr>
           <w:trHeight w:val="315"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1621" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="67C650E9" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3E1AEA5D" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -432,3281 +5376,3176 @@
           <w:p w14:paraId="37F3BD3B" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Temporales</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA50E2" w:rsidRPr="00E238BA" w14:paraId="706AF01D" w14:textId="77777777" w:rsidTr="00CA50E2">
+      <w:tr w:rsidR="00CA50E2" w:rsidRPr="00E238BA" w14:paraId="706AF01D" w14:textId="77777777" w:rsidTr="003368BE">
         <w:trPr>
           <w:trHeight w:val="315"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6299" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="ECC13B" w:fill="ECC13B"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0D2A0C7C" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>DIRECTOR GENERAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="212DB575" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1179" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="71971D1F" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4D452360" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA50E2" w:rsidRPr="00E238BA" w14:paraId="77BD0C4F" w14:textId="77777777" w:rsidTr="00CA50E2">
+      <w:tr w:rsidR="00CA50E2" w:rsidRPr="00E238BA" w14:paraId="77BD0C4F" w14:textId="77777777" w:rsidTr="003368BE">
         <w:trPr>
           <w:trHeight w:val="315"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1621" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="518A8B5C" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4B1127F5" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6C36AC2E" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1179" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="08785A2C" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0C280E66" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D7FC9" w:rsidRPr="00E238BA" w14:paraId="1BE9C1F3" w14:textId="77777777" w:rsidTr="00CA50E2">
+      <w:tr w:rsidR="007D7FC9" w:rsidRPr="00E238BA" w14:paraId="1BE9C1F3" w14:textId="77777777" w:rsidTr="003368BE">
         <w:trPr>
           <w:trHeight w:val="315"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1621" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="ECC13B" w:fill="ECC13B"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2A8E27D0" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>I PERSONAL DIRECTIVO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2A9A2CCE" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>JEFE/A DE SERVICIO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="77B5B74B" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1179" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1145BDFF" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3B969BF4" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA50E2" w:rsidRPr="00E238BA" w14:paraId="0802871F" w14:textId="77777777" w:rsidTr="00CA50E2">
+      <w:tr w:rsidR="00CA50E2" w:rsidRPr="00E238BA" w14:paraId="0802871F" w14:textId="77777777" w:rsidTr="003368BE">
         <w:trPr>
           <w:trHeight w:val="315"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1621" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="71C246BD" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4520BB18" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>JEFE/A DE GRUPO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="13B65A11" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1179" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="55AA098D" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="773D5C15" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA50E2" w:rsidRPr="00E238BA" w14:paraId="49A1FFF5" w14:textId="77777777" w:rsidTr="00CA50E2">
+      <w:tr w:rsidR="00CA50E2" w:rsidRPr="00E238BA" w14:paraId="49A1FFF5" w14:textId="77777777" w:rsidTr="003368BE">
         <w:trPr>
           <w:trHeight w:val="315"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1621" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="64065C8B" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="631927BF" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>JEFE/A OFICINA TÉCNICA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5716AFC3" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1179" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1C61C2D4" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6D7C0393" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA50E2" w:rsidRPr="00E238BA" w14:paraId="6CB27C05" w14:textId="77777777" w:rsidTr="00CA50E2">
+      <w:tr w:rsidR="00CA50E2" w:rsidRPr="00E238BA" w14:paraId="6CB27C05" w14:textId="77777777" w:rsidTr="003368BE">
         <w:trPr>
           <w:trHeight w:val="315"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1621" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="66E54706" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="04E29609" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="03A29D7B" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1179" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="108032BB" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2126E882" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D7FC9" w:rsidRPr="00E238BA" w14:paraId="0E99022A" w14:textId="77777777" w:rsidTr="00CA50E2">
+      <w:tr w:rsidR="007D7FC9" w:rsidRPr="00E238BA" w14:paraId="0E99022A" w14:textId="77777777" w:rsidTr="003368BE">
         <w:trPr>
           <w:trHeight w:val="315"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1621" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="ECC13B" w:fill="ECC13B"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="164CBFE2" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>II PERSONAL TÉCNICO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="196A0284" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>TÉCNICO SUPERIOR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="12EF4B63" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1179" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="012BC8BF" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="07C0E836" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA50E2" w:rsidRPr="00E238BA" w14:paraId="44C250C2" w14:textId="77777777" w:rsidTr="00CA50E2">
+      <w:tr w:rsidR="00CA50E2" w:rsidRPr="00E238BA" w14:paraId="44C250C2" w14:textId="77777777" w:rsidTr="003368BE">
         <w:trPr>
           <w:trHeight w:val="315"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1621" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1EF4BA1F" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2D950394" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>TÉCNICO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="48B70B76" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1179" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="313F8306" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6C92548B" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA50E2" w:rsidRPr="00E238BA" w14:paraId="55ACD455" w14:textId="77777777" w:rsidTr="00CA50E2">
+      <w:tr w:rsidR="00CA50E2" w:rsidRPr="00E238BA" w14:paraId="55ACD455" w14:textId="77777777" w:rsidTr="003368BE">
         <w:trPr>
           <w:trHeight w:val="315"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1621" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6DA0EA7B" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="51505FE0" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="137B037F" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1179" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7141E0EC" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="075EAA02" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D7FC9" w:rsidRPr="00E238BA" w14:paraId="161DE4B5" w14:textId="77777777" w:rsidTr="00CA50E2">
+      <w:tr w:rsidR="007D7FC9" w:rsidRPr="00E238BA" w14:paraId="161DE4B5" w14:textId="77777777" w:rsidTr="003368BE">
         <w:trPr>
           <w:trHeight w:val="315"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1621" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="ECC13B" w:fill="ECC13B"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="625AB744" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>III PERSONAL DE MANDO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4D35853E" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>MANDO MOVIMIENTO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="194577B0" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1179" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="190D5E73" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="30ED2E81" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA50E2" w:rsidRPr="00E238BA" w14:paraId="60149DD2" w14:textId="77777777" w:rsidTr="00CA50E2">
+      <w:tr w:rsidR="00CA50E2" w:rsidRPr="00E238BA" w14:paraId="60149DD2" w14:textId="77777777" w:rsidTr="003368BE">
         <w:trPr>
           <w:trHeight w:val="315"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1621" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="13DB9F11" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6B720233" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>MANDO DE TALLER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0FCB531E" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1179" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="064071A8" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7154DFA4" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA50E2" w:rsidRPr="00E238BA" w14:paraId="78451333" w14:textId="77777777" w:rsidTr="00CA50E2">
+      <w:tr w:rsidR="00CA50E2" w:rsidRPr="00E238BA" w14:paraId="78451333" w14:textId="77777777" w:rsidTr="003368BE">
         <w:trPr>
           <w:trHeight w:val="315"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1621" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="11F77C40" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5E66597F" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>MANDO DE ADMINISTRACIÓN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="17844A76" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1179" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="492944DE" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4F43D4BC" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA50E2" w:rsidRPr="00E238BA" w14:paraId="5E6C1FB8" w14:textId="77777777" w:rsidTr="00CA50E2">
+      <w:tr w:rsidR="00CA50E2" w:rsidRPr="00E238BA" w14:paraId="5E6C1FB8" w14:textId="77777777" w:rsidTr="003368BE">
         <w:trPr>
           <w:trHeight w:val="315"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1621" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0CFE82BE" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1AEA6634" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2D5F8EB1" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1179" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="45F1DFD0" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6B23FB49" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D7FC9" w:rsidRPr="00E238BA" w14:paraId="7444549F" w14:textId="77777777" w:rsidTr="00CA50E2">
+      <w:tr w:rsidR="007D7FC9" w:rsidRPr="00E238BA" w14:paraId="7444549F" w14:textId="77777777" w:rsidTr="003368BE">
         <w:trPr>
           <w:trHeight w:val="315"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1621" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="ECC13B" w:fill="ECC13B"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7509CDF3" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>IV PERSONAL DE OFICIO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="142EEA00" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>CONDUCTOR/A-PERCEPTOR/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="66D3CC40" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>681</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1179" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="664FB3AD" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>420</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1AACDA6D" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>261</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA50E2" w:rsidRPr="00E238BA" w14:paraId="47EC596B" w14:textId="77777777" w:rsidTr="00CA50E2">
+      <w:tr w:rsidR="00CA50E2" w:rsidRPr="00E238BA" w14:paraId="47EC596B" w14:textId="77777777" w:rsidTr="003368BE">
         <w:trPr>
           <w:trHeight w:val="315"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1621" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7C6F4D79" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="54FC0295" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>INSPECTOR/A DE CALIDAD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="62FBF00F" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1179" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="763558CC" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="779C72C8" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA50E2" w:rsidRPr="00E238BA" w14:paraId="22B71F2D" w14:textId="77777777" w:rsidTr="00CA50E2">
+      <w:tr w:rsidR="00CA50E2" w:rsidRPr="00E238BA" w14:paraId="22B71F2D" w14:textId="77777777" w:rsidTr="003368BE">
         <w:trPr>
           <w:trHeight w:val="315"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1621" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="512F33F7" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1AE95942" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>OFICIAL TALLER/ESPEC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0511FA3E" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1179" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1DB9D805" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7DA0F3D5" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA50E2" w:rsidRPr="00E238BA" w14:paraId="5483EA8D" w14:textId="77777777" w:rsidTr="00CA50E2">
+      <w:tr w:rsidR="00CA50E2" w:rsidRPr="00E238BA" w14:paraId="5483EA8D" w14:textId="77777777" w:rsidTr="003368BE">
         <w:trPr>
           <w:trHeight w:val="315"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1621" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6633D14B" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6CF1232E" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>AUXILIAR TALLER/ESPEC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="79DF7BFE" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1179" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0DA4A8DA" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="00EE6421" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA50E2" w:rsidRPr="00E238BA" w14:paraId="5F396D96" w14:textId="77777777" w:rsidTr="00CA50E2">
+      <w:tr w:rsidR="00CA50E2" w:rsidRPr="00E238BA" w14:paraId="5F396D96" w14:textId="77777777" w:rsidTr="003368BE">
         <w:trPr>
           <w:trHeight w:val="315"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1621" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="63CA15A3" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5AAD0187" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>OFICIAL ADMIN/ESPEC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3A2086CA" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1179" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0CDFB8B2" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7DBD38D0" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA50E2" w:rsidRPr="00E238BA" w14:paraId="50BC3B93" w14:textId="77777777" w:rsidTr="00CA50E2">
+      <w:tr w:rsidR="00CA50E2" w:rsidRPr="00E238BA" w14:paraId="50BC3B93" w14:textId="77777777" w:rsidTr="003368BE">
         <w:trPr>
           <w:trHeight w:val="315"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1621" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="392DEE3B" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="32192600" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>AUXILIAR ADMIN/ESPEC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="09D39C4E" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1179" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="162008B2" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="65FA5C85" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA50E2" w:rsidRPr="00E238BA" w14:paraId="0DD567BE" w14:textId="77777777" w:rsidTr="00CA50E2">
+      <w:tr w:rsidR="00CA50E2" w:rsidRPr="00E238BA" w14:paraId="0DD567BE" w14:textId="77777777" w:rsidTr="003368BE">
         <w:trPr>
           <w:trHeight w:val="315"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1621" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="60464766" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="032DFB76" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="16148475" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1179" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2C2A44E3" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6CA194C6" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E238BA" w:rsidRPr="00E238BA" w14:paraId="39C2CD2C" w14:textId="77777777" w:rsidTr="00CA50E2">
+      <w:tr w:rsidR="00E238BA" w:rsidRPr="00E238BA" w14:paraId="39C2CD2C" w14:textId="77777777" w:rsidTr="003368BE">
         <w:trPr>
           <w:trHeight w:val="300"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1621" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="ECC13B" w:fill="ECC13B"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4EF9A895" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
@@ -3722,820 +8561,794 @@
               </w:rPr>
               <w:t>A EXTINGUIR</w:t>
             </w:r>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:br/>
               <w:t>ACTA 10/10/18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5AC53DAF" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>JEFE EQUIPO-TALLER (PTO 4 ACTA 10/10/18)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5BDC4F72" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1179" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2DE09F55" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1D4D4E55" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA50E2" w:rsidRPr="00E238BA" w14:paraId="274BC23F" w14:textId="77777777" w:rsidTr="00CA50E2">
+      <w:tr w:rsidR="00CA50E2" w:rsidRPr="00E238BA" w14:paraId="274BC23F" w14:textId="77777777" w:rsidTr="003368BE">
         <w:trPr>
           <w:trHeight w:val="315"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1621" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0145F6F7" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="74201D5F" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>JEFE/A OFICINA TÉCNICA (PTO 4 ACTA 10/10/18)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0F13B5D5" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1179" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="02337630" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0B49BFB2" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA50E2" w:rsidRPr="00E238BA" w14:paraId="30C7AECC" w14:textId="77777777" w:rsidTr="00CA50E2">
+      <w:tr w:rsidR="00CA50E2" w:rsidRPr="00E238BA" w14:paraId="30C7AECC" w14:textId="77777777" w:rsidTr="003368BE">
         <w:trPr>
           <w:trHeight w:val="315"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1621" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2067A64C" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="43637DC6" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>JEFE SECCIÓN (PTO 5 ACTA 10/10/18)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5ADCF40D" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1179" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="698B7415" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="25F12FE8" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA50E2" w:rsidRPr="00E238BA" w14:paraId="75B349C7" w14:textId="77777777" w:rsidTr="00CA50E2">
+      <w:tr w:rsidR="00CA50E2" w:rsidRPr="00E238BA" w14:paraId="75B349C7" w14:textId="77777777" w:rsidTr="003368BE">
         <w:trPr>
           <w:trHeight w:val="315"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1621" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7789A7F1" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="76FCAE9A" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>JEFE NEGOCIADO (PTO 4 ACTA 10/10/18)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="56C33312" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1179" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="198B0D63" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="068D4C43" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA50E2" w:rsidRPr="00E238BA" w14:paraId="38D94CCE" w14:textId="77777777" w:rsidTr="00CA50E2">
+      <w:tr w:rsidR="00CA50E2" w:rsidRPr="00E238BA" w14:paraId="38D94CCE" w14:textId="77777777" w:rsidTr="003368BE">
         <w:trPr>
           <w:trHeight w:val="315"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1621" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7A225445" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1207DA5F" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5251395D" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1179" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1112903C" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="10341369" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E238BA" w:rsidRPr="00E238BA" w14:paraId="086A598B" w14:textId="77777777" w:rsidTr="00CA50E2">
+      <w:tr w:rsidR="00E238BA" w:rsidRPr="00E238BA" w14:paraId="086A598B" w14:textId="77777777" w:rsidTr="003368BE">
         <w:trPr>
           <w:trHeight w:val="315"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1621" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="ECC13B" w:fill="ECC13B"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="03645461" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
@@ -4578,357 +9391,346 @@
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="67181A24" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>814</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1179" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="22AFCA2C" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>547</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4CEBAD76" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>267</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA50E2" w:rsidRPr="00E238BA" w14:paraId="73133BFA" w14:textId="77777777" w:rsidTr="00CA50E2">
+      <w:tr w:rsidR="00CA50E2" w:rsidRPr="00E238BA" w14:paraId="73133BFA" w14:textId="77777777" w:rsidTr="003368BE">
         <w:trPr>
           <w:trHeight w:val="315"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1621" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="72F9DC85" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="768DCEE7" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="39476609" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1179" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="03223353" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5217B8A4" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D7FC9" w:rsidRPr="00E238BA" w14:paraId="2AC21FC0" w14:textId="77777777" w:rsidTr="00CA50E2">
+      <w:tr w:rsidR="007D7FC9" w:rsidRPr="00E238BA" w14:paraId="2AC21FC0" w14:textId="77777777" w:rsidTr="003368BE">
         <w:trPr>
           <w:trHeight w:val="315"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1621" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="43F0D2D7" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
@@ -4949,153 +9751,148 @@
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Personal con contrato indefinido</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7DDE9171" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>547</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1179" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5E7E9FB3" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3AC17569" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D7FC9" w:rsidRPr="00E238BA" w14:paraId="13747956" w14:textId="77777777" w:rsidTr="00CA50E2">
+      <w:tr w:rsidR="007D7FC9" w:rsidRPr="00E238BA" w14:paraId="13747956" w14:textId="77777777" w:rsidTr="003368BE">
         <w:trPr>
           <w:trHeight w:val="315"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1621" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7448E416" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
@@ -5114,431 +9911,438 @@
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Personal con contrato temporal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="11813666" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E238BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>267</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1179" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2510A459" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0A7DB424" w14:textId="77777777" w:rsidR="00E238BA" w:rsidRPr="00E238BA" w:rsidRDefault="00E238BA" w:rsidP="00E238BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2A5A39A8" w14:textId="77777777" w:rsidR="00351ECC" w:rsidRDefault="00351ECC" w:rsidP="00351ECC">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08C4F0DD" w14:textId="77777777" w:rsidR="00351ECC" w:rsidRDefault="00351ECC" w:rsidP="00351ECC">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="049CEB75" w14:textId="77777777" w:rsidR="0066591A" w:rsidRDefault="0066591A" w:rsidP="0066591A">
+    <w:p w14:paraId="21D241CB" w14:textId="77777777" w:rsidR="003368BE" w:rsidRDefault="003368BE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="049CEB75" w14:textId="1D09F394" w:rsidR="0066591A" w:rsidRDefault="0066591A" w:rsidP="0066591A">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>2023 (a 31/12/2023)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9213" w:type="dxa"/>
-        <w:jc w:val="center"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="4519"/>
         <w:gridCol w:w="798"/>
         <w:gridCol w:w="1166"/>
         <w:gridCol w:w="1293"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w14:paraId="1BA6FB0D" w14:textId="77777777" w:rsidTr="007D7FC9">
+      <w:tr w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w14:paraId="1BA6FB0D" w14:textId="77777777" w:rsidTr="003368BE">
         <w:trPr>
           <w:trHeight w:val="330"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9213" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="ECC13B" w:fill="ECC13B"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6CAF4996" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Plantilla por grupos profesionales y niveles 2023 (a 31/12/23)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w14:paraId="37BC59F6" w14:textId="77777777" w:rsidTr="007D7FC9">
+      <w:tr w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w14:paraId="37BC59F6" w14:textId="77777777" w:rsidTr="003368BE">
         <w:trPr>
           <w:trHeight w:val="315"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6FF9E96D" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="617CF448" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="798" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="11B44766" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4C23D458" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="159607F7" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w14:paraId="1D3B8076" w14:textId="77777777" w:rsidTr="007D7FC9">
+      <w:tr w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w14:paraId="1D3B8076" w14:textId="77777777" w:rsidTr="003368BE">
         <w:trPr>
           <w:trHeight w:val="315"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4FD3F3EE" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1141C8D5" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="798" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
@@ -5626,3281 +10430,3176 @@
           <w:p w14:paraId="52EB0569" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Temporales</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w14:paraId="3014387E" w14:textId="77777777" w:rsidTr="007D7FC9">
+      <w:tr w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w14:paraId="3014387E" w14:textId="77777777" w:rsidTr="003368BE">
         <w:trPr>
           <w:trHeight w:val="315"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="ECC13B" w:fill="ECC13B"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0EBBF740" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>DIRECTOR GENERAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="798" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5C09178F" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="63D9A376" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2F60CFE4" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w14:paraId="44C2A9A5" w14:textId="77777777" w:rsidTr="007D7FC9">
+      <w:tr w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w14:paraId="44C2A9A5" w14:textId="77777777" w:rsidTr="003368BE">
         <w:trPr>
           <w:trHeight w:val="315"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="12C80B60" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1F690DEF" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="798" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1C485C2C" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1F04CF5D" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1693F249" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w14:paraId="5F346F4A" w14:textId="77777777" w:rsidTr="007D7FC9">
+      <w:tr w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w14:paraId="5F346F4A" w14:textId="77777777" w:rsidTr="003368BE">
         <w:trPr>
           <w:trHeight w:val="300"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="ECC13B" w:fill="ECC13B"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7AF2F196" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>I PERSONAL DIRECTIVO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="552AEEBE" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>JEFE/A DE SERVICIO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="798" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6B15D48D" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3F8803C8" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6005F27C" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w14:paraId="535394AC" w14:textId="77777777" w:rsidTr="007D7FC9">
+      <w:tr w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w14:paraId="535394AC" w14:textId="77777777" w:rsidTr="003368BE">
         <w:trPr>
           <w:trHeight w:val="300"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="799E4777" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="48289B6A" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>JEFE/A DE GRUPO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="798" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="58DEFCA9" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7D8FC059" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0ED31830" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w14:paraId="5922EA1B" w14:textId="77777777" w:rsidTr="007D7FC9">
+      <w:tr w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w14:paraId="5922EA1B" w14:textId="77777777" w:rsidTr="003368BE">
         <w:trPr>
           <w:trHeight w:val="315"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="487B5CE8" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3FA802A1" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>JEFE/A OFICINA TÉCNICA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="798" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2B79A5DE" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="74DD0525" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5E1B51ED" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w14:paraId="558419F0" w14:textId="77777777" w:rsidTr="007D7FC9">
+      <w:tr w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w14:paraId="558419F0" w14:textId="77777777" w:rsidTr="003368BE">
         <w:trPr>
           <w:trHeight w:val="315"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2B7BF510" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4D7525D4" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="798" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="223906A4" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="00C08624" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="74E6CE45" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w14:paraId="365D5EA2" w14:textId="77777777" w:rsidTr="007D7FC9">
+      <w:tr w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w14:paraId="365D5EA2" w14:textId="77777777" w:rsidTr="003368BE">
         <w:trPr>
           <w:trHeight w:val="300"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="ECC13B" w:fill="ECC13B"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="47E3EEB8" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>II PERSONAL TÉCNICO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0E49DD37" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>TÉCNICO SUPERIOR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="798" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="42B84EB0" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="33AF8942" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="70318237" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w14:paraId="6F2D85FA" w14:textId="77777777" w:rsidTr="007D7FC9">
+      <w:tr w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w14:paraId="6F2D85FA" w14:textId="77777777" w:rsidTr="003368BE">
         <w:trPr>
           <w:trHeight w:val="315"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="370440FF" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="393E4FCD" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>TÉCNICO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="798" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="26884B28" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="55B815A5" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="12234C29" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w14:paraId="21D8D131" w14:textId="77777777" w:rsidTr="007D7FC9">
+      <w:tr w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w14:paraId="21D8D131" w14:textId="77777777" w:rsidTr="003368BE">
         <w:trPr>
           <w:trHeight w:val="315"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4079B3CB" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="17F342D9" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="798" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6A5838F9" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="558EA6DC" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5CA4302B" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w14:paraId="6F8F5BDB" w14:textId="77777777" w:rsidTr="007D7FC9">
+      <w:tr w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w14:paraId="6F8F5BDB" w14:textId="77777777" w:rsidTr="003368BE">
         <w:trPr>
           <w:trHeight w:val="300"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="ECC13B" w:fill="ECC13B"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="15DE0A0A" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>III PERSONAL DE MANDO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0233CED2" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>MANDO MOVIMIENTO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="798" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1891EFB6" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="31A5CD0C" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="40B80B1E" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w14:paraId="31634991" w14:textId="77777777" w:rsidTr="007D7FC9">
+      <w:tr w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w14:paraId="31634991" w14:textId="77777777" w:rsidTr="003368BE">
         <w:trPr>
           <w:trHeight w:val="300"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="69C3D838" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="194AB955" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>MANDO DE TALLER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="798" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="62B4B550" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="499CAA2F" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1A39AB09" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w14:paraId="5A8B3B5F" w14:textId="77777777" w:rsidTr="007D7FC9">
+      <w:tr w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w14:paraId="5A8B3B5F" w14:textId="77777777" w:rsidTr="003368BE">
         <w:trPr>
           <w:trHeight w:val="315"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="490A1C96" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="23F78953" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>MANDO DE ADMINISTRACIÓN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="798" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6A5BFF08" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6653B37D" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3419BD98" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w14:paraId="6181556F" w14:textId="77777777" w:rsidTr="007D7FC9">
+      <w:tr w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w14:paraId="6181556F" w14:textId="77777777" w:rsidTr="003368BE">
         <w:trPr>
           <w:trHeight w:val="315"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2A718C78" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6126B314" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="798" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="24B0FE27" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3512E99F" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="31994F3B" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w14:paraId="01401481" w14:textId="77777777" w:rsidTr="007D7FC9">
+      <w:tr w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w14:paraId="01401481" w14:textId="77777777" w:rsidTr="003368BE">
         <w:trPr>
           <w:trHeight w:val="300"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="ECC13B" w:fill="ECC13B"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="39B77CB5" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>IV PERSONAL DE OFICIO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4F380F7C" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>CONDUCTOR/A-PERCEPTOR/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="798" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="34B6D8D2" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>636</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="65A8C2C8" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>443</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="16457256" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>193</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w14:paraId="2A0EEF02" w14:textId="77777777" w:rsidTr="007D7FC9">
+      <w:tr w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w14:paraId="2A0EEF02" w14:textId="77777777" w:rsidTr="003368BE">
         <w:trPr>
           <w:trHeight w:val="300"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="125F4260" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6B82287A" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>INSPECTOR/A DE CALIDAD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="798" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7B57C039" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="70764284" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="03E2ACE1" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w14:paraId="57255CAE" w14:textId="77777777" w:rsidTr="007D7FC9">
+      <w:tr w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w14:paraId="57255CAE" w14:textId="77777777" w:rsidTr="003368BE">
         <w:trPr>
           <w:trHeight w:val="300"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="19F3ED34" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3DDFB6B0" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>OFICIAL TALLER/ESPEC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="798" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4A704CC3" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="513DB1FA" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="46E19531" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w14:paraId="0DADEEF6" w14:textId="77777777" w:rsidTr="007D7FC9">
+      <w:tr w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w14:paraId="0DADEEF6" w14:textId="77777777" w:rsidTr="003368BE">
         <w:trPr>
           <w:trHeight w:val="300"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4F615DEB" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="655CF0FD" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>AUXILIAR TALLER/ESPEC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="798" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3995F3FA" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="48BD7E09" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2898EC4C" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w14:paraId="49E3BEDA" w14:textId="77777777" w:rsidTr="007D7FC9">
+      <w:tr w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w14:paraId="49E3BEDA" w14:textId="77777777" w:rsidTr="003368BE">
         <w:trPr>
           <w:trHeight w:val="300"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="64B5148E" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="11E2667A" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>OFICIAL ADMIN/ESPEC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="798" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="35821676" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5AA472ED" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="71D9C191" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w14:paraId="29B27C8A" w14:textId="77777777" w:rsidTr="007D7FC9">
+      <w:tr w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w14:paraId="29B27C8A" w14:textId="77777777" w:rsidTr="003368BE">
         <w:trPr>
           <w:trHeight w:val="315"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="411D8FAE" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="261DE1ED" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>AUXILIAR ADMIN/ESPEC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="798" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="63710129" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0146675A" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="04F798ED" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w14:paraId="4332A1CC" w14:textId="77777777" w:rsidTr="007D7FC9">
+      <w:tr w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w14:paraId="4332A1CC" w14:textId="77777777" w:rsidTr="003368BE">
         <w:trPr>
           <w:trHeight w:val="315"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3F608133" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="74494B84" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="798" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3AE30223" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="31D5C3DE" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="70C7FC9A" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w14:paraId="35D05243" w14:textId="77777777" w:rsidTr="007D7FC9">
+      <w:tr w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w14:paraId="35D05243" w14:textId="77777777" w:rsidTr="003368BE">
         <w:trPr>
           <w:trHeight w:val="300"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="ECC13B" w:fill="ECC13B"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0875E0B6" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
@@ -8916,820 +13615,794 @@
               </w:rPr>
               <w:t>A EXTINGUIR</w:t>
             </w:r>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:br/>
               <w:t>ACTA 10/10/18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2D3A522D" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>JEFE EQUIPO-TALLER (PTO 4 ACTA 10/10/18)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="798" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="316F5AB2" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="17F72A0B" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0014B780" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w14:paraId="345B03BB" w14:textId="77777777" w:rsidTr="007D7FC9">
+      <w:tr w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w14:paraId="345B03BB" w14:textId="77777777" w:rsidTr="003368BE">
         <w:trPr>
           <w:trHeight w:val="300"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="13F0A6FD" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="12430670" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>JEFE/A OFICINA TÉCNICA (PTO 4 ACTA 10/10/18)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="798" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="305AB7F4" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="234FC723" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="469745BB" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w14:paraId="2EB552A9" w14:textId="77777777" w:rsidTr="007D7FC9">
+      <w:tr w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w14:paraId="2EB552A9" w14:textId="77777777" w:rsidTr="003368BE">
         <w:trPr>
           <w:trHeight w:val="300"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="22AAECE2" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="124E6CAD" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>JEFE SECCIÓN (PTO 5 ACTA 10/10/18)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="798" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="65ABE2C4" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0E2762B5" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="180263A4" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w14:paraId="1A81E217" w14:textId="77777777" w:rsidTr="007D7FC9">
+      <w:tr w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w14:paraId="1A81E217" w14:textId="77777777" w:rsidTr="003368BE">
         <w:trPr>
           <w:trHeight w:val="315"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7D30ED31" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="59085BCC" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>JEFE NEGOCIADO (PTO 4 ACTA 10/10/18)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="798" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="30B689A3" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="65CAF499" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="36168F3D" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w14:paraId="5E323282" w14:textId="77777777" w:rsidTr="007D7FC9">
+      <w:tr w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w14:paraId="5E323282" w14:textId="77777777" w:rsidTr="003368BE">
         <w:trPr>
           <w:trHeight w:val="315"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="03CB5869" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2B0B75A2" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="798" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="71AC983F" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0559A546" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5B260F9F" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w14:paraId="2996D334" w14:textId="77777777" w:rsidTr="007D7FC9">
+      <w:tr w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w14:paraId="2996D334" w14:textId="77777777" w:rsidTr="003368BE">
         <w:trPr>
           <w:trHeight w:val="315"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="ECC13B" w:fill="ECC13B"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="46C886B5" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
@@ -9772,357 +14445,346 @@
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="798" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="01CD0F13" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>770</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="32C7F39E" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>572</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3BD9B238" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>198</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w14:paraId="4DEED097" w14:textId="77777777" w:rsidTr="007D7FC9">
+      <w:tr w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w14:paraId="4DEED097" w14:textId="77777777" w:rsidTr="003368BE">
         <w:trPr>
           <w:trHeight w:val="315"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1A3148F6" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6FC8BB63" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="798" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="02C9C3BF" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="116736C1" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3FAC3EB7" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w14:paraId="22A6CEF3" w14:textId="77777777" w:rsidTr="007D7FC9">
+      <w:tr w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w14:paraId="22A6CEF3" w14:textId="77777777" w:rsidTr="003368BE">
         <w:trPr>
           <w:trHeight w:val="315"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5DC51016" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
@@ -10143,155 +14805,150 @@
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Personal con contrato indefinido</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="798" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="670B24C2" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>572</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="318E0FC1" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="31FF1A75" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w14:paraId="71D389EB" w14:textId="77777777" w:rsidTr="007D7FC9">
+      <w:tr w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w14:paraId="71D389EB" w14:textId="77777777" w:rsidTr="003368BE">
         <w:trPr>
           <w:trHeight w:val="315"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="745E0EF3" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
@@ -10310,117 +14967,114 @@
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Personal con contrato temporal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="798" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="106592CC" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>198</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="23BD5FD9" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3312C31A" w14:textId="77777777" w:rsidR="007D7FC9" w:rsidRPr="007D7FC9" w:rsidRDefault="007D7FC9" w:rsidP="007D7FC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4FE38B48" w14:textId="77777777" w:rsidR="0066591A" w:rsidRDefault="0066591A" w:rsidP="0066591A">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:color w:val="1F2A48"/>
@@ -10541,101 +15195,98 @@
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Plantilla por grupos profesionales y niveles 2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w14:paraId="4E389BAA" w14:textId="77777777" w:rsidTr="00C25D9B">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="12E68FDD" w14:textId="77777777" w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w:rsidRDefault="00C25D9B" w:rsidP="00C25D9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3229DCF7" w14:textId="77777777" w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w:rsidRDefault="00C25D9B" w:rsidP="00C25D9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0B0EB4BE" w14:textId="77777777" w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w:rsidRDefault="00C25D9B" w:rsidP="00C25D9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w14:paraId="1316BC77" w14:textId="77777777" w:rsidTr="00C25D9B">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7794" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
@@ -10661,140 +15312,136 @@
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C25D9B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>DIRECTOR GENERAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="01682316" w14:textId="77777777" w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w:rsidRDefault="00C25D9B" w:rsidP="00C25D9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C25D9B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w14:paraId="55C6CA56" w14:textId="77777777" w:rsidTr="00C25D9B">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6A48E0EB" w14:textId="77777777" w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w:rsidRDefault="00C25D9B" w:rsidP="00C25D9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="08E98BDA" w14:textId="77777777" w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w:rsidRDefault="00C25D9B" w:rsidP="00C25D9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="02A6D85B" w14:textId="77777777" w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w:rsidRDefault="00C25D9B" w:rsidP="00C25D9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w14:paraId="5D9DEB50" w14:textId="77777777" w:rsidTr="00C25D9B">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
@@ -10820,84 +15467,82 @@
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C25D9B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>I PERSONAL DIRECTIVO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1B37C892" w14:textId="77777777" w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w:rsidRDefault="00C25D9B" w:rsidP="00C25D9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C25D9B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>JEFE/A DE SERVICIO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="46163938" w14:textId="77777777" w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w:rsidRDefault="00C25D9B" w:rsidP="00C25D9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C25D9B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -10918,84 +15563,82 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0E595154" w14:textId="77777777" w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w:rsidRDefault="00C25D9B" w:rsidP="00C25D9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1391C142" w14:textId="77777777" w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w:rsidRDefault="00C25D9B" w:rsidP="00C25D9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C25D9B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>JEFE/A DE GRUPO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="59AFCE3A" w14:textId="77777777" w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w:rsidRDefault="00C25D9B" w:rsidP="00C25D9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C25D9B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -11016,173 +15659,168 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0E2D2A58" w14:textId="77777777" w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w:rsidRDefault="00C25D9B" w:rsidP="00C25D9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="75BE279D" w14:textId="77777777" w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w:rsidRDefault="00C25D9B" w:rsidP="00C25D9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C25D9B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>JEFE/A OFICINA TÉCNICA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1B02B457" w14:textId="77777777" w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w:rsidRDefault="00C25D9B" w:rsidP="00C25D9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C25D9B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w14:paraId="6E05EC39" w14:textId="77777777" w:rsidTr="00C25D9B">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="44C2FC94" w14:textId="77777777" w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w:rsidRDefault="00C25D9B" w:rsidP="00C25D9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="07608E5D" w14:textId="77777777" w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w:rsidRDefault="00C25D9B" w:rsidP="00C25D9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1E423C09" w14:textId="77777777" w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w:rsidRDefault="00C25D9B" w:rsidP="00C25D9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w14:paraId="44998B4C" w14:textId="77777777" w:rsidTr="00C25D9B">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
@@ -11208,84 +15846,82 @@
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C25D9B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>II PERSONAL TÉCNICO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7A75498F" w14:textId="77777777" w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w:rsidRDefault="00C25D9B" w:rsidP="00C25D9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C25D9B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>TÉCNICO SUPERIOR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0093E3DF" w14:textId="77777777" w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w:rsidRDefault="00C25D9B" w:rsidP="00C25D9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C25D9B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -11306,173 +15942,168 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5181BFAC" w14:textId="77777777" w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w:rsidRDefault="00C25D9B" w:rsidP="00C25D9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="79A2FF59" w14:textId="77777777" w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w:rsidRDefault="00C25D9B" w:rsidP="00C25D9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C25D9B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>TÉCNICO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7D2AFFAD" w14:textId="77777777" w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w:rsidRDefault="00C25D9B" w:rsidP="00C25D9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C25D9B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w14:paraId="5A7894A0" w14:textId="77777777" w:rsidTr="00C25D9B">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0394696D" w14:textId="77777777" w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w:rsidRDefault="00C25D9B" w:rsidP="00C25D9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6F9D1DBD" w14:textId="77777777" w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w:rsidRDefault="00C25D9B" w:rsidP="00C25D9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="798ABCC4" w14:textId="77777777" w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w:rsidRDefault="00C25D9B" w:rsidP="00C25D9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w14:paraId="0F1BA6B6" w14:textId="77777777" w:rsidTr="00C25D9B">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
@@ -11498,84 +16129,82 @@
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C25D9B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>III PERSONAL DE MANDO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6C1C0AA3" w14:textId="77777777" w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w:rsidRDefault="00C25D9B" w:rsidP="00C25D9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C25D9B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>MANDO MOVIMIENTO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0AD100E2" w14:textId="77777777" w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w:rsidRDefault="00C25D9B" w:rsidP="00C25D9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C25D9B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -11596,84 +16225,82 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="32D747F8" w14:textId="77777777" w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w:rsidRDefault="00C25D9B" w:rsidP="00C25D9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="07F0C33F" w14:textId="77777777" w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w:rsidRDefault="00C25D9B" w:rsidP="00C25D9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C25D9B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>MANDO DE TALLER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3A7F0CAC" w14:textId="77777777" w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w:rsidRDefault="00C25D9B" w:rsidP="00C25D9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C25D9B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -11694,173 +16321,168 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="60081EA3" w14:textId="77777777" w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w:rsidRDefault="00C25D9B" w:rsidP="00C25D9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="328C2B42" w14:textId="77777777" w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w:rsidRDefault="00C25D9B" w:rsidP="00C25D9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C25D9B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>MANDO DE ADMINISTRACIÓN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="466446DD" w14:textId="77777777" w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w:rsidRDefault="00C25D9B" w:rsidP="00C25D9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C25D9B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w14:paraId="0672CAE9" w14:textId="77777777" w:rsidTr="00C25D9B">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="517F8802" w14:textId="77777777" w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w:rsidRDefault="00C25D9B" w:rsidP="00C25D9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="24918846" w14:textId="77777777" w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w:rsidRDefault="00C25D9B" w:rsidP="00C25D9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7E25AD35" w14:textId="77777777" w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w:rsidRDefault="00C25D9B" w:rsidP="00C25D9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w14:paraId="3FB207A2" w14:textId="77777777" w:rsidTr="00C25D9B">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
@@ -11886,84 +16508,82 @@
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C25D9B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>IV PERSONAL DE OFICIO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="11623EF4" w14:textId="77777777" w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w:rsidRDefault="00C25D9B" w:rsidP="00C25D9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C25D9B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>CONDUCTOR/A-PERCEPTOR/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0115E2FF" w14:textId="77777777" w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w:rsidRDefault="00C25D9B" w:rsidP="00C25D9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C25D9B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>598</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -11984,84 +16604,82 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2BDBB822" w14:textId="77777777" w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w:rsidRDefault="00C25D9B" w:rsidP="00C25D9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2733ACF8" w14:textId="77777777" w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w:rsidRDefault="00C25D9B" w:rsidP="00C25D9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C25D9B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>INSPECTOR/A DE CALIDAD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="047F7DEA" w14:textId="77777777" w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w:rsidRDefault="00C25D9B" w:rsidP="00C25D9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C25D9B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -12082,84 +16700,82 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7C47477A" w14:textId="77777777" w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w:rsidRDefault="00C25D9B" w:rsidP="00C25D9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="558DFDCB" w14:textId="77777777" w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w:rsidRDefault="00C25D9B" w:rsidP="00C25D9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C25D9B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>OFICIAL TALLER/ESPEC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="434E32EE" w14:textId="77777777" w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w:rsidRDefault="00C25D9B" w:rsidP="00C25D9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C25D9B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>38</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -12180,84 +16796,82 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1279DC4F" w14:textId="77777777" w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w:rsidRDefault="00C25D9B" w:rsidP="00C25D9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6805804A" w14:textId="77777777" w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w:rsidRDefault="00C25D9B" w:rsidP="00C25D9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C25D9B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>AUXILIAR TALLER/ESPEC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="36177C90" w14:textId="77777777" w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w:rsidRDefault="00C25D9B" w:rsidP="00C25D9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C25D9B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -12278,84 +16892,82 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="62F0FDDA" w14:textId="77777777" w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w:rsidRDefault="00C25D9B" w:rsidP="00C25D9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="52477740" w14:textId="77777777" w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w:rsidRDefault="00C25D9B" w:rsidP="00C25D9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C25D9B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>OFICIAL ADMIN/ESPEC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1AB6B109" w14:textId="77777777" w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w:rsidRDefault="00C25D9B" w:rsidP="00C25D9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C25D9B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -12376,173 +16988,168 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="729EF2B7" w14:textId="77777777" w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w:rsidRDefault="00C25D9B" w:rsidP="00C25D9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="56D23D81" w14:textId="77777777" w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w:rsidRDefault="00C25D9B" w:rsidP="00C25D9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C25D9B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>AUXILIAR ADMIN/ESPEC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5A8E74C6" w14:textId="77777777" w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w:rsidRDefault="00C25D9B" w:rsidP="00C25D9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C25D9B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w14:paraId="46E0BE58" w14:textId="77777777" w:rsidTr="00C25D9B">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1C5BCAC8" w14:textId="77777777" w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w:rsidRDefault="00C25D9B" w:rsidP="00C25D9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="087F20CB" w14:textId="77777777" w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w:rsidRDefault="00C25D9B" w:rsidP="00C25D9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1019BFD3" w14:textId="77777777" w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w:rsidRDefault="00C25D9B" w:rsidP="00C25D9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w14:paraId="628FF006" w14:textId="77777777" w:rsidTr="00C25D9B">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
@@ -12578,84 +17185,82 @@
               </w:rPr>
               <w:t>A EXTINGUIR</w:t>
             </w:r>
             <w:r w:rsidRPr="00C25D9B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:br/>
               <w:t>ACTA 10/10/18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="26700156" w14:textId="77777777" w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w:rsidRDefault="00C25D9B" w:rsidP="00C25D9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C25D9B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>JEFE EQUIPO-TALLER (PTO 4 ACTA 10/10/18)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="31F01630" w14:textId="77777777" w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w:rsidRDefault="00C25D9B" w:rsidP="00C25D9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C25D9B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -12676,84 +17281,82 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="46F8060C" w14:textId="77777777" w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w:rsidRDefault="00C25D9B" w:rsidP="00C25D9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="340CDB78" w14:textId="77777777" w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w:rsidRDefault="00C25D9B" w:rsidP="00C25D9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C25D9B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>JEFE/A OFICINA TÉCNICA (PTO 4 ACTA 10/10/18)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6C4C4DA7" w14:textId="77777777" w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w:rsidRDefault="00C25D9B" w:rsidP="00C25D9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C25D9B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -12774,84 +17377,82 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6A289C6A" w14:textId="77777777" w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w:rsidRDefault="00C25D9B" w:rsidP="00C25D9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="33056BDF" w14:textId="77777777" w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w:rsidRDefault="00C25D9B" w:rsidP="00C25D9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C25D9B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>JEFE SECCIÓN (PTO 5 ACTA 10/10/18)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="720809EC" w14:textId="77777777" w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w:rsidRDefault="00C25D9B" w:rsidP="00C25D9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C25D9B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -12872,173 +17473,168 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="572B86DE" w14:textId="77777777" w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w:rsidRDefault="00C25D9B" w:rsidP="00C25D9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3BE1D8B4" w14:textId="77777777" w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w:rsidRDefault="00C25D9B" w:rsidP="00C25D9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C25D9B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>JEFE NEGOCIADO (PTO 4 ACTA 10/10/18)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="62433400" w14:textId="77777777" w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w:rsidRDefault="00C25D9B" w:rsidP="00C25D9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C25D9B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w14:paraId="322CE9A1" w14:textId="77777777" w:rsidTr="00C25D9B">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="69F5F317" w14:textId="77777777" w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w:rsidRDefault="00C25D9B" w:rsidP="00C25D9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1B7BACE6" w14:textId="77777777" w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w:rsidRDefault="00C25D9B" w:rsidP="00C25D9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="72A4AA79" w14:textId="77777777" w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w:rsidRDefault="00C25D9B" w:rsidP="00C25D9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w14:paraId="7C448ABE" w14:textId="77777777" w:rsidTr="00C25D9B">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:tcBorders>
@@ -13101,203 +17697,198 @@
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C25D9B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4DDB9734" w14:textId="77777777" w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w:rsidRDefault="00C25D9B" w:rsidP="00C25D9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C25D9B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>729</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w14:paraId="3D29C85F" w14:textId="77777777" w:rsidTr="00C25D9B">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6C8B8798" w14:textId="77777777" w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w:rsidRDefault="00C25D9B" w:rsidP="00C25D9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3FDDB3B3" w14:textId="77777777" w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w:rsidRDefault="00C25D9B" w:rsidP="00C25D9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C25D9B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3743C001" w14:textId="77777777" w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w:rsidRDefault="00C25D9B" w:rsidP="00C25D9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C25D9B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w14:paraId="2EBAD85F" w14:textId="77777777" w:rsidTr="00C25D9B">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="06F8AE78" w14:textId="77777777" w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w:rsidRDefault="00C25D9B" w:rsidP="00C25D9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="ECC13B" w:fill="ECC13B"/>
@@ -13315,94 +17906,92 @@
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C25D9B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Personal con contrato indefinido</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6880C2B7" w14:textId="77777777" w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w:rsidRDefault="00C25D9B" w:rsidP="00C25D9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C25D9B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>592</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w14:paraId="1D1A5D18" w14:textId="77777777" w:rsidTr="00C25D9B">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="510B91F2" w14:textId="77777777" w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w:rsidRDefault="00C25D9B" w:rsidP="00C25D9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="ECC13B" w:fill="ECC13B"/>
@@ -13420,51 +18009,50 @@
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C25D9B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Personal con contrato temporal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="24599E4B" w14:textId="77777777" w:rsidR="00C25D9B" w:rsidRPr="00C25D9B" w:rsidRDefault="00C25D9B" w:rsidP="00C25D9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C25D9B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>137</w:t>
@@ -13609,101 +18197,98 @@
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Plantilla por grupos profesionales y niveles 2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B32A75" w:rsidRPr="00B32A75" w14:paraId="5B80C70E" w14:textId="77777777" w:rsidTr="00B32A75">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="18F0B397" w14:textId="77777777" w:rsidR="00B32A75" w:rsidRPr="00B32A75" w:rsidRDefault="00B32A75" w:rsidP="00B32A75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6526696A" w14:textId="77777777" w:rsidR="00B32A75" w:rsidRPr="00B32A75" w:rsidRDefault="00B32A75" w:rsidP="00B32A75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0DA7053E" w14:textId="77777777" w:rsidR="00B32A75" w:rsidRPr="00B32A75" w:rsidRDefault="00B32A75" w:rsidP="00B32A75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B32A75" w:rsidRPr="00B32A75" w14:paraId="00D01130" w14:textId="77777777" w:rsidTr="00B32A75">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7794" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
@@ -13729,140 +18314,136 @@
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B32A75">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>DIRECTOR GENERAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0EA23B78" w14:textId="77777777" w:rsidR="00B32A75" w:rsidRPr="00B32A75" w:rsidRDefault="00B32A75" w:rsidP="00B32A75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B32A75">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B32A75" w:rsidRPr="00B32A75" w14:paraId="0F3D3224" w14:textId="77777777" w:rsidTr="00B32A75">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="49300074" w14:textId="77777777" w:rsidR="00B32A75" w:rsidRPr="00B32A75" w:rsidRDefault="00B32A75" w:rsidP="00B32A75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="518E4DD0" w14:textId="77777777" w:rsidR="00B32A75" w:rsidRPr="00B32A75" w:rsidRDefault="00B32A75" w:rsidP="00B32A75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5B4C0A8A" w14:textId="77777777" w:rsidR="00B32A75" w:rsidRPr="00B32A75" w:rsidRDefault="00B32A75" w:rsidP="00B32A75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B32A75" w:rsidRPr="00B32A75" w14:paraId="13427535" w14:textId="77777777" w:rsidTr="00B32A75">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
@@ -13888,84 +18469,82 @@
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B32A75">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>I PERSONAL DIRECTIVO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="16996C76" w14:textId="77777777" w:rsidR="00B32A75" w:rsidRPr="00B32A75" w:rsidRDefault="00B32A75" w:rsidP="00B32A75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B32A75">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>JEFE/A DE SERVICIO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="16E2BB91" w14:textId="77777777" w:rsidR="00B32A75" w:rsidRPr="00B32A75" w:rsidRDefault="00B32A75" w:rsidP="00B32A75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B32A75">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -13986,84 +18565,82 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="77972953" w14:textId="77777777" w:rsidR="00B32A75" w:rsidRPr="00B32A75" w:rsidRDefault="00B32A75" w:rsidP="00B32A75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7D194265" w14:textId="77777777" w:rsidR="00B32A75" w:rsidRPr="00B32A75" w:rsidRDefault="00B32A75" w:rsidP="00B32A75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B32A75">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>JEFE/A DE GRUPO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4D151699" w14:textId="77777777" w:rsidR="00B32A75" w:rsidRPr="00B32A75" w:rsidRDefault="00B32A75" w:rsidP="00B32A75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B32A75">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -14084,173 +18661,168 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4A806EBB" w14:textId="77777777" w:rsidR="00B32A75" w:rsidRPr="00B32A75" w:rsidRDefault="00B32A75" w:rsidP="00B32A75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3C24CCEE" w14:textId="77777777" w:rsidR="00B32A75" w:rsidRPr="00B32A75" w:rsidRDefault="00B32A75" w:rsidP="00B32A75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B32A75">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>JEFE/A OFICINA TÉCNICA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6AD6ADDC" w14:textId="77777777" w:rsidR="00B32A75" w:rsidRPr="00B32A75" w:rsidRDefault="00B32A75" w:rsidP="00B32A75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B32A75">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B32A75" w:rsidRPr="00B32A75" w14:paraId="18B68690" w14:textId="77777777" w:rsidTr="00B32A75">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3EED209E" w14:textId="77777777" w:rsidR="00B32A75" w:rsidRPr="00B32A75" w:rsidRDefault="00B32A75" w:rsidP="00B32A75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2A0919AD" w14:textId="77777777" w:rsidR="00B32A75" w:rsidRPr="00B32A75" w:rsidRDefault="00B32A75" w:rsidP="00B32A75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3A2AD83E" w14:textId="77777777" w:rsidR="00B32A75" w:rsidRPr="00B32A75" w:rsidRDefault="00B32A75" w:rsidP="00B32A75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B32A75" w:rsidRPr="00B32A75" w14:paraId="2F9E913F" w14:textId="77777777" w:rsidTr="00B32A75">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
@@ -14276,84 +18848,82 @@
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B32A75">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>II PERSONAL TÉCNICO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2EFE9CB6" w14:textId="77777777" w:rsidR="00B32A75" w:rsidRPr="00B32A75" w:rsidRDefault="00B32A75" w:rsidP="00B32A75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B32A75">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>TÉCNICO SUPERIOR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="78CEC669" w14:textId="77777777" w:rsidR="00B32A75" w:rsidRPr="00B32A75" w:rsidRDefault="00B32A75" w:rsidP="00B32A75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B32A75">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -14374,173 +18944,168 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7136F553" w14:textId="77777777" w:rsidR="00B32A75" w:rsidRPr="00B32A75" w:rsidRDefault="00B32A75" w:rsidP="00B32A75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="646E7061" w14:textId="77777777" w:rsidR="00B32A75" w:rsidRPr="00B32A75" w:rsidRDefault="00B32A75" w:rsidP="00B32A75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B32A75">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>TÉCNICO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7BDA238F" w14:textId="77777777" w:rsidR="00B32A75" w:rsidRPr="00B32A75" w:rsidRDefault="00B32A75" w:rsidP="00B32A75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B32A75">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B32A75" w:rsidRPr="00B32A75" w14:paraId="649DB81A" w14:textId="77777777" w:rsidTr="00B32A75">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="78924BAB" w14:textId="77777777" w:rsidR="00B32A75" w:rsidRPr="00B32A75" w:rsidRDefault="00B32A75" w:rsidP="00B32A75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1F6DE76B" w14:textId="77777777" w:rsidR="00B32A75" w:rsidRPr="00B32A75" w:rsidRDefault="00B32A75" w:rsidP="00B32A75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5653B6EE" w14:textId="77777777" w:rsidR="00B32A75" w:rsidRPr="00B32A75" w:rsidRDefault="00B32A75" w:rsidP="00B32A75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B32A75" w:rsidRPr="00B32A75" w14:paraId="62479AF0" w14:textId="77777777" w:rsidTr="00B32A75">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
@@ -14566,84 +19131,82 @@
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B32A75">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>III PERSONAL DE MANDO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="28E93284" w14:textId="77777777" w:rsidR="00B32A75" w:rsidRPr="00B32A75" w:rsidRDefault="00B32A75" w:rsidP="00B32A75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B32A75">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>MANDO MOVIMIENTO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1543BA1D" w14:textId="77777777" w:rsidR="00B32A75" w:rsidRPr="00B32A75" w:rsidRDefault="00B32A75" w:rsidP="00B32A75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B32A75">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -14664,84 +19227,82 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="700FD010" w14:textId="77777777" w:rsidR="00B32A75" w:rsidRPr="00B32A75" w:rsidRDefault="00B32A75" w:rsidP="00B32A75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="29ADDEB7" w14:textId="77777777" w:rsidR="00B32A75" w:rsidRPr="00B32A75" w:rsidRDefault="00B32A75" w:rsidP="00B32A75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B32A75">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>MANDO DE TALLER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0E45D159" w14:textId="77777777" w:rsidR="00B32A75" w:rsidRPr="00B32A75" w:rsidRDefault="00B32A75" w:rsidP="00B32A75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B32A75">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -14762,173 +19323,168 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="025CBA9F" w14:textId="77777777" w:rsidR="00B32A75" w:rsidRPr="00B32A75" w:rsidRDefault="00B32A75" w:rsidP="00B32A75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3A702035" w14:textId="77777777" w:rsidR="00B32A75" w:rsidRPr="00B32A75" w:rsidRDefault="00B32A75" w:rsidP="00B32A75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B32A75">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>MANDO DE ADMINISTRACIÓN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7A905ECE" w14:textId="77777777" w:rsidR="00B32A75" w:rsidRPr="00B32A75" w:rsidRDefault="00B32A75" w:rsidP="00B32A75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B32A75">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B32A75" w:rsidRPr="00B32A75" w14:paraId="5AB0740D" w14:textId="77777777" w:rsidTr="00B32A75">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6D87FD05" w14:textId="77777777" w:rsidR="00B32A75" w:rsidRPr="00B32A75" w:rsidRDefault="00B32A75" w:rsidP="00B32A75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="15028E1F" w14:textId="77777777" w:rsidR="00B32A75" w:rsidRPr="00B32A75" w:rsidRDefault="00B32A75" w:rsidP="00B32A75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1E1304EB" w14:textId="77777777" w:rsidR="00B32A75" w:rsidRPr="00B32A75" w:rsidRDefault="00B32A75" w:rsidP="00B32A75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B32A75" w:rsidRPr="00B32A75" w14:paraId="13E92249" w14:textId="77777777" w:rsidTr="00B32A75">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
@@ -14954,84 +19510,82 @@
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B32A75">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>IV PERSONAL DE OFICIO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="29134950" w14:textId="77777777" w:rsidR="00B32A75" w:rsidRPr="00B32A75" w:rsidRDefault="00B32A75" w:rsidP="00B32A75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B32A75">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>CONDUCTOR/A-PERCEPTOR/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="63F04738" w14:textId="77777777" w:rsidR="00B32A75" w:rsidRPr="00B32A75" w:rsidRDefault="00B32A75" w:rsidP="00B32A75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B32A75">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>575</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -15052,84 +19606,82 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="71D5166B" w14:textId="77777777" w:rsidR="00B32A75" w:rsidRPr="00B32A75" w:rsidRDefault="00B32A75" w:rsidP="00B32A75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="16CA0727" w14:textId="77777777" w:rsidR="00B32A75" w:rsidRPr="00B32A75" w:rsidRDefault="00B32A75" w:rsidP="00B32A75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B32A75">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>INSPECTOR/A DE CALIDAD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5F811571" w14:textId="77777777" w:rsidR="00B32A75" w:rsidRPr="00B32A75" w:rsidRDefault="00B32A75" w:rsidP="00B32A75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B32A75">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -15150,84 +19702,82 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="599B872C" w14:textId="77777777" w:rsidR="00B32A75" w:rsidRPr="00B32A75" w:rsidRDefault="00B32A75" w:rsidP="00B32A75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3E9D91A7" w14:textId="77777777" w:rsidR="00B32A75" w:rsidRPr="00B32A75" w:rsidRDefault="00B32A75" w:rsidP="00B32A75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B32A75">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>OFICIAL TALLER/ESPEC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3DE9985F" w14:textId="77777777" w:rsidR="00B32A75" w:rsidRPr="00B32A75" w:rsidRDefault="00B32A75" w:rsidP="00B32A75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B32A75">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -15248,84 +19798,82 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="738D9C16" w14:textId="77777777" w:rsidR="00B32A75" w:rsidRPr="00B32A75" w:rsidRDefault="00B32A75" w:rsidP="00B32A75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1AA9FC8B" w14:textId="77777777" w:rsidR="00B32A75" w:rsidRPr="00B32A75" w:rsidRDefault="00B32A75" w:rsidP="00B32A75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B32A75">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>AUXILIAR TALLER/ESPEC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="064A206A" w14:textId="77777777" w:rsidR="00B32A75" w:rsidRPr="00B32A75" w:rsidRDefault="00B32A75" w:rsidP="00B32A75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B32A75">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -15346,84 +19894,82 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3C2CBA3A" w14:textId="77777777" w:rsidR="00B32A75" w:rsidRPr="00B32A75" w:rsidRDefault="00B32A75" w:rsidP="00B32A75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1AF12920" w14:textId="77777777" w:rsidR="00B32A75" w:rsidRPr="00B32A75" w:rsidRDefault="00B32A75" w:rsidP="00B32A75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B32A75">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>OFICIAL ADMIN/ESPEC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="30C3733D" w14:textId="77777777" w:rsidR="00B32A75" w:rsidRPr="00B32A75" w:rsidRDefault="00B32A75" w:rsidP="00B32A75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B32A75">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -15444,173 +19990,168 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="151AE534" w14:textId="77777777" w:rsidR="00B32A75" w:rsidRPr="00B32A75" w:rsidRDefault="00B32A75" w:rsidP="00B32A75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="43D7C911" w14:textId="77777777" w:rsidR="00B32A75" w:rsidRPr="00B32A75" w:rsidRDefault="00B32A75" w:rsidP="00B32A75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B32A75">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>AUXILIAR ADMIN/ESPEC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="48496E76" w14:textId="77777777" w:rsidR="00B32A75" w:rsidRPr="00B32A75" w:rsidRDefault="00B32A75" w:rsidP="00B32A75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B32A75">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B32A75" w:rsidRPr="00B32A75" w14:paraId="7702FD67" w14:textId="77777777" w:rsidTr="00B32A75">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="081E8DFD" w14:textId="77777777" w:rsidR="00B32A75" w:rsidRPr="00B32A75" w:rsidRDefault="00B32A75" w:rsidP="00B32A75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1739DC02" w14:textId="77777777" w:rsidR="00B32A75" w:rsidRPr="00B32A75" w:rsidRDefault="00B32A75" w:rsidP="00B32A75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="21B9FBF0" w14:textId="77777777" w:rsidR="00B32A75" w:rsidRPr="00B32A75" w:rsidRDefault="00B32A75" w:rsidP="00B32A75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B32A75" w:rsidRPr="00B32A75" w14:paraId="31731D64" w14:textId="77777777" w:rsidTr="00B32A75">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
@@ -15646,84 +20187,82 @@
               </w:rPr>
               <w:t>A EXTINGUIR</w:t>
             </w:r>
             <w:r w:rsidRPr="00B32A75">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:br/>
               <w:t>ACTA 10/10/18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="12CD4346" w14:textId="77777777" w:rsidR="00B32A75" w:rsidRPr="00B32A75" w:rsidRDefault="00B32A75" w:rsidP="00B32A75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B32A75">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>JEFE EQUIPO-TALLER (PTO 4 ACTA 10/10/18)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="679A9C82" w14:textId="77777777" w:rsidR="00B32A75" w:rsidRPr="00B32A75" w:rsidRDefault="00B32A75" w:rsidP="00B32A75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B32A75">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -15744,84 +20283,82 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="283B49F7" w14:textId="77777777" w:rsidR="00B32A75" w:rsidRPr="00B32A75" w:rsidRDefault="00B32A75" w:rsidP="00B32A75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="05914AE5" w14:textId="77777777" w:rsidR="00B32A75" w:rsidRPr="00B32A75" w:rsidRDefault="00B32A75" w:rsidP="00B32A75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B32A75">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>JEFE/A OFICINA TÉCNICA (PTO 4 ACTA 10/10/18)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="31F2F594" w14:textId="77777777" w:rsidR="00B32A75" w:rsidRPr="00B32A75" w:rsidRDefault="00B32A75" w:rsidP="00B32A75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B32A75">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -15842,84 +20379,82 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0B293862" w14:textId="77777777" w:rsidR="00B32A75" w:rsidRPr="00B32A75" w:rsidRDefault="00B32A75" w:rsidP="00B32A75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4764AD4A" w14:textId="77777777" w:rsidR="00B32A75" w:rsidRPr="00B32A75" w:rsidRDefault="00B32A75" w:rsidP="00B32A75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B32A75">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>JEFE SECCIÓN (PTO 5 ACTA 10/10/18)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7C58D7BB" w14:textId="77777777" w:rsidR="00B32A75" w:rsidRPr="00B32A75" w:rsidRDefault="00B32A75" w:rsidP="00B32A75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B32A75">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -15940,173 +20475,168 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2FEEDDC2" w14:textId="77777777" w:rsidR="00B32A75" w:rsidRPr="00B32A75" w:rsidRDefault="00B32A75" w:rsidP="00B32A75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="79BE2A13" w14:textId="77777777" w:rsidR="00B32A75" w:rsidRPr="00B32A75" w:rsidRDefault="00B32A75" w:rsidP="00B32A75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B32A75">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>JEFE NEGOCIADO (PTO 4 ACTA 10/10/18)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0F610980" w14:textId="77777777" w:rsidR="00B32A75" w:rsidRPr="00B32A75" w:rsidRDefault="00B32A75" w:rsidP="00B32A75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B32A75">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B32A75" w:rsidRPr="00B32A75" w14:paraId="3BA475FD" w14:textId="77777777" w:rsidTr="00B32A75">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1F978FC5" w14:textId="77777777" w:rsidR="00B32A75" w:rsidRPr="00B32A75" w:rsidRDefault="00B32A75" w:rsidP="00B32A75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="14733B7B" w14:textId="77777777" w:rsidR="00B32A75" w:rsidRPr="00B32A75" w:rsidRDefault="00B32A75" w:rsidP="00B32A75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="23BD9907" w14:textId="77777777" w:rsidR="00B32A75" w:rsidRPr="00B32A75" w:rsidRDefault="00B32A75" w:rsidP="00B32A75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B32A75" w:rsidRPr="00B32A75" w14:paraId="6F44E523" w14:textId="77777777" w:rsidTr="00B32A75">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:tcBorders>
@@ -16169,203 +20699,198 @@
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B32A75">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5D17A5EA" w14:textId="77777777" w:rsidR="00B32A75" w:rsidRPr="00B32A75" w:rsidRDefault="00B32A75" w:rsidP="00B32A75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B32A75">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>704</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B32A75" w:rsidRPr="00B32A75" w14:paraId="7E153F64" w14:textId="77777777" w:rsidTr="00B32A75">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="41175578" w14:textId="77777777" w:rsidR="00B32A75" w:rsidRPr="00B32A75" w:rsidRDefault="00B32A75" w:rsidP="00B32A75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3736A9D8" w14:textId="77777777" w:rsidR="00B32A75" w:rsidRPr="00B32A75" w:rsidRDefault="00B32A75" w:rsidP="00B32A75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B32A75">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="471EA7B9" w14:textId="77777777" w:rsidR="00B32A75" w:rsidRPr="00B32A75" w:rsidRDefault="00B32A75" w:rsidP="00B32A75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B32A75">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B32A75" w:rsidRPr="00B32A75" w14:paraId="7A71EF22" w14:textId="77777777" w:rsidTr="00B32A75">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="102DE1B5" w14:textId="77777777" w:rsidR="00B32A75" w:rsidRPr="00B32A75" w:rsidRDefault="00B32A75" w:rsidP="00B32A75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="ECC13B"/>
@@ -16383,94 +20908,92 @@
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B32A75">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Personal con contrato indefinido</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5452757C" w14:textId="77777777" w:rsidR="00B32A75" w:rsidRPr="00B32A75" w:rsidRDefault="00B32A75" w:rsidP="00B32A75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B32A75">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>515</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B32A75" w:rsidRPr="00B32A75" w14:paraId="6277F233" w14:textId="77777777" w:rsidTr="00B32A75">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7FEFEA6D" w14:textId="77777777" w:rsidR="00B32A75" w:rsidRPr="00B32A75" w:rsidRDefault="00B32A75" w:rsidP="00B32A75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="ECC13B"/>
@@ -16488,51 +21011,50 @@
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B32A75">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Personal con contrato temporal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="78EE2114" w14:textId="77777777" w:rsidR="00B32A75" w:rsidRPr="00B32A75" w:rsidRDefault="00B32A75" w:rsidP="00B32A75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B32A75">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>189</w:t>
@@ -16681,101 +21203,98 @@
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Plantilla por grupos profesionales y niveles </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006170EE" w:rsidRPr="006170EE" w14:paraId="651B532A" w14:textId="77777777" w:rsidTr="006170EE">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="794702CD" w14:textId="77777777" w:rsidR="006170EE" w:rsidRPr="006170EE" w:rsidRDefault="006170EE" w:rsidP="006170EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="34437CA4" w14:textId="77777777" w:rsidR="006170EE" w:rsidRPr="006170EE" w:rsidRDefault="006170EE" w:rsidP="006170EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1C117752" w14:textId="77777777" w:rsidR="006170EE" w:rsidRPr="006170EE" w:rsidRDefault="006170EE" w:rsidP="006170EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006170EE" w:rsidRPr="006170EE" w14:paraId="43BAEDB9" w14:textId="77777777" w:rsidTr="006170EE">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7794" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
@@ -16801,140 +21320,136 @@
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006170EE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>DIRECTOR GENERAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="44386D03" w14:textId="77777777" w:rsidR="006170EE" w:rsidRPr="006170EE" w:rsidRDefault="006170EE" w:rsidP="006170EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006170EE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006170EE" w:rsidRPr="006170EE" w14:paraId="54872653" w14:textId="77777777" w:rsidTr="006170EE">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="753E9FAE" w14:textId="77777777" w:rsidR="006170EE" w:rsidRPr="006170EE" w:rsidRDefault="006170EE" w:rsidP="006170EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7E80CF5E" w14:textId="77777777" w:rsidR="006170EE" w:rsidRPr="006170EE" w:rsidRDefault="006170EE" w:rsidP="006170EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2EA03E6A" w14:textId="77777777" w:rsidR="006170EE" w:rsidRPr="006170EE" w:rsidRDefault="006170EE" w:rsidP="006170EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006170EE" w:rsidRPr="006170EE" w14:paraId="2F18A45B" w14:textId="77777777" w:rsidTr="006170EE">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
@@ -16960,84 +21475,82 @@
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006170EE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>I PERSONAL DIRECTIVO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="328BA6A5" w14:textId="77777777" w:rsidR="006170EE" w:rsidRPr="006170EE" w:rsidRDefault="006170EE" w:rsidP="006170EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006170EE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>JEFE/A DE SERVICIO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3284E381" w14:textId="77777777" w:rsidR="006170EE" w:rsidRPr="006170EE" w:rsidRDefault="006170EE" w:rsidP="006170EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006170EE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -17058,84 +21571,82 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5F65FE64" w14:textId="77777777" w:rsidR="006170EE" w:rsidRPr="006170EE" w:rsidRDefault="006170EE" w:rsidP="006170EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="66DD192B" w14:textId="77777777" w:rsidR="006170EE" w:rsidRPr="006170EE" w:rsidRDefault="006170EE" w:rsidP="006170EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006170EE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>JEFE/A DE GRUPO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4B1B7477" w14:textId="77777777" w:rsidR="006170EE" w:rsidRPr="006170EE" w:rsidRDefault="006170EE" w:rsidP="006170EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006170EE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -17156,173 +21667,168 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4E04D854" w14:textId="77777777" w:rsidR="006170EE" w:rsidRPr="006170EE" w:rsidRDefault="006170EE" w:rsidP="006170EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2AEBF40C" w14:textId="77777777" w:rsidR="006170EE" w:rsidRPr="006170EE" w:rsidRDefault="006170EE" w:rsidP="006170EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006170EE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>JEFE/A OFICINA TÉCNICA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="38FE288E" w14:textId="77777777" w:rsidR="006170EE" w:rsidRPr="006170EE" w:rsidRDefault="006170EE" w:rsidP="006170EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006170EE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006170EE" w:rsidRPr="006170EE" w14:paraId="4592C13A" w14:textId="77777777" w:rsidTr="006170EE">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="43D1BD02" w14:textId="77777777" w:rsidR="006170EE" w:rsidRPr="006170EE" w:rsidRDefault="006170EE" w:rsidP="006170EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="604CDB8D" w14:textId="77777777" w:rsidR="006170EE" w:rsidRPr="006170EE" w:rsidRDefault="006170EE" w:rsidP="006170EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7F8FAAA7" w14:textId="77777777" w:rsidR="006170EE" w:rsidRPr="006170EE" w:rsidRDefault="006170EE" w:rsidP="006170EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006170EE" w:rsidRPr="006170EE" w14:paraId="4E928652" w14:textId="77777777" w:rsidTr="006170EE">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
@@ -17348,84 +21854,82 @@
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006170EE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>II PERSONAL TÉCNICO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1DB695FD" w14:textId="77777777" w:rsidR="006170EE" w:rsidRPr="006170EE" w:rsidRDefault="006170EE" w:rsidP="006170EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006170EE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>TÉCNICO SUPERIOR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="00A4D52B" w14:textId="77777777" w:rsidR="006170EE" w:rsidRPr="006170EE" w:rsidRDefault="006170EE" w:rsidP="006170EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006170EE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -17446,173 +21950,168 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6637DE5D" w14:textId="77777777" w:rsidR="006170EE" w:rsidRPr="006170EE" w:rsidRDefault="006170EE" w:rsidP="006170EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="085A94A4" w14:textId="77777777" w:rsidR="006170EE" w:rsidRPr="006170EE" w:rsidRDefault="006170EE" w:rsidP="006170EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006170EE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>TÉCNICO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="16051EEA" w14:textId="77777777" w:rsidR="006170EE" w:rsidRPr="006170EE" w:rsidRDefault="006170EE" w:rsidP="006170EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006170EE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006170EE" w:rsidRPr="006170EE" w14:paraId="7784BB2B" w14:textId="77777777" w:rsidTr="006170EE">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="05492DE5" w14:textId="77777777" w:rsidR="006170EE" w:rsidRPr="006170EE" w:rsidRDefault="006170EE" w:rsidP="006170EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6372689B" w14:textId="77777777" w:rsidR="006170EE" w:rsidRPr="006170EE" w:rsidRDefault="006170EE" w:rsidP="006170EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3723E7EA" w14:textId="77777777" w:rsidR="006170EE" w:rsidRPr="006170EE" w:rsidRDefault="006170EE" w:rsidP="006170EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006170EE" w:rsidRPr="006170EE" w14:paraId="4A528847" w14:textId="77777777" w:rsidTr="006170EE">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
@@ -17638,84 +22137,82 @@
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006170EE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>III PERSONAL DE MANDO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2EFD6854" w14:textId="77777777" w:rsidR="006170EE" w:rsidRPr="006170EE" w:rsidRDefault="006170EE" w:rsidP="006170EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006170EE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>MANDO MOVIMIENTO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4A982865" w14:textId="77777777" w:rsidR="006170EE" w:rsidRPr="006170EE" w:rsidRDefault="006170EE" w:rsidP="006170EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006170EE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -17736,84 +22233,82 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5B42E09C" w14:textId="77777777" w:rsidR="006170EE" w:rsidRPr="006170EE" w:rsidRDefault="006170EE" w:rsidP="006170EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2FAFB231" w14:textId="77777777" w:rsidR="006170EE" w:rsidRPr="006170EE" w:rsidRDefault="006170EE" w:rsidP="006170EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006170EE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>MANDO DE TALLER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0253BC66" w14:textId="77777777" w:rsidR="006170EE" w:rsidRPr="006170EE" w:rsidRDefault="006170EE" w:rsidP="006170EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006170EE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -17834,173 +22329,168 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="057D983D" w14:textId="77777777" w:rsidR="006170EE" w:rsidRPr="006170EE" w:rsidRDefault="006170EE" w:rsidP="006170EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3E461841" w14:textId="77777777" w:rsidR="006170EE" w:rsidRPr="006170EE" w:rsidRDefault="006170EE" w:rsidP="006170EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006170EE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>MANDO DE ADMINISTRACIÓN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="221D4304" w14:textId="77777777" w:rsidR="006170EE" w:rsidRPr="006170EE" w:rsidRDefault="006170EE" w:rsidP="006170EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006170EE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006170EE" w:rsidRPr="006170EE" w14:paraId="7B6050EC" w14:textId="77777777" w:rsidTr="006170EE">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4C63E91A" w14:textId="77777777" w:rsidR="006170EE" w:rsidRPr="006170EE" w:rsidRDefault="006170EE" w:rsidP="006170EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2FF26735" w14:textId="77777777" w:rsidR="006170EE" w:rsidRPr="006170EE" w:rsidRDefault="006170EE" w:rsidP="006170EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="016E3127" w14:textId="77777777" w:rsidR="006170EE" w:rsidRPr="006170EE" w:rsidRDefault="006170EE" w:rsidP="006170EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006170EE" w:rsidRPr="006170EE" w14:paraId="16B28674" w14:textId="77777777" w:rsidTr="006170EE">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
@@ -18026,84 +22516,82 @@
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006170EE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>IV PERSONAL DE OFICIO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="53B2684D" w14:textId="77777777" w:rsidR="006170EE" w:rsidRPr="006170EE" w:rsidRDefault="006170EE" w:rsidP="006170EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006170EE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>CONDUCTOR/A-PERCEPTOR/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7E5825E4" w14:textId="77777777" w:rsidR="006170EE" w:rsidRPr="006170EE" w:rsidRDefault="006170EE" w:rsidP="006170EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006170EE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>569</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -18124,84 +22612,82 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="59DCD5E6" w14:textId="77777777" w:rsidR="006170EE" w:rsidRPr="006170EE" w:rsidRDefault="006170EE" w:rsidP="006170EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0806B685" w14:textId="77777777" w:rsidR="006170EE" w:rsidRPr="006170EE" w:rsidRDefault="006170EE" w:rsidP="006170EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006170EE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>INSPECTOR/A DE CALIDAD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0494B741" w14:textId="77777777" w:rsidR="006170EE" w:rsidRPr="006170EE" w:rsidRDefault="006170EE" w:rsidP="006170EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006170EE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -18222,84 +22708,82 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3451DABA" w14:textId="77777777" w:rsidR="006170EE" w:rsidRPr="006170EE" w:rsidRDefault="006170EE" w:rsidP="006170EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4340DB73" w14:textId="77777777" w:rsidR="006170EE" w:rsidRPr="006170EE" w:rsidRDefault="006170EE" w:rsidP="006170EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006170EE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>OFICIAL TALLER/ESPEC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2A2FA85D" w14:textId="77777777" w:rsidR="006170EE" w:rsidRPr="006170EE" w:rsidRDefault="006170EE" w:rsidP="006170EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006170EE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -18320,84 +22804,82 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="13682177" w14:textId="77777777" w:rsidR="006170EE" w:rsidRPr="006170EE" w:rsidRDefault="006170EE" w:rsidP="006170EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1CD88CD4" w14:textId="77777777" w:rsidR="006170EE" w:rsidRPr="006170EE" w:rsidRDefault="006170EE" w:rsidP="006170EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006170EE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>AUXILIAR TALLER/ESPEC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3A9F61A4" w14:textId="77777777" w:rsidR="006170EE" w:rsidRPr="006170EE" w:rsidRDefault="006170EE" w:rsidP="006170EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006170EE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -18418,84 +22900,82 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="17968195" w14:textId="77777777" w:rsidR="006170EE" w:rsidRPr="006170EE" w:rsidRDefault="006170EE" w:rsidP="006170EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="03F5DDB7" w14:textId="77777777" w:rsidR="006170EE" w:rsidRPr="006170EE" w:rsidRDefault="006170EE" w:rsidP="006170EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006170EE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>OFICIAL ADMIN/ESPEC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0A476BE2" w14:textId="77777777" w:rsidR="006170EE" w:rsidRPr="006170EE" w:rsidRDefault="006170EE" w:rsidP="006170EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006170EE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -18516,173 +22996,168 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="04E7F7FA" w14:textId="77777777" w:rsidR="006170EE" w:rsidRPr="006170EE" w:rsidRDefault="006170EE" w:rsidP="006170EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5220E84B" w14:textId="77777777" w:rsidR="006170EE" w:rsidRPr="006170EE" w:rsidRDefault="006170EE" w:rsidP="006170EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006170EE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>AUXILIAR ADMIN/ESPEC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="537C611B" w14:textId="77777777" w:rsidR="006170EE" w:rsidRPr="006170EE" w:rsidRDefault="006170EE" w:rsidP="006170EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006170EE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006170EE" w:rsidRPr="006170EE" w14:paraId="571132D8" w14:textId="77777777" w:rsidTr="006170EE">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="35859E32" w14:textId="77777777" w:rsidR="006170EE" w:rsidRPr="006170EE" w:rsidRDefault="006170EE" w:rsidP="006170EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6212BC81" w14:textId="77777777" w:rsidR="006170EE" w:rsidRPr="006170EE" w:rsidRDefault="006170EE" w:rsidP="006170EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="03D680A0" w14:textId="77777777" w:rsidR="006170EE" w:rsidRPr="006170EE" w:rsidRDefault="006170EE" w:rsidP="006170EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006170EE" w:rsidRPr="006170EE" w14:paraId="5EEE6341" w14:textId="77777777" w:rsidTr="006170EE">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
@@ -18718,84 +23193,82 @@
               </w:rPr>
               <w:t>A EXTINGUIR</w:t>
             </w:r>
             <w:r w:rsidRPr="006170EE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:br/>
               <w:t>ACTA 10/10/18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="10230123" w14:textId="77777777" w:rsidR="006170EE" w:rsidRPr="006170EE" w:rsidRDefault="006170EE" w:rsidP="006170EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006170EE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>JEFE EQUIPO-TALLER (PTO 4 ACTA 10/10/18)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="29EF5DCE" w14:textId="77777777" w:rsidR="006170EE" w:rsidRPr="006170EE" w:rsidRDefault="006170EE" w:rsidP="006170EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006170EE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -18816,84 +23289,82 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7A629006" w14:textId="77777777" w:rsidR="006170EE" w:rsidRPr="006170EE" w:rsidRDefault="006170EE" w:rsidP="006170EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="323C2719" w14:textId="77777777" w:rsidR="006170EE" w:rsidRPr="006170EE" w:rsidRDefault="006170EE" w:rsidP="006170EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006170EE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>JEFE/A OFICINA TÉCNICA (PTO 4 ACTA 10/10/18)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="48B4B9BB" w14:textId="77777777" w:rsidR="006170EE" w:rsidRPr="006170EE" w:rsidRDefault="006170EE" w:rsidP="006170EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006170EE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -18914,84 +23385,82 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="14135C0B" w14:textId="77777777" w:rsidR="006170EE" w:rsidRPr="006170EE" w:rsidRDefault="006170EE" w:rsidP="006170EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="45BED3A2" w14:textId="77777777" w:rsidR="006170EE" w:rsidRPr="006170EE" w:rsidRDefault="006170EE" w:rsidP="006170EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006170EE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>JEFE SECCIÓN (PTO 5 ACTA 10/10/18)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="44C9CC30" w14:textId="77777777" w:rsidR="006170EE" w:rsidRPr="006170EE" w:rsidRDefault="006170EE" w:rsidP="006170EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006170EE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -19012,173 +23481,168 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1B3FD54A" w14:textId="77777777" w:rsidR="006170EE" w:rsidRPr="006170EE" w:rsidRDefault="006170EE" w:rsidP="006170EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7AE63638" w14:textId="77777777" w:rsidR="006170EE" w:rsidRPr="006170EE" w:rsidRDefault="006170EE" w:rsidP="006170EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006170EE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>JEFE NEGOCIADO (PTO 4 ACTA 10/10/18)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6CBB0757" w14:textId="77777777" w:rsidR="006170EE" w:rsidRPr="006170EE" w:rsidRDefault="006170EE" w:rsidP="006170EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006170EE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006170EE" w:rsidRPr="006170EE" w14:paraId="4707C204" w14:textId="77777777" w:rsidTr="006170EE">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="799C41BE" w14:textId="77777777" w:rsidR="006170EE" w:rsidRPr="006170EE" w:rsidRDefault="006170EE" w:rsidP="006170EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7A92FF12" w14:textId="77777777" w:rsidR="006170EE" w:rsidRPr="006170EE" w:rsidRDefault="006170EE" w:rsidP="006170EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="745048DA" w14:textId="77777777" w:rsidR="006170EE" w:rsidRPr="006170EE" w:rsidRDefault="006170EE" w:rsidP="006170EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006170EE" w:rsidRPr="006170EE" w14:paraId="750F1190" w14:textId="77777777" w:rsidTr="006170EE">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:tcBorders>
@@ -19241,203 +23705,198 @@
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006170EE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4CABC771" w14:textId="77777777" w:rsidR="006170EE" w:rsidRPr="006170EE" w:rsidRDefault="006170EE" w:rsidP="006170EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006170EE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>704</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006170EE" w:rsidRPr="006170EE" w14:paraId="31F09D4B" w14:textId="77777777" w:rsidTr="006170EE">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5E21C782" w14:textId="77777777" w:rsidR="006170EE" w:rsidRPr="006170EE" w:rsidRDefault="006170EE" w:rsidP="006170EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="50EFAC5A" w14:textId="77777777" w:rsidR="006170EE" w:rsidRPr="006170EE" w:rsidRDefault="006170EE" w:rsidP="006170EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006170EE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="15B3E8A4" w14:textId="77777777" w:rsidR="006170EE" w:rsidRPr="006170EE" w:rsidRDefault="006170EE" w:rsidP="006170EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006170EE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006170EE" w:rsidRPr="006170EE" w14:paraId="536A732E" w14:textId="77777777" w:rsidTr="006170EE">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="76CF052F" w14:textId="77777777" w:rsidR="006170EE" w:rsidRPr="006170EE" w:rsidRDefault="006170EE" w:rsidP="006170EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="ECC13B"/>
@@ -19455,94 +23914,92 @@
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006170EE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Personal con contrato indefinido</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="42D07D79" w14:textId="77777777" w:rsidR="006170EE" w:rsidRPr="006170EE" w:rsidRDefault="006170EE" w:rsidP="006170EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006170EE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>528</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006170EE" w:rsidRPr="006170EE" w14:paraId="20E03418" w14:textId="77777777" w:rsidTr="006170EE">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="35D19EF4" w14:textId="77777777" w:rsidR="006170EE" w:rsidRPr="006170EE" w:rsidRDefault="006170EE" w:rsidP="006170EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="ECC13B"/>
@@ -19560,125 +24017,120 @@
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006170EE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Personal con contrato temporal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3360BA84" w14:textId="77777777" w:rsidR="006170EE" w:rsidRPr="006170EE" w:rsidRDefault="006170EE" w:rsidP="006170EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006170EE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>176</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="543B43E6" w14:textId="77777777" w:rsidR="00571F76" w:rsidRPr="00C50D9E" w:rsidRDefault="00571F76" w:rsidP="00571F76">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00A8BDD4" w14:textId="77777777" w:rsidR="00571F76" w:rsidRPr="00571F76" w:rsidRDefault="00571F76" w:rsidP="00571F76">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00571F76" w:rsidRPr="00571F76" w:rsidSect="00581F65">
-      <w:headerReference w:type="even" r:id="rId6"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId6"/>
+      <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2DD4F14F" w14:textId="77777777" w:rsidR="008D7057" w:rsidRDefault="008D7057" w:rsidP="00417F2E">
+    <w:p w14:paraId="7A5817A9" w14:textId="77777777" w:rsidR="00502EDB" w:rsidRDefault="00502EDB" w:rsidP="00417F2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1B440C3E" w14:textId="77777777" w:rsidR="008D7057" w:rsidRDefault="008D7057" w:rsidP="00417F2E">
+    <w:p w14:paraId="69A693FB" w14:textId="77777777" w:rsidR="00502EDB" w:rsidRDefault="00502EDB" w:rsidP="00417F2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -19696,60 +24148,50 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="A00002BF" w:usb1="68C7FCFB" w:usb2="00000010" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="189B87A9" w14:textId="77777777" w:rsidR="00417F2E" w:rsidRDefault="00417F2E">
-[...8 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="79AA9531" w14:textId="77777777" w:rsidR="00417F2E" w:rsidRDefault="00417F2E">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
     <w:r w:rsidRPr="00417F2E">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="es-ES"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="335F665F" wp14:editId="6DE70C4C">
           <wp:extent cx="5400040" cy="375058"/>
           <wp:effectExtent l="19050" t="0" r="0" b="0"/>
           <wp:docPr id="5" name="Imagen 5"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="guaguas_pie_din4.jpg"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
@@ -19761,235 +24203,213 @@
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5400040" cy="375058"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="14396840" w14:textId="77777777" w:rsidR="008D7057" w:rsidRDefault="008D7057" w:rsidP="00417F2E">
+    <w:p w14:paraId="5197E35B" w14:textId="77777777" w:rsidR="00502EDB" w:rsidRDefault="00502EDB" w:rsidP="00417F2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1AC50A81" w14:textId="77777777" w:rsidR="008D7057" w:rsidRDefault="008D7057" w:rsidP="00417F2E">
+    <w:p w14:paraId="75308C24" w14:textId="77777777" w:rsidR="00502EDB" w:rsidRDefault="00502EDB" w:rsidP="00417F2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="328CCD91" w14:textId="77777777" w:rsidR="00417F2E" w:rsidRDefault="00417F2E">
-[...8 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2F3256C4" w14:textId="77777777" w:rsidR="00417F2E" w:rsidRDefault="00417F2E">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r w:rsidRPr="00417F2E">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="es-ES"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6C1545A9" wp14:editId="071E6042">
-[...1 lines deleted...]
-          <wp:effectExtent l="19050" t="0" r="7620" b="0"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6C1545A9" wp14:editId="5C691CAC">
+          <wp:extent cx="2085975" cy="579120"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="4" name="Imagen 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="guaguas_logo_cabecera_din4.jpg"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="2238563" cy="579120"/>
+                    <a:ext cx="2085975" cy="579120"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="39376104" w14:textId="77777777" w:rsidR="00417F2E" w:rsidRDefault="00417F2E">
-    <w:pPr>
-[...8 lines deleted...]
-  <w:p w14:paraId="15D8EAEA" w14:textId="77777777" w:rsidR="00417F2E" w:rsidRDefault="00417F2E">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00417F2E"/>
     <w:rsid w:val="00005849"/>
     <w:rsid w:val="00013EF3"/>
     <w:rsid w:val="0007087F"/>
     <w:rsid w:val="00077BB8"/>
     <w:rsid w:val="000E7079"/>
     <w:rsid w:val="001B20D9"/>
     <w:rsid w:val="001E7921"/>
     <w:rsid w:val="00236BA1"/>
+    <w:rsid w:val="003368BE"/>
     <w:rsid w:val="00340313"/>
     <w:rsid w:val="00351ECC"/>
     <w:rsid w:val="00377C7B"/>
     <w:rsid w:val="00406CFE"/>
     <w:rsid w:val="00417F2E"/>
     <w:rsid w:val="004338F2"/>
+    <w:rsid w:val="00481B58"/>
+    <w:rsid w:val="0049143A"/>
+    <w:rsid w:val="00502EDB"/>
     <w:rsid w:val="00521A51"/>
     <w:rsid w:val="00553F41"/>
     <w:rsid w:val="00571F76"/>
     <w:rsid w:val="00575B11"/>
     <w:rsid w:val="00581F65"/>
     <w:rsid w:val="005B690D"/>
     <w:rsid w:val="005E4058"/>
     <w:rsid w:val="005F5C4D"/>
     <w:rsid w:val="00612F70"/>
     <w:rsid w:val="006170EE"/>
     <w:rsid w:val="00626D76"/>
     <w:rsid w:val="00640B5F"/>
+    <w:rsid w:val="00654FB3"/>
     <w:rsid w:val="0066591A"/>
     <w:rsid w:val="00707C1B"/>
     <w:rsid w:val="00716255"/>
     <w:rsid w:val="007314B3"/>
     <w:rsid w:val="00784D22"/>
     <w:rsid w:val="007A1EDB"/>
     <w:rsid w:val="007D7FC9"/>
+    <w:rsid w:val="00804666"/>
     <w:rsid w:val="008323CE"/>
     <w:rsid w:val="0084110E"/>
     <w:rsid w:val="008D7057"/>
     <w:rsid w:val="008E10B9"/>
     <w:rsid w:val="008E344B"/>
     <w:rsid w:val="008E4260"/>
     <w:rsid w:val="008F7278"/>
     <w:rsid w:val="00990399"/>
     <w:rsid w:val="009B26F2"/>
     <w:rsid w:val="00A178ED"/>
     <w:rsid w:val="00A77DD4"/>
     <w:rsid w:val="00A8592E"/>
+    <w:rsid w:val="00A93499"/>
     <w:rsid w:val="00B32A75"/>
     <w:rsid w:val="00B85CC0"/>
+    <w:rsid w:val="00BC12EB"/>
     <w:rsid w:val="00BC61AD"/>
     <w:rsid w:val="00BD7F06"/>
     <w:rsid w:val="00C25D9B"/>
     <w:rsid w:val="00C50D9E"/>
     <w:rsid w:val="00C61531"/>
     <w:rsid w:val="00CA50E2"/>
     <w:rsid w:val="00CA5E4F"/>
     <w:rsid w:val="00CE5F40"/>
     <w:rsid w:val="00CF4400"/>
     <w:rsid w:val="00DA1AF0"/>
     <w:rsid w:val="00DD3654"/>
     <w:rsid w:val="00DE524F"/>
     <w:rsid w:val="00DF15F8"/>
     <w:rsid w:val="00DF1DFE"/>
     <w:rsid w:val="00E238BA"/>
     <w:rsid w:val="00E24560"/>
     <w:rsid w:val="00F26F85"/>
     <w:rsid w:val="00F30EAF"/>
     <w:rsid w:val="00F4621F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
@@ -20392,51 +24812,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00351ECC"/>
+    <w:rsid w:val="00804666"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo1Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00DD3654"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
@@ -20640,58 +25060,58 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1969048215">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -20936,58 +25356,58 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>3821</Characters>
+  <Pages>6</Pages>
+  <Words>846</Words>
+  <Characters>4656</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>31</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>38</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4506</CharactersWithSpaces>
+  <CharactersWithSpaces>5492</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>German</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>