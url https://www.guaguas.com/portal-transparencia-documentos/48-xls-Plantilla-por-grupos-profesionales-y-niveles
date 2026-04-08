--- v0 (2025-10-18)
+++ v1 (2026-04-08)
@@ -1,106 +1,132 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\192.168.2.222\transparencia\TRANSPARENCIA 2025\Remisión de información al Comisionado\Información para el portal\04. EMPLEO EN EL SECTOR PÚBLICO\Plantilla por grupos profesionales y niveles\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\clea.chartier\Desktop\GyDP 2026\4.3 Número de empleados y distribución\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CA5FEB91-C249-4579-90AA-ABBB96669BBA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{D4F14DD1-2E10-42A4-AC36-C816D57AEB85}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="PLANT_POR_GRUP_Y_NIVEL_2024" sheetId="6" r:id="rId1"/>
-[...4 lines deleted...]
-    <sheet name="PLANT_POR_GRUP_Y_NIVEL_31-12-19" sheetId="4" r:id="rId6"/>
+    <sheet name="PLANT_POR_GRUP_Y_NIVEL_2025)" sheetId="7" r:id="rId1"/>
+    <sheet name="PLANT_POR_GRUP_Y_NIVEL_2024" sheetId="6" r:id="rId2"/>
+    <sheet name="PLANT_POR_GRUP_Y_NIVEL_2023" sheetId="5" r:id="rId3"/>
+    <sheet name="PLANT_POR_GRUP_Y_NIVEL_31-12-22" sheetId="1" r:id="rId4"/>
+    <sheet name="PLANT_POR_GRUP_Y_NIVEL_31-12-21" sheetId="2" r:id="rId5"/>
+    <sheet name="PLANT_POR_GRUP_Y_NIVEL_31-12-20" sheetId="3" r:id="rId6"/>
+    <sheet name="PLANT_POR_GRUP_Y_NIVEL_31-12-19" sheetId="4" r:id="rId7"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="D29" i="5" l="1"/>
+  <c r="C10" i="7" l="1"/>
+  <c r="C11" i="7"/>
+  <c r="C13" i="7"/>
+  <c r="C14" i="7"/>
+  <c r="C15" i="7"/>
+  <c r="C17" i="7"/>
+  <c r="C18" i="7"/>
+  <c r="C19" i="7"/>
+  <c r="C20" i="7"/>
+  <c r="C21" i="7"/>
+  <c r="C22" i="7"/>
+  <c r="C24" i="7"/>
+  <c r="C25" i="7"/>
+  <c r="C26" i="7"/>
+  <c r="C27" i="7"/>
+  <c r="C7" i="7"/>
+  <c r="C8" i="7"/>
+  <c r="C6" i="7"/>
+  <c r="C4" i="7"/>
+  <c r="E29" i="7" l="1"/>
+  <c r="C32" i="7" s="1"/>
+  <c r="D29" i="7"/>
+  <c r="C31" i="7" s="1"/>
+  <c r="C29" i="7"/>
+  <c r="D29" i="5"/>
   <c r="E29" i="5"/>
   <c r="D29" i="6"/>
   <c r="E29" i="6"/>
   <c r="C29" i="6"/>
   <c r="C29" i="5"/>
   <c r="C29" i="4"/>
   <c r="C28" i="3"/>
   <c r="C28" i="2"/>
   <c r="C28" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="178" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="209" uniqueCount="39">
   <si>
     <t>Plantilla por grupos profesionales y niveles 2022</t>
   </si>
   <si>
     <t>DIRECTOR GENERAL</t>
   </si>
   <si>
     <t>I PERSONAL DIRECTIVO</t>
   </si>
   <si>
     <t>JEFE/A DE SERVICIO</t>
   </si>
   <si>
     <t>JEFE/A DE GRUPO</t>
   </si>
   <si>
     <t>JEFE/A OFICINA TÉCNICA</t>
   </si>
   <si>
     <t>II PERSONAL TÉCNICO</t>
   </si>
   <si>
     <t>TÉCNICO SUPERIOR</t>
   </si>
   <si>
@@ -171,50 +197,53 @@
     <t>Plantilla por grupos profesionales y niveles 2021</t>
   </si>
   <si>
     <t>Plantilla por grupos profesionales y niveles 2020</t>
   </si>
   <si>
     <t>Plantilla por grupos profesionales y niveles 2019</t>
   </si>
   <si>
     <t>JEFE DE ÁREA (PTO 8 ACTA 10/10/18)</t>
   </si>
   <si>
     <t>Plantilla por grupos profesionales y niveles 2023 (a 31/12/23)</t>
   </si>
   <si>
     <t>Plantilla por grupos profesionales y niveles 2024 (a 31/12/24)</t>
   </si>
   <si>
     <t>Indefinidos</t>
   </si>
   <si>
     <t>Temporales</t>
   </si>
   <si>
     <t>Total</t>
+  </si>
+  <si>
+    <t>Plantilla por grupos profesionales y niveles 2025 (a 31/12/25)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="&quot; &quot;#,##0.00&quot;   &quot;;&quot;-&quot;#,##0.00&quot;   &quot;;&quot; -&quot;00&quot;   &quot;;&quot; &quot;@&quot; &quot;"/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
@@ -248,51 +277,51 @@
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFECC13B"/>
         <bgColor rgb="FFECC13B"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF4DB8C"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="19">
+  <borders count="25">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
@@ -484,61 +513,145 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyBorder="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="38">
+  <cellXfs count="44">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
@@ -552,120 +665,138 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Millares 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0" customBuiltin="1"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal 2 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Normal 2 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Normal 3 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Normal 3 3" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFF4DB8C"/>
       <color rgb="FFECC13B"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -913,399 +1044,848 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C2BC5ABF-726B-48C9-90AC-FF6229488B55}">
+  <dimension ref="A1:E32"/>
+  <sheetViews>
+    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
+      <selection activeCell="H16" sqref="H16"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="23.140625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="43.7109375" bestFit="1" customWidth="1"/>
+    <col min="3" max="4" width="12.85546875" customWidth="1"/>
+    <col min="5" max="5" width="12.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="32" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1" s="33"/>
+      <c r="C1" s="33"/>
+      <c r="D1" s="33"/>
+      <c r="E1" s="34"/>
+    </row>
+    <row r="2" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+    </row>
+    <row r="3" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C3" s="21" t="s">
+        <v>37</v>
+      </c>
+      <c r="D3" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="E3" s="21" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="35"/>
+      <c r="C4" s="2">
+        <f>SUM(D4:E4)</f>
+        <v>1</v>
+      </c>
+      <c r="D4" s="2">
+        <v>0</v>
+      </c>
+      <c r="E4" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C5" s="1"/>
+      <c r="D5" s="1"/>
+    </row>
+    <row r="6" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C6" s="28">
+        <f>+SUM(D6:E6)</f>
+        <v>11</v>
+      </c>
+      <c r="D6" s="25">
+        <v>11</v>
+      </c>
+      <c r="E6" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="36"/>
+      <c r="B7" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="C7" s="29">
+        <f t="shared" ref="C7:C27" si="0">+SUM(D7:E7)</f>
+        <v>3</v>
+      </c>
+      <c r="D7" s="26">
+        <v>3</v>
+      </c>
+      <c r="E7" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="36"/>
+      <c r="B8" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="C8" s="30">
+        <f t="shared" si="0"/>
+        <v>5</v>
+      </c>
+      <c r="D8" s="27">
+        <v>5</v>
+      </c>
+      <c r="E8" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="11"/>
+      <c r="B9" s="12"/>
+      <c r="C9" s="1"/>
+      <c r="D9" s="1"/>
+    </row>
+    <row r="10" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C10" s="28">
+        <f t="shared" si="0"/>
+        <v>14</v>
+      </c>
+      <c r="D10" s="25">
+        <v>14</v>
+      </c>
+      <c r="E10" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="36"/>
+      <c r="B11" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C11" s="30">
+        <f t="shared" si="0"/>
+        <v>3</v>
+      </c>
+      <c r="D11" s="27">
+        <v>3</v>
+      </c>
+      <c r="E11" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="11"/>
+      <c r="B12" s="12"/>
+      <c r="C12" s="1"/>
+      <c r="D12" s="1"/>
+    </row>
+    <row r="13" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C13" s="28">
+        <f t="shared" si="0"/>
+        <v>22</v>
+      </c>
+      <c r="D13" s="25">
+        <v>22</v>
+      </c>
+      <c r="E13" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="36"/>
+      <c r="B14" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="C14" s="29">
+        <f t="shared" si="0"/>
+        <v>5</v>
+      </c>
+      <c r="D14" s="26">
+        <v>5</v>
+      </c>
+      <c r="E14" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="36"/>
+      <c r="B15" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="C15" s="30">
+        <f t="shared" si="0"/>
+        <v>5</v>
+      </c>
+      <c r="D15" s="27">
+        <v>5</v>
+      </c>
+      <c r="E15" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="11"/>
+      <c r="B16" s="12"/>
+      <c r="C16" s="1"/>
+      <c r="D16" s="1"/>
+    </row>
+    <row r="17" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C17" s="28">
+        <f t="shared" si="0"/>
+        <v>705</v>
+      </c>
+      <c r="D17" s="25">
+        <v>457</v>
+      </c>
+      <c r="E17" s="4">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="36"/>
+      <c r="B18" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" s="29">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D18" s="26">
+        <v>0</v>
+      </c>
+      <c r="E18" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="36"/>
+      <c r="B19" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="C19" s="29">
+        <f t="shared" si="0"/>
+        <v>39</v>
+      </c>
+      <c r="D19" s="26">
+        <v>39</v>
+      </c>
+      <c r="E19" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="36"/>
+      <c r="B20" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="C20" s="29">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D20" s="26">
+        <v>0</v>
+      </c>
+      <c r="E20" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="36"/>
+      <c r="B21" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="C21" s="29">
+        <f t="shared" si="0"/>
+        <v>14</v>
+      </c>
+      <c r="D21" s="26">
+        <v>14</v>
+      </c>
+      <c r="E21" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="36"/>
+      <c r="B22" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C22" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D22" s="27">
+        <v>0</v>
+      </c>
+      <c r="E22" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="11"/>
+      <c r="C23" s="1"/>
+      <c r="D23" s="1"/>
+    </row>
+    <row r="24" spans="1:5" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="31" t="s">
+        <v>20</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="C24" s="28">
+        <f t="shared" si="0"/>
+        <v>1</v>
+      </c>
+      <c r="D24" s="25">
+        <v>1</v>
+      </c>
+      <c r="E24" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="31"/>
+      <c r="B25" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="C25" s="29">
+        <f t="shared" si="0"/>
+        <v>1</v>
+      </c>
+      <c r="D25" s="26">
+        <v>1</v>
+      </c>
+      <c r="E25" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="31"/>
+      <c r="B26" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="C26" s="29">
+        <f t="shared" si="0"/>
+        <v>7</v>
+      </c>
+      <c r="D26" s="26">
+        <v>7</v>
+      </c>
+      <c r="E26" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="31"/>
+      <c r="B27" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="C27" s="30">
+        <f t="shared" si="0"/>
+        <v>4</v>
+      </c>
+      <c r="D27" s="27">
+        <v>4</v>
+      </c>
+      <c r="E27" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C28" s="1"/>
+      <c r="D28" s="1"/>
+      <c r="E28" s="1"/>
+    </row>
+    <row r="29" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="B29" s="14"/>
+      <c r="C29" s="15">
+        <f>SUM(C4:C27)</f>
+        <v>840</v>
+      </c>
+      <c r="D29" s="15">
+        <f t="shared" ref="D29:E29" si="1">SUM(D4:D27)</f>
+        <v>591</v>
+      </c>
+      <c r="E29" s="15">
+        <f t="shared" si="1"/>
+        <v>249</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="16"/>
+      <c r="B30" s="17"/>
+      <c r="C30" s="18"/>
+      <c r="D30" s="22"/>
+      <c r="E30" s="22"/>
+    </row>
+    <row r="31" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B31" s="19" t="s">
+        <v>26</v>
+      </c>
+      <c r="C31" s="15">
+        <f>D29</f>
+        <v>591</v>
+      </c>
+      <c r="D31" s="23"/>
+    </row>
+    <row r="32" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B32" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="C32" s="15">
+        <f>E29</f>
+        <v>249</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="7">
+    <mergeCell ref="A24:A27"/>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="A4:B4"/>
+    <mergeCell ref="A6:A8"/>
+    <mergeCell ref="A10:A11"/>
+    <mergeCell ref="A13:A15"/>
+    <mergeCell ref="A17:A22"/>
+  </mergeCells>
+  <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
+  <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:E32"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="F10" sqref="F10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="43.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="4" width="12.85546875" customWidth="1"/>
     <col min="5" max="5" width="12.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="35" t="s">
+      <c r="A1" s="32" t="s">
         <v>34</v>
       </c>
-      <c r="B1" s="36"/>
-[...2 lines deleted...]
-      <c r="E1" s="37"/>
+      <c r="B1" s="33"/>
+      <c r="C1" s="33"/>
+      <c r="D1" s="33"/>
+      <c r="E1" s="34"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
     </row>
     <row r="3" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C3" s="21" t="s">
         <v>37</v>
       </c>
       <c r="D3" s="21" t="s">
         <v>35</v>
       </c>
       <c r="E3" s="21" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="4" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="27" t="s">
-[...2 lines deleted...]
-      <c r="B4" s="27"/>
+      <c r="A4" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="35"/>
       <c r="C4" s="2">
         <v>1</v>
       </c>
       <c r="D4" s="2">
         <v>0</v>
       </c>
       <c r="E4" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
     </row>
     <row r="6" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="26" t="s">
+      <c r="A6" s="36" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C6" s="4">
         <v>12</v>
       </c>
       <c r="D6" s="4">
         <v>12</v>
       </c>
       <c r="E6" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="26"/>
+      <c r="A7" s="36"/>
       <c r="B7" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="6">
         <v>3</v>
       </c>
       <c r="D7" s="6">
         <v>3</v>
       </c>
       <c r="E7" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="26"/>
+      <c r="A8" s="36"/>
       <c r="B8" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="8">
         <v>5</v>
       </c>
       <c r="D8" s="8">
         <v>5</v>
       </c>
       <c r="E8" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="11"/>
       <c r="B9" s="12"/>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
     </row>
     <row r="10" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="26" t="s">
+      <c r="A10" s="36" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C10" s="4">
         <v>12</v>
       </c>
       <c r="D10" s="4">
         <v>12</v>
       </c>
       <c r="E10" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="26"/>
+      <c r="A11" s="36"/>
       <c r="B11" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C11" s="8">
         <v>3</v>
       </c>
       <c r="D11" s="8">
         <v>3</v>
       </c>
       <c r="E11" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="11"/>
       <c r="B12" s="12"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
     </row>
     <row r="13" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="26" t="s">
+      <c r="A13" s="36" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="4">
         <v>25</v>
       </c>
       <c r="D13" s="4">
         <v>23</v>
       </c>
       <c r="E13" s="4">
         <v>2</v>
       </c>
     </row>
     <row r="14" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="26"/>
+      <c r="A14" s="36"/>
       <c r="B14" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C14" s="6">
         <v>7</v>
       </c>
       <c r="D14" s="6">
         <v>5</v>
       </c>
       <c r="E14" s="6">
         <v>2</v>
       </c>
     </row>
     <row r="15" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="26"/>
+      <c r="A15" s="36"/>
       <c r="B15" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C15" s="8">
         <v>5</v>
       </c>
       <c r="D15" s="8">
         <v>5</v>
       </c>
       <c r="E15" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A16" s="11"/>
       <c r="B16" s="12"/>
       <c r="C16" s="1"/>
       <c r="D16" s="1"/>
     </row>
     <row r="17" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="26" t="s">
+      <c r="A17" s="36" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="4">
         <v>681</v>
       </c>
       <c r="D17" s="4">
         <v>420</v>
       </c>
       <c r="E17" s="4">
         <v>261</v>
       </c>
     </row>
     <row r="18" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="26"/>
+      <c r="A18" s="36"/>
       <c r="B18" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="6">
         <v>0</v>
       </c>
       <c r="D18" s="6">
         <v>0</v>
       </c>
       <c r="E18" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="26"/>
+      <c r="A19" s="36"/>
       <c r="B19" s="5" t="s">
         <v>16</v>
       </c>
       <c r="C19" s="6">
         <v>33</v>
       </c>
       <c r="D19" s="6">
         <v>32</v>
       </c>
       <c r="E19" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="26"/>
+      <c r="A20" s="36"/>
       <c r="B20" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C20" s="6">
         <v>0</v>
       </c>
       <c r="D20" s="6">
         <v>0</v>
       </c>
       <c r="E20" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A21" s="26"/>
+      <c r="A21" s="36"/>
       <c r="B21" s="5" t="s">
         <v>18</v>
       </c>
       <c r="C21" s="6">
         <v>14</v>
       </c>
       <c r="D21" s="6">
         <v>14</v>
       </c>
       <c r="E21" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="26"/>
+      <c r="A22" s="36"/>
       <c r="B22" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C22" s="8">
         <v>0</v>
       </c>
       <c r="D22" s="8">
         <v>0</v>
       </c>
       <c r="E22" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A23" s="11"/>
       <c r="C23" s="1"/>
       <c r="D23" s="1"/>
     </row>
     <row r="24" spans="1:5" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A24" s="25" t="s">
+      <c r="A24" s="31" t="s">
         <v>20</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C24" s="4">
         <v>1</v>
       </c>
       <c r="D24" s="4">
         <v>1</v>
       </c>
       <c r="E24" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="25"/>
+      <c r="A25" s="31"/>
       <c r="B25" s="5" t="s">
         <v>22</v>
       </c>
       <c r="C25" s="6">
         <v>1</v>
       </c>
       <c r="D25" s="6">
         <v>1</v>
       </c>
       <c r="E25" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A26" s="25"/>
+      <c r="A26" s="31"/>
       <c r="B26" s="5" t="s">
         <v>23</v>
       </c>
       <c r="C26" s="6">
         <v>7</v>
       </c>
       <c r="D26" s="6">
         <v>7</v>
       </c>
       <c r="E26" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A27" s="25"/>
+      <c r="A27" s="31"/>
       <c r="B27" s="7" t="s">
         <v>24</v>
       </c>
       <c r="C27" s="8">
         <v>4</v>
       </c>
       <c r="D27" s="8">
         <v>4</v>
       </c>
       <c r="E27" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B29" s="14"/>
       <c r="C29" s="15">
         <f>SUM(C4:C27)</f>
@@ -1337,394 +1917,394 @@
       <c r="D31" s="23"/>
     </row>
     <row r="32" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B32" s="19" t="s">
         <v>27</v>
       </c>
       <c r="C32" s="15">
         <v>267</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A24:A27"/>
     <mergeCell ref="A10:A11"/>
     <mergeCell ref="A13:A15"/>
     <mergeCell ref="A17:A22"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A6:A8"/>
   </mergeCells>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:E32"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:E32"/>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="I23" sqref="I23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="43.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="12.85546875" customWidth="1"/>
     <col min="4" max="4" width="12.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="35" t="s">
+      <c r="A1" s="32" t="s">
         <v>33</v>
       </c>
-      <c r="B1" s="36"/>
-[...2 lines deleted...]
-      <c r="E1" s="37"/>
+      <c r="B1" s="33"/>
+      <c r="C1" s="33"/>
+      <c r="D1" s="33"/>
+      <c r="E1" s="34"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C2" s="1"/>
     </row>
     <row r="3" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C3" s="21" t="s">
         <v>37</v>
       </c>
       <c r="D3" s="21" t="s">
         <v>35</v>
       </c>
       <c r="E3" s="21" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="4" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="27" t="s">
-[...2 lines deleted...]
-      <c r="B4" s="27"/>
+      <c r="A4" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="35"/>
       <c r="C4" s="2">
         <v>1</v>
       </c>
       <c r="D4" s="2">
         <v>0</v>
       </c>
       <c r="E4" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C5" s="1"/>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A6" s="31" t="s">
+      <c r="A6" s="40" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C6" s="4">
         <v>12</v>
       </c>
       <c r="D6" s="4">
         <v>12</v>
       </c>
       <c r="E6" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A7" s="32"/>
+      <c r="A7" s="41"/>
       <c r="B7" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="6">
         <v>2</v>
       </c>
       <c r="D7" s="6">
         <v>2</v>
       </c>
       <c r="E7" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="33"/>
+      <c r="A8" s="42"/>
       <c r="B8" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="8">
         <v>6</v>
       </c>
       <c r="D8" s="8">
         <v>6</v>
       </c>
       <c r="E8" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="11"/>
       <c r="B9" s="12"/>
       <c r="C9" s="1"/>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A10" s="31" t="s">
+      <c r="A10" s="40" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C10" s="4">
         <v>6</v>
       </c>
       <c r="D10" s="4">
         <v>6</v>
       </c>
       <c r="E10" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="33"/>
+      <c r="A11" s="42"/>
       <c r="B11" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C11" s="8">
         <v>6</v>
       </c>
       <c r="D11" s="8">
         <v>6</v>
       </c>
       <c r="E11" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="11"/>
       <c r="B12" s="12"/>
       <c r="C12" s="1"/>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A13" s="31" t="s">
+      <c r="A13" s="40" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="4">
         <v>24</v>
       </c>
       <c r="D13" s="4">
         <v>23</v>
       </c>
       <c r="E13" s="4">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A14" s="32"/>
+      <c r="A14" s="41"/>
       <c r="B14" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C14" s="6">
         <v>5</v>
       </c>
       <c r="D14" s="6">
         <v>3</v>
       </c>
       <c r="E14" s="6">
         <v>2</v>
       </c>
     </row>
     <row r="15" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="33"/>
+      <c r="A15" s="42"/>
       <c r="B15" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C15" s="8">
         <v>5</v>
       </c>
       <c r="D15" s="8">
         <v>5</v>
       </c>
       <c r="E15" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A16" s="11"/>
       <c r="B16" s="12"/>
       <c r="C16" s="1"/>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A17" s="31" t="s">
+      <c r="A17" s="40" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="4">
         <v>636</v>
       </c>
       <c r="D17" s="4">
         <v>443</v>
       </c>
       <c r="E17" s="4">
         <v>193</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A18" s="32"/>
+      <c r="A18" s="41"/>
       <c r="B18" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="6">
         <v>0</v>
       </c>
       <c r="D18" s="6">
         <v>0</v>
       </c>
       <c r="E18" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A19" s="32"/>
+      <c r="A19" s="41"/>
       <c r="B19" s="5" t="s">
         <v>16</v>
       </c>
       <c r="C19" s="6">
         <v>39</v>
       </c>
       <c r="D19" s="6">
         <v>39</v>
       </c>
       <c r="E19" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A20" s="32"/>
+      <c r="A20" s="41"/>
       <c r="B20" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C20" s="6">
         <v>0</v>
       </c>
       <c r="D20" s="6">
         <v>0</v>
       </c>
       <c r="E20" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A21" s="32"/>
+      <c r="A21" s="41"/>
       <c r="B21" s="5" t="s">
         <v>18</v>
       </c>
       <c r="C21" s="6">
         <v>13</v>
       </c>
       <c r="D21" s="6">
         <v>13</v>
       </c>
       <c r="E21" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="33"/>
+      <c r="A22" s="42"/>
       <c r="B22" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C22" s="8">
         <v>0</v>
       </c>
       <c r="D22" s="8">
         <v>0</v>
       </c>
       <c r="E22" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A23" s="11"/>
       <c r="C23" s="1"/>
     </row>
     <row r="24" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="28" t="s">
+      <c r="A24" s="37" t="s">
         <v>20</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C24" s="4">
         <v>1</v>
       </c>
       <c r="D24" s="4">
         <v>1</v>
       </c>
       <c r="E24" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A25" s="29"/>
+      <c r="A25" s="38"/>
       <c r="B25" s="5" t="s">
         <v>22</v>
       </c>
       <c r="C25" s="6">
         <v>2</v>
       </c>
       <c r="D25" s="6">
         <v>2</v>
       </c>
       <c r="E25" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A26" s="29"/>
+      <c r="A26" s="38"/>
       <c r="B26" s="5" t="s">
         <v>23</v>
       </c>
       <c r="C26" s="6">
         <v>8</v>
       </c>
       <c r="D26" s="6">
         <v>7</v>
       </c>
       <c r="E26" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A27" s="30"/>
+      <c r="A27" s="39"/>
       <c r="B27" s="7" t="s">
         <v>24</v>
       </c>
       <c r="C27" s="8">
         <v>4</v>
       </c>
       <c r="D27" s="8">
         <v>4</v>
       </c>
       <c r="E27" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B29" s="14"/>
       <c r="C29" s="15">
         <f>SUM(C4:C27)</f>
         <v>770</v>
@@ -1755,298 +2335,298 @@
       <c r="D31" s="24"/>
     </row>
     <row r="32" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B32" s="19" t="s">
         <v>27</v>
       </c>
       <c r="C32" s="15">
         <v>198</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A24:A27"/>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A6:A8"/>
     <mergeCell ref="A10:A11"/>
     <mergeCell ref="A13:A15"/>
     <mergeCell ref="A17:A22"/>
   </mergeCells>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <pageSetup paperSize="0" fitToWidth="0" fitToHeight="0" orientation="portrait" horizontalDpi="0" verticalDpi="0" copies="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:I33"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="23" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="43.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="11.42578125" style="1" customWidth="1"/>
     <col min="4" max="7" width="11.42578125" customWidth="1"/>
     <col min="8" max="8" width="32.85546875" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="11.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="34" t="s">
-[...3 lines deleted...]
-      <c r="C1" s="34"/>
+      <c r="A1" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
     </row>
     <row r="2" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="3" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="27" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="27"/>
+      <c r="A3" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="35"/>
       <c r="C3" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="5" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="26" t="s">
+      <c r="A5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="4">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="26"/>
+      <c r="A6" s="36"/>
       <c r="B6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="6">
         <v>2</v>
       </c>
     </row>
     <row r="7" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="26"/>
+      <c r="A7" s="36"/>
       <c r="B7" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="8">
         <v>5</v>
       </c>
       <c r="H7" s="9"/>
       <c r="I7" s="10"/>
     </row>
     <row r="8" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="11"/>
       <c r="B8" s="12"/>
       <c r="H8" s="9"/>
       <c r="I8" s="10"/>
     </row>
     <row r="9" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="26" t="s">
+      <c r="A9" s="36" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C9" s="4">
         <v>3</v>
       </c>
       <c r="H9" s="9"/>
       <c r="I9" s="10"/>
     </row>
     <row r="10" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="26"/>
+      <c r="A10" s="36"/>
       <c r="B10" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="8">
         <v>7</v>
       </c>
       <c r="H10" s="9"/>
       <c r="I10" s="10"/>
     </row>
     <row r="11" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="11"/>
       <c r="B11" s="12"/>
       <c r="H11" s="9"/>
       <c r="I11" s="10"/>
     </row>
     <row r="12" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="26" t="s">
+      <c r="A12" s="36" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="4">
         <v>25</v>
       </c>
       <c r="H12" s="9"/>
       <c r="I12" s="10"/>
     </row>
     <row r="13" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="26"/>
+      <c r="A13" s="36"/>
       <c r="B13" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C13" s="6">
         <v>5</v>
       </c>
       <c r="H13" s="9"/>
       <c r="I13" s="10"/>
     </row>
     <row r="14" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="26"/>
+      <c r="A14" s="36"/>
       <c r="B14" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C14" s="8">
         <v>5</v>
       </c>
       <c r="H14" s="9"/>
       <c r="I14" s="10"/>
     </row>
     <row r="15" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="11"/>
       <c r="B15" s="12"/>
       <c r="H15" s="9"/>
       <c r="I15" s="10"/>
     </row>
     <row r="16" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="26" t="s">
+      <c r="A16" s="36" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="4">
         <v>598</v>
       </c>
       <c r="H16" s="9"/>
       <c r="I16" s="10"/>
     </row>
     <row r="17" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="26"/>
+      <c r="A17" s="36"/>
       <c r="B17" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="6">
         <v>0</v>
       </c>
       <c r="H17" s="9"/>
       <c r="I17" s="10"/>
     </row>
     <row r="18" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="26"/>
+      <c r="A18" s="36"/>
       <c r="B18" s="5" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="6">
         <v>38</v>
       </c>
       <c r="H18" s="9"/>
       <c r="I18" s="10"/>
     </row>
     <row r="19" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="26"/>
+      <c r="A19" s="36"/>
       <c r="B19" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C19" s="6">
         <v>0</v>
       </c>
       <c r="H19" s="9"/>
       <c r="I19" s="10"/>
     </row>
     <row r="20" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="26"/>
+      <c r="A20" s="36"/>
       <c r="B20" s="5" t="s">
         <v>18</v>
       </c>
       <c r="C20" s="6">
         <v>13</v>
       </c>
       <c r="H20" s="9"/>
       <c r="I20" s="10"/>
     </row>
     <row r="21" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A21" s="26"/>
+      <c r="A21" s="36"/>
       <c r="B21" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C21" s="8">
         <v>0</v>
       </c>
       <c r="H21" s="9"/>
       <c r="I21" s="10"/>
     </row>
     <row r="22" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A22" s="11"/>
       <c r="H22" s="9"/>
       <c r="I22" s="10"/>
     </row>
     <row r="23" spans="1:9" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="25" t="s">
+      <c r="A23" s="31" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C23" s="4">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A24" s="25"/>
+      <c r="A24" s="31"/>
       <c r="B24" s="5" t="s">
         <v>22</v>
       </c>
       <c r="C24" s="6">
         <v>2</v>
       </c>
     </row>
     <row r="25" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="25"/>
+      <c r="A25" s="31"/>
       <c r="B25" s="5" t="s">
         <v>23</v>
       </c>
       <c r="C25" s="6">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A26" s="25"/>
+      <c r="A26" s="31"/>
       <c r="B26" s="7" t="s">
         <v>24</v>
       </c>
       <c r="C26" s="8">
         <v>4</v>
       </c>
     </row>
     <row r="27" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="28" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="14"/>
       <c r="C28" s="15">
         <f>SUM(C3:C26)</f>
         <v>729</v>
       </c>
     </row>
     <row r="29" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="16"/>
       <c r="B29" s="17"/>
       <c r="C29" s="18"/>
     </row>
     <row r="30" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B30" s="19" t="s">
@@ -2062,298 +2642,298 @@
       </c>
       <c r="C31" s="15">
         <v>137</v>
       </c>
     </row>
     <row r="33" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B33" s="20" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A23:A26"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="A9:A10"/>
     <mergeCell ref="A12:A14"/>
     <mergeCell ref="A16:A21"/>
   </mergeCells>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <pageSetup paperSize="0" fitToWidth="0" fitToHeight="0" orientation="portrait" horizontalDpi="0" verticalDpi="0" copies="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:I33"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="23" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="43.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="11.42578125" style="1" customWidth="1"/>
     <col min="4" max="7" width="11.42578125" customWidth="1"/>
     <col min="8" max="8" width="32.85546875" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="11.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="34" t="s">
+      <c r="A1" s="43" t="s">
         <v>29</v>
       </c>
-      <c r="B1" s="34"/>
-      <c r="C1" s="34"/>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
     </row>
     <row r="2" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="3" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="27" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="27"/>
+      <c r="A3" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="35"/>
       <c r="C3" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="5" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="26" t="s">
+      <c r="A5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="4">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="26"/>
+      <c r="A6" s="36"/>
       <c r="B6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="26"/>
+      <c r="A7" s="36"/>
       <c r="B7" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="8">
         <v>5</v>
       </c>
       <c r="H7" s="9"/>
       <c r="I7" s="10"/>
     </row>
     <row r="8" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="11"/>
       <c r="B8" s="12"/>
       <c r="H8" s="9"/>
       <c r="I8" s="10"/>
     </row>
     <row r="9" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="26" t="s">
+      <c r="A9" s="36" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C9" s="4">
         <v>5</v>
       </c>
       <c r="H9" s="9"/>
       <c r="I9" s="10"/>
     </row>
     <row r="10" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="26"/>
+      <c r="A10" s="36"/>
       <c r="B10" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="8">
         <v>5</v>
       </c>
       <c r="H10" s="9"/>
       <c r="I10" s="10"/>
     </row>
     <row r="11" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="11"/>
       <c r="B11" s="12"/>
       <c r="H11" s="9"/>
       <c r="I11" s="10"/>
     </row>
     <row r="12" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="26" t="s">
+      <c r="A12" s="36" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="4">
         <v>23</v>
       </c>
       <c r="H12" s="9"/>
       <c r="I12" s="10"/>
     </row>
     <row r="13" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="26"/>
+      <c r="A13" s="36"/>
       <c r="B13" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C13" s="6">
         <v>5</v>
       </c>
       <c r="H13" s="9"/>
       <c r="I13" s="10"/>
     </row>
     <row r="14" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="26"/>
+      <c r="A14" s="36"/>
       <c r="B14" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C14" s="8">
         <v>5</v>
       </c>
       <c r="H14" s="9"/>
       <c r="I14" s="10"/>
     </row>
     <row r="15" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="11"/>
       <c r="B15" s="12"/>
       <c r="H15" s="9"/>
       <c r="I15" s="10"/>
     </row>
     <row r="16" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="26" t="s">
+      <c r="A16" s="36" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="4">
         <v>575</v>
       </c>
       <c r="H16" s="9"/>
       <c r="I16" s="10"/>
     </row>
     <row r="17" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="26"/>
+      <c r="A17" s="36"/>
       <c r="B17" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="6">
         <v>0</v>
       </c>
       <c r="H17" s="9"/>
       <c r="I17" s="10"/>
     </row>
     <row r="18" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="26"/>
+      <c r="A18" s="36"/>
       <c r="B18" s="5" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="6">
         <v>40</v>
       </c>
       <c r="H18" s="9"/>
       <c r="I18" s="10"/>
     </row>
     <row r="19" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="26"/>
+      <c r="A19" s="36"/>
       <c r="B19" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C19" s="6">
         <v>0</v>
       </c>
       <c r="H19" s="9"/>
       <c r="I19" s="10"/>
     </row>
     <row r="20" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="26"/>
+      <c r="A20" s="36"/>
       <c r="B20" s="5" t="s">
         <v>18</v>
       </c>
       <c r="C20" s="6">
         <v>12</v>
       </c>
       <c r="H20" s="9"/>
       <c r="I20" s="10"/>
     </row>
     <row r="21" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A21" s="26"/>
+      <c r="A21" s="36"/>
       <c r="B21" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C21" s="8">
         <v>0</v>
       </c>
       <c r="H21" s="9"/>
       <c r="I21" s="10"/>
     </row>
     <row r="22" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A22" s="11"/>
       <c r="H22" s="9"/>
       <c r="I22" s="10"/>
     </row>
     <row r="23" spans="1:9" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="25" t="s">
+      <c r="A23" s="31" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C23" s="4">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A24" s="25"/>
+      <c r="A24" s="31"/>
       <c r="B24" s="5" t="s">
         <v>22</v>
       </c>
       <c r="C24" s="6">
         <v>2</v>
       </c>
     </row>
     <row r="25" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="25"/>
+      <c r="A25" s="31"/>
       <c r="B25" s="5" t="s">
         <v>23</v>
       </c>
       <c r="C25" s="6">
         <v>10</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A26" s="25"/>
+      <c r="A26" s="31"/>
       <c r="B26" s="7" t="s">
         <v>24</v>
       </c>
       <c r="C26" s="8">
         <v>4</v>
       </c>
     </row>
     <row r="27" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="28" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="14"/>
       <c r="C28" s="15">
         <f>SUM(C3:C26)</f>
         <v>704</v>
       </c>
     </row>
     <row r="29" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="16"/>
       <c r="B29" s="17"/>
       <c r="C29" s="18"/>
     </row>
     <row r="30" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B30" s="19" t="s">
@@ -2369,298 +2949,298 @@
       </c>
       <c r="C31" s="15">
         <v>189</v>
       </c>
     </row>
     <row r="33" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B33" s="20" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A23:A26"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="A9:A10"/>
     <mergeCell ref="A12:A14"/>
     <mergeCell ref="A16:A21"/>
   </mergeCells>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <pageSetup paperSize="0" fitToWidth="0" fitToHeight="0" orientation="portrait" horizontalDpi="0" verticalDpi="0" copies="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:I33"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="23" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="43.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="11.42578125" style="1" customWidth="1"/>
     <col min="4" max="7" width="11.42578125" customWidth="1"/>
     <col min="8" max="8" width="32.85546875" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="11.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="34" t="s">
+      <c r="A1" s="43" t="s">
         <v>30</v>
       </c>
-      <c r="B1" s="34"/>
-      <c r="C1" s="34"/>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
     </row>
     <row r="2" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="3" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="27" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="27"/>
+      <c r="A3" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="35"/>
       <c r="C3" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="5" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="26" t="s">
+      <c r="A5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="4">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="26"/>
+      <c r="A6" s="36"/>
       <c r="B6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="26"/>
+      <c r="A7" s="36"/>
       <c r="B7" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="8">
         <v>6</v>
       </c>
       <c r="H7" s="9"/>
       <c r="I7" s="10"/>
     </row>
     <row r="8" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="11"/>
       <c r="B8" s="12"/>
       <c r="H8" s="9"/>
       <c r="I8" s="10"/>
     </row>
     <row r="9" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="26" t="s">
+      <c r="A9" s="36" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C9" s="4">
         <v>4</v>
       </c>
       <c r="H9" s="9"/>
       <c r="I9" s="10"/>
     </row>
     <row r="10" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="26"/>
+      <c r="A10" s="36"/>
       <c r="B10" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="8">
         <v>1</v>
       </c>
       <c r="H10" s="9"/>
       <c r="I10" s="10"/>
     </row>
     <row r="11" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="11"/>
       <c r="B11" s="12"/>
       <c r="H11" s="9"/>
       <c r="I11" s="10"/>
     </row>
     <row r="12" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="26" t="s">
+      <c r="A12" s="36" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="4">
         <v>28</v>
       </c>
       <c r="H12" s="9"/>
       <c r="I12" s="10"/>
     </row>
     <row r="13" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="26"/>
+      <c r="A13" s="36"/>
       <c r="B13" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C13" s="6">
         <v>6</v>
       </c>
       <c r="H13" s="9"/>
       <c r="I13" s="10"/>
     </row>
     <row r="14" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="26"/>
+      <c r="A14" s="36"/>
       <c r="B14" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C14" s="8">
         <v>5</v>
       </c>
       <c r="H14" s="9"/>
       <c r="I14" s="10"/>
     </row>
     <row r="15" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="11"/>
       <c r="B15" s="12"/>
       <c r="H15" s="9"/>
       <c r="I15" s="10"/>
     </row>
     <row r="16" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="26" t="s">
+      <c r="A16" s="36" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="4">
         <v>569</v>
       </c>
       <c r="H16" s="9"/>
       <c r="I16" s="10"/>
     </row>
     <row r="17" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="26"/>
+      <c r="A17" s="36"/>
       <c r="B17" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="6">
         <v>0</v>
       </c>
       <c r="H17" s="9"/>
       <c r="I17" s="10"/>
     </row>
     <row r="18" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="26"/>
+      <c r="A18" s="36"/>
       <c r="B18" s="5" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="6">
         <v>40</v>
       </c>
       <c r="H18" s="9"/>
       <c r="I18" s="10"/>
     </row>
     <row r="19" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="26"/>
+      <c r="A19" s="36"/>
       <c r="B19" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C19" s="6">
         <v>0</v>
       </c>
       <c r="H19" s="9"/>
       <c r="I19" s="10"/>
     </row>
     <row r="20" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="26"/>
+      <c r="A20" s="36"/>
       <c r="B20" s="5" t="s">
         <v>18</v>
       </c>
       <c r="C20" s="6">
         <v>12</v>
       </c>
       <c r="H20" s="9"/>
       <c r="I20" s="10"/>
     </row>
     <row r="21" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A21" s="26"/>
+      <c r="A21" s="36"/>
       <c r="B21" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C21" s="8">
         <v>0</v>
       </c>
       <c r="H21" s="9"/>
       <c r="I21" s="10"/>
     </row>
     <row r="22" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A22" s="11"/>
       <c r="H22" s="9"/>
       <c r="I22" s="10"/>
     </row>
     <row r="23" spans="1:9" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="25" t="s">
+      <c r="A23" s="31" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C23" s="4">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A24" s="25"/>
+      <c r="A24" s="31"/>
       <c r="B24" s="5" t="s">
         <v>22</v>
       </c>
       <c r="C24" s="6">
         <v>2</v>
       </c>
     </row>
     <row r="25" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="25"/>
+      <c r="A25" s="31"/>
       <c r="B25" s="5" t="s">
         <v>23</v>
       </c>
       <c r="C25" s="6">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A26" s="25"/>
+      <c r="A26" s="31"/>
       <c r="B26" s="7" t="s">
         <v>24</v>
       </c>
       <c r="C26" s="8">
         <v>7</v>
       </c>
     </row>
     <row r="27" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="28" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="14"/>
       <c r="C28" s="15">
         <f>SUM(C3:C26)</f>
         <v>704</v>
       </c>
     </row>
     <row r="29" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="16"/>
       <c r="B29" s="17"/>
       <c r="C29" s="18"/>
     </row>
     <row r="30" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B30" s="19" t="s">
@@ -2676,350 +3256,351 @@
       </c>
       <c r="C31" s="15">
         <v>176</v>
       </c>
     </row>
     <row r="33" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B33" s="20" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A23:A26"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="A9:A10"/>
     <mergeCell ref="A12:A14"/>
     <mergeCell ref="A16:A21"/>
   </mergeCells>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <pageSetup paperSize="0" fitToWidth="0" fitToHeight="0" orientation="portrait" horizontalDpi="0" verticalDpi="0" copies="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:C32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="43.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="4" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="11.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="34" t="s">
+      <c r="A1" s="43" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="34"/>
-      <c r="C1" s="34"/>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
     </row>
     <row r="2" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C2" s="1"/>
     </row>
     <row r="3" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="27" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="27"/>
+      <c r="A3" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="35"/>
       <c r="C3" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C4" s="1"/>
     </row>
     <row r="5" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="26" t="s">
+      <c r="A5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="4">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="26"/>
+      <c r="A6" s="36"/>
       <c r="B6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="26"/>
+      <c r="A7" s="36"/>
       <c r="B7" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="8">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="11"/>
       <c r="B8" s="12"/>
       <c r="C8" s="1"/>
     </row>
     <row r="9" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="26" t="s">
+      <c r="A9" s="36" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C9" s="4">
         <v>3</v>
       </c>
     </row>
     <row r="10" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="26"/>
+      <c r="A10" s="36"/>
       <c r="B10" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="8">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="11"/>
       <c r="B11" s="12"/>
       <c r="C11" s="1"/>
     </row>
     <row r="12" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="26" t="s">
+      <c r="A12" s="36" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="4">
         <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="26"/>
+      <c r="A13" s="36"/>
       <c r="B13" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C13" s="6">
         <v>6</v>
       </c>
     </row>
     <row r="14" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="26"/>
+      <c r="A14" s="36"/>
       <c r="B14" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C14" s="8">
         <v>5</v>
       </c>
     </row>
     <row r="15" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="11"/>
       <c r="B15" s="12"/>
       <c r="C15" s="1"/>
     </row>
     <row r="16" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="26" t="s">
+      <c r="A16" s="36" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="4">
         <v>582</v>
       </c>
     </row>
     <row r="17" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="26"/>
+      <c r="A17" s="36"/>
       <c r="B17" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="26"/>
+      <c r="A18" s="36"/>
       <c r="B18" s="5" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="6">
         <v>41</v>
       </c>
     </row>
     <row r="19" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="26"/>
+      <c r="A19" s="36"/>
       <c r="B19" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C19" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="26"/>
+      <c r="A20" s="36"/>
       <c r="B20" s="5" t="s">
         <v>18</v>
       </c>
       <c r="C20" s="6">
         <v>12</v>
       </c>
     </row>
     <row r="21" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A21" s="26"/>
+      <c r="A21" s="36"/>
       <c r="B21" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C21" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A22" s="11"/>
       <c r="C22" s="1"/>
     </row>
     <row r="23" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="25" t="s">
+      <c r="A23" s="31" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C23" s="4">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A24" s="25"/>
+      <c r="A24" s="31"/>
       <c r="B24" s="5" t="s">
         <v>21</v>
       </c>
       <c r="C24" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="25"/>
+      <c r="A25" s="31"/>
       <c r="B25" s="5" t="s">
         <v>22</v>
       </c>
       <c r="C25" s="6">
         <v>2</v>
       </c>
     </row>
     <row r="26" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A26" s="25"/>
+      <c r="A26" s="31"/>
       <c r="B26" s="5" t="s">
         <v>23</v>
       </c>
       <c r="C26" s="6">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A27" s="25"/>
+      <c r="A27" s="31"/>
       <c r="B27" s="7" t="s">
         <v>24</v>
       </c>
       <c r="C27" s="8">
         <v>8</v>
       </c>
     </row>
     <row r="28" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C28" s="1"/>
     </row>
     <row r="29" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A29" s="27" t="s">
+      <c r="A29" s="35" t="s">
         <v>25</v>
       </c>
-      <c r="B29" s="27"/>
+      <c r="B29" s="35"/>
       <c r="C29" s="15">
         <f>SUM(C3:C27)</f>
         <v>715</v>
       </c>
     </row>
     <row r="30" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C30" s="1"/>
     </row>
     <row r="31" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B31" s="19" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15">
         <v>549</v>
       </c>
     </row>
     <row r="32" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B32" s="19" t="s">
         <v>27</v>
       </c>
       <c r="C32" s="15">
         <v>166</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A23:A27"/>
     <mergeCell ref="A29:B29"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="A9:A10"/>
     <mergeCell ref="A12:A14"/>
     <mergeCell ref="A16:A21"/>
   </mergeCells>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="6" baseType="lpstr">
+    <vt:vector size="7" baseType="lpstr">
+      <vt:lpstr>PLANT_POR_GRUP_Y_NIVEL_2025)</vt:lpstr>
       <vt:lpstr>PLANT_POR_GRUP_Y_NIVEL_2024</vt:lpstr>
       <vt:lpstr>PLANT_POR_GRUP_Y_NIVEL_2023</vt:lpstr>
       <vt:lpstr>PLANT_POR_GRUP_Y_NIVEL_31-12-22</vt:lpstr>
       <vt:lpstr>PLANT_POR_GRUP_Y_NIVEL_31-12-21</vt:lpstr>
       <vt:lpstr>PLANT_POR_GRUP_Y_NIVEL_31-12-20</vt:lpstr>
       <vt:lpstr>PLANT_POR_GRUP_Y_NIVEL_31-12-19</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>german.vega</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>