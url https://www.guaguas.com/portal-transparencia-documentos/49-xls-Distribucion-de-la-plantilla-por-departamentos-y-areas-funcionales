--- v0 (2025-10-18)
+++ v1 (2026-04-08)
@@ -1,101 +1,105 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28324"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Oliver\Downloads\Solicitud de información para Transparencia GYDP\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\COMUN RESPONSABLES\2026. GESTIÓN Y DESARROLLO DE PERSONAS (Transparencia 2026)\4.4 Número de empleados por departamento\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{D894931E-A206-4E6C-BF96-B0214147F46A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3BDDE76C-139B-47D1-B934-416BB8522180}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Distribución por depart. 2024" sheetId="5" r:id="rId1"/>
-[...3 lines deleted...]
-    <sheet name="Distribución por depart. 2020" sheetId="1" r:id="rId5"/>
+    <sheet name="Distribución por depart. 2025" sheetId="6" r:id="rId1"/>
+    <sheet name="Distribución por depart. 2024" sheetId="5" r:id="rId2"/>
+    <sheet name="Distribución por depart. 2023" sheetId="4" r:id="rId3"/>
+    <sheet name="Distribución por depart. 2022" sheetId="3" r:id="rId4"/>
+    <sheet name="Distribución por depart. 2021" sheetId="2" r:id="rId5"/>
+    <sheet name="Distribución por depart. 2020" sheetId="1" r:id="rId6"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="B17" i="5" l="1"/>
+  <c r="E16" i="6" l="1"/>
+  <c r="B16" i="6"/>
+  <c r="B17" i="5"/>
   <c r="E17" i="5"/>
   <c r="E17" i="4"/>
   <c r="B16" i="4"/>
   <c r="B16" i="3"/>
   <c r="B15" i="1"/>
   <c r="B15" i="2" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="29">
   <si>
     <t>Departamento o
   Área funcional</t>
   </si>
   <si>
     <t>Nº empleados</t>
   </si>
   <si>
     <t>Dirección General</t>
   </si>
   <si>
     <t>Gabinete de Apoyo a la Dirección</t>
   </si>
   <si>
     <t>Servicios Jurídicos y Contratación</t>
   </si>
   <si>
     <t>Control Interno y Compras</t>
   </si>
   <si>
     <t>Informática y TICs</t>
   </si>
   <si>
     <t>Gestión y Desarrollo de Personas</t>
   </si>
@@ -133,50 +137,56 @@
     <t>Coordinación, Innovación e Infraestructuras</t>
   </si>
   <si>
     <t>Talleres</t>
   </si>
   <si>
     <t>Prevención de RR.LL. y Seguros</t>
   </si>
   <si>
     <t>Salud Laboral y Bienestar</t>
   </si>
   <si>
     <t>Distribución por departamentos 2023 (a 30/06/23)</t>
   </si>
   <si>
     <t>Distribución por departamentos 2023 (a 31/12/23)</t>
   </si>
   <si>
     <t>Asuntos Institucionales</t>
   </si>
   <si>
     <t>Distribución por departamentos 2024 (a 30/06/24)</t>
   </si>
   <si>
     <t>Distribución por departamentos 2024 (a 31/12/24)</t>
+  </si>
+  <si>
+    <t>Distribución por departamentos 2025 (a 30/06/25)</t>
+  </si>
+  <si>
+    <t>Distribución por departamentos 2025 (a 31/12/25)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _€_-;\-* #,##0.00\ _€_-;_-* &quot;-&quot;??\ _€_-;_-@_-"/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -209,51 +219,51 @@
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFECC13B"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="18">
+  <borders count="20">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
@@ -450,65 +460,91 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="24">
+  <cellXfs count="27">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
@@ -527,77 +563,86 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="9">
     <cellStyle name="Millares 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal 2 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Normal 2 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Normal 3" xfId="7" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Normal 3 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Normal 3 3" xfId="6" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Normal 4" xfId="8" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -861,56 +906,311 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{579FC25A-31A1-4F53-AA98-2962456371A2}">
+  <dimension ref="A1:E18"/>
+  <sheetViews>
+    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
+      <selection activeCell="E9" sqref="E9"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="37" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="13.5703125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="37" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="13.7109375" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="22" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1" s="23"/>
+      <c r="D1" s="22" t="s">
+        <v>28</v>
+      </c>
+      <c r="E1" s="23"/>
+    </row>
+    <row r="2" spans="1:5" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A3" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="17">
+        <v>2</v>
+      </c>
+      <c r="D3" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="E3" s="17">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A4" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="B4" s="18">
+        <v>6</v>
+      </c>
+      <c r="D4" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="E4" s="18">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A5" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B5" s="18">
+        <v>6</v>
+      </c>
+      <c r="D5" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" s="18">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A6" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="B6" s="18">
+        <v>4</v>
+      </c>
+      <c r="D6" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="E6" s="18">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A7" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" s="18">
+        <v>5</v>
+      </c>
+      <c r="D7" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="E7" s="18">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A8" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B8" s="18">
+        <v>8</v>
+      </c>
+      <c r="D8" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="E8" s="18">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A9" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="B9" s="18">
+        <v>728</v>
+      </c>
+      <c r="D9" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" s="18">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A10" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" s="18">
+        <v>6</v>
+      </c>
+      <c r="D10" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="E10" s="18">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A11" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="B11" s="18">
+        <v>52</v>
+      </c>
+      <c r="D11" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="E11" s="18">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A12" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="18">
+        <v>6</v>
+      </c>
+      <c r="D12" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" s="18">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A13" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="B13" s="18">
+        <v>7</v>
+      </c>
+      <c r="D13" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="E13" s="18">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A14" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="B14" s="18">
+        <v>6</v>
+      </c>
+      <c r="D14" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="E14" s="18">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="B15" s="25">
+        <v>2</v>
+      </c>
+      <c r="D15" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="25">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" s="26">
+        <f>SUM(B3:B15)</f>
+        <v>838</v>
+      </c>
+      <c r="D16" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="E16" s="26">
+        <f>SUM(E3:E15)</f>
+        <v>840</v>
+      </c>
+    </row>
+    <row r="18" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A18" s="11"/>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A1:B1"/>
+    <mergeCell ref="D1:E1"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="200" verticalDpi="200" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C980EB9D-6745-4E51-9F76-232CFA81792F}">
   <dimension ref="A1:E19"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="D23" sqref="D23"/>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="37" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="37" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="13.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B1" s="23"/>
       <c r="D1" s="22" t="s">
         <v>26</v>
       </c>
       <c r="E1" s="23"/>
     </row>
     <row r="2" spans="1:5" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
@@ -1126,51 +1426,51 @@
       <c r="B17" s="20">
         <f>SUM(B3:B16)</f>
         <v>765</v>
       </c>
       <c r="D17" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E17" s="20">
         <f>SUM(E3:E16)</f>
         <v>814</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="D1:E1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="200" verticalDpi="200" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:E18"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="E35" sqref="E35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="37" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="37" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="13.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B1" s="23"/>
       <c r="D1" s="22" t="s">
         <v>23</v>
       </c>
       <c r="E1" s="23"/>
     </row>
@@ -1385,51 +1685,51 @@
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="D17" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E17" s="20">
         <f>SUM(E3:E16)</f>
         <v>770</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="D1:E1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="200" verticalDpi="200" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:B18"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B36" sqref="B36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="37" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="22" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="23"/>
     </row>
     <row r="2" spans="1:2" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>1</v>
@@ -1538,51 +1838,51 @@
       <c r="B15" s="19">
         <v>2</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A16" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="20">
         <f>SUM(B3:B15)</f>
         <v>729</v>
       </c>
     </row>
     <row r="18" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A18" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="200" verticalDpi="200" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:B17"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B19" sqref="B19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="30.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="22" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="23"/>
     </row>
     <row r="2" spans="1:2" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>1</v>
@@ -1683,51 +1983,51 @@
       <c r="B14" s="12">
         <v>5</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="9">
         <f>SUM(B3:B14)</f>
         <v>704</v>
       </c>
     </row>
     <row r="17" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A17" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="200" verticalDpi="200" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:B17"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A3" sqref="A3:A14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="30.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="22" t="s">
         <v>15</v>
       </c>
       <c r="B1" s="23"/>
     </row>
     <row r="2" spans="1:2" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>1</v>
@@ -1839,53 +2139,54 @@
       </c>
     </row>
     <row r="17" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A17" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="200" verticalDpi="200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="5" baseType="lpstr">
+    <vt:vector size="6" baseType="lpstr">
+      <vt:lpstr>Distribución por depart. 2025</vt:lpstr>
       <vt:lpstr>Distribución por depart. 2024</vt:lpstr>
       <vt:lpstr>Distribución por depart. 2023</vt:lpstr>
       <vt:lpstr>Distribución por depart. 2022</vt:lpstr>
       <vt:lpstr>Distribución por depart. 2021</vt:lpstr>
       <vt:lpstr>Distribución por depart. 2020</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>german.vega</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>