--- v0 (2025-10-18)
+++ v1 (2026-04-08)
@@ -1,123 +1,131 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28324"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Oliver\Downloads\Solicitud de información para Transparencia GYDP\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\COMUN RESPONSABLES\2026. GESTIÓN Y DESARROLLO DE PERSONAS (Transparencia 2026)\4.6 Crédito y número anual de horas sindicales\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{EF178D98-8BC5-4832-B8AC-69DEA5EF88D6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0F4B57F7-0D7F-431E-9741-1C185E3FB064}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-240" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Crédito sindical y miembros 24" sheetId="6" r:id="rId1"/>
-[...3 lines deleted...]
-    <sheet name="Crédito sindical y miembros 20" sheetId="1" r:id="rId5"/>
+    <sheet name="Crédito sindical y miembros 25" sheetId="7" r:id="rId1"/>
+    <sheet name="Crédito sindical y miembros 24" sheetId="6" r:id="rId2"/>
+    <sheet name="Crédito sindical y miembros 23" sheetId="4" r:id="rId3"/>
+    <sheet name="Crédito sindical y miembros 22" sheetId="3" r:id="rId4"/>
+    <sheet name="Crédito sindical y miembros 21" sheetId="2" r:id="rId5"/>
+    <sheet name="Crédito sindical y miembros 20" sheetId="1" r:id="rId6"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="12">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="14">
   <si>
     <t>Sindicato</t>
   </si>
   <si>
     <t>Crédito (horas anuales)</t>
   </si>
   <si>
     <t>Miembros</t>
   </si>
   <si>
     <t>SUG</t>
   </si>
   <si>
     <t>CC.OO.</t>
   </si>
   <si>
     <t>Crédito sindical 2021 (DESDE 01/01/21 HASTA 31/12/21)</t>
   </si>
   <si>
     <t>Crédito sindical 2020 (DESDE 01/01/20 HASTA 31/12/20)</t>
   </si>
   <si>
     <t>Crédito sindical 2022 (DESDE 01/01/22 HASTA 31/12/22)</t>
   </si>
   <si>
     <t>Crédito sindical 2023 (DESDE 01/01/23 HASTA 03/12/23)</t>
   </si>
   <si>
     <t>Crédito sindical 2023 (DESDE 04/12/23 HASTA 31/12/23)</t>
   </si>
   <si>
     <t>Crédito sindical 2024 (DESDE 01/01/24 HASTA 31/03/24)</t>
   </si>
   <si>
     <t>Crédito sindical 2024 (DESDE 01/04/24 HASTA 31/12/24)</t>
+  </si>
+  <si>
+    <t>Crédito sindical 2025 (DESDE 01/01/25 HASTA 30/04/25)</t>
+  </si>
+  <si>
+    <t>Crédito sindical 2025 (DESDE 01/05/25 HASTA 31/12/25)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _€_-;\-* #,##0.00\ _€_-;_-* &quot;-&quot;??\ _€_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0\ _€_-;\-* #,##0\ _€_-;_-* &quot;-&quot;??\ _€_-;_-@_-"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -260,86 +268,86 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="13">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Millares" xfId="1" builtinId="3"/>
     <cellStyle name="Millares 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Normal 2 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Normal 2 3" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Normal 3 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Normal 3 3" xfId="7" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -603,420 +611,533 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0ADD4B0B-967D-4BBD-B8AB-C4A5D83CD0EF}">
+  <dimension ref="A1:C11"/>
+  <sheetViews>
+    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
+      <selection activeCell="C9" sqref="C9"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="24.140625" customWidth="1"/>
+    <col min="2" max="2" width="23" customWidth="1"/>
+    <col min="3" max="3" width="27" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="B1" s="11"/>
+      <c r="C1" s="12"/>
+    </row>
+    <row r="2" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C2" s="3" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A3" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B3" s="8">
+        <v>2347.5</v>
+      </c>
+      <c r="C3" s="6">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A4" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B4" s="8">
+        <v>427.5</v>
+      </c>
+      <c r="C4" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="6" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="B6" s="11"/>
+      <c r="C6" s="12"/>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A7" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A8" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B8" s="8">
+        <v>6510</v>
+      </c>
+      <c r="C8" s="6">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A9" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" s="8">
+        <v>1484</v>
+      </c>
+      <c r="C9" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="B11" s="9"/>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="A6:C6"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3E377016-8C46-4C2E-85A1-6798B88094F5}">
   <dimension ref="A1:C11"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
+    <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B11" sqref="B11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="2" width="23" customWidth="1"/>
     <col min="3" max="3" width="27" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="9" t="s">
+      <c r="A1" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="B1" s="10"/>
-      <c r="C1" s="11"/>
+      <c r="B1" s="11"/>
+      <c r="C1" s="12"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="8">
         <v>1770</v>
       </c>
       <c r="C3" s="6">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="8">
         <v>322.5</v>
       </c>
       <c r="C4" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="6" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="9" t="s">
+      <c r="A6" s="10" t="s">
         <v>11</v>
       </c>
-      <c r="B6" s="10"/>
-      <c r="C6" s="11"/>
+      <c r="B6" s="11"/>
+      <c r="C6" s="12"/>
     </row>
     <row r="7" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A7" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A8" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="8">
         <v>5385</v>
       </c>
       <c r="C8" s="6">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A9" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="8">
         <v>892.5</v>
       </c>
       <c r="C9" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="B11" s="12"/>
+      <c r="B11" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A6:C6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3C7B097F-0A4A-4A15-A073-2154BBBC4938}">
   <dimension ref="A1:C9"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="C13" sqref="C13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="2" width="23" customWidth="1"/>
     <col min="3" max="3" width="27" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="9" t="s">
+      <c r="A1" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="B1" s="10"/>
-      <c r="C1" s="11"/>
+      <c r="B1" s="11"/>
+      <c r="C1" s="12"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="8">
         <v>5250</v>
       </c>
       <c r="C3" s="6">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="8">
         <v>1927.5</v>
       </c>
       <c r="C4" s="6">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="6" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="9" t="s">
+      <c r="A6" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="10"/>
-      <c r="C6" s="11"/>
+      <c r="B6" s="11"/>
+      <c r="C6" s="12"/>
     </row>
     <row r="7" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A7" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A8" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="8">
         <v>584.5</v>
       </c>
       <c r="C8" s="6">
         <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A9" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="8">
         <v>67.5</v>
       </c>
       <c r="C9" s="6">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A6:C6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:C8"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="2" width="23" customWidth="1"/>
     <col min="3" max="3" width="27" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="9" t="s">
+      <c r="A1" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="10"/>
-      <c r="C1" s="11"/>
+      <c r="B1" s="11"/>
+      <c r="C1" s="12"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="8">
         <v>6135</v>
       </c>
       <c r="C3" s="6">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="8">
         <v>2107.5</v>
       </c>
       <c r="C4" s="6">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A8" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:C8"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B37" sqref="B37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="2" width="23" customWidth="1"/>
     <col min="3" max="3" width="27" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="9" t="s">
+      <c r="A1" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="10"/>
-      <c r="C1" s="11"/>
+      <c r="B1" s="11"/>
+      <c r="C1" s="12"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="8">
         <v>6157.5</v>
       </c>
       <c r="C3" s="6">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="5">
         <v>2100</v>
       </c>
       <c r="C4" s="6">
         <v>5</v>
       </c>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A8" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:C8"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A41" sqref="A41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="2" width="23" customWidth="1"/>
     <col min="3" max="3" width="27" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="9" t="s">
+      <c r="A1" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="B1" s="10"/>
-      <c r="C1" s="11"/>
+      <c r="B1" s="11"/>
+      <c r="C1" s="12"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="5">
         <v>6255</v>
       </c>
       <c r="C3" s="6">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
@@ -1030,53 +1151,54 @@
       </c>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A8" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="5" baseType="lpstr">
+    <vt:vector size="6" baseType="lpstr">
+      <vt:lpstr>Crédito sindical y miembros 25</vt:lpstr>
       <vt:lpstr>Crédito sindical y miembros 24</vt:lpstr>
       <vt:lpstr>Crédito sindical y miembros 23</vt:lpstr>
       <vt:lpstr>Crédito sindical y miembros 22</vt:lpstr>
       <vt:lpstr>Crédito sindical y miembros 21</vt:lpstr>
       <vt:lpstr>Crédito sindical y miembros 20</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>german.vega</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>