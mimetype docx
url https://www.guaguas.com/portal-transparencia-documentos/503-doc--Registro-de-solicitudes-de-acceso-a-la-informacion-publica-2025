--- v0 (2026-04-03)
+++ v1 (2026-05-25)
@@ -5,995 +5,1706 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2FCE90FB" w14:textId="77777777" w:rsidR="002B6833" w:rsidRDefault="002B6833" w:rsidP="00334587">
+    <w:p w14:paraId="14F7FACC" w14:textId="77777777" w:rsidR="002B6833" w:rsidRDefault="002B6833" w:rsidP="00334587">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="229CC29B" w14:textId="77777777" w:rsidR="004521AA" w:rsidRDefault="009505BE" w:rsidP="00334587">
+    <w:p w14:paraId="085D2F44" w14:textId="77777777" w:rsidR="004521AA" w:rsidRDefault="009505BE" w:rsidP="00334587">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00334587">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Solicitudes de acceso a la información pública</w:t>
       </w:r>
       <w:r w:rsidR="000E6179">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="004521AA" w:rsidRPr="004521AA">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004521AA" w:rsidRPr="00334587">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Año </w:t>
       </w:r>
-      <w:r w:rsidR="00351C87">
+      <w:r w:rsidR="00DB26CA">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>202</w:t>
-[...9 lines deleted...]
-        <w:t>5</w:t>
+        <w:t>2025</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72E26A7B" w14:textId="77777777" w:rsidR="004521AA" w:rsidRPr="004521AA" w:rsidRDefault="004521AA" w:rsidP="00334587">
+    <w:p w14:paraId="79EAFE4B" w14:textId="77777777" w:rsidR="004521AA" w:rsidRDefault="004521AA" w:rsidP="00334587">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="1F2A48"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="14898" w:type="dxa"/>
-        <w:tblInd w:w="56" w:type="dxa"/>
+        <w:tblW w:w="14661" w:type="dxa"/>
+        <w:tblInd w:w="80" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1281"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1417"/>
+        <w:gridCol w:w="2176"/>
+        <w:gridCol w:w="2776"/>
+        <w:gridCol w:w="8513"/>
+        <w:gridCol w:w="1196"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CB5F8C" w:rsidRPr="00CB5F8C" w14:paraId="0E1552E8" w14:textId="77777777" w:rsidTr="000B602C">
+      <w:tr w:rsidR="00F00345" w:rsidRPr="00F00345" w14:paraId="6ED4F112" w14:textId="77777777" w:rsidTr="00F00345">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="14898" w:type="dxa"/>
+            <w:tcW w:w="14661" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="ECC13B"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="731BD708" w14:textId="77777777" w:rsidR="00CB5F8C" w:rsidRPr="00CB5F8C" w:rsidRDefault="00CB5F8C" w:rsidP="00CB5F8C">
+          <w:p w14:paraId="39A7A0EA" w14:textId="77777777" w:rsidR="00F00345" w:rsidRPr="00F00345" w:rsidRDefault="00F00345" w:rsidP="00F00345">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A2A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB5F8C">
+            <w:r w:rsidRPr="00F00345">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A2A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Solicitudes de acceso a la información pública 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB5F8C" w:rsidRPr="00CB5F8C" w14:paraId="5FAB664E" w14:textId="77777777" w:rsidTr="000B602C">
+      <w:tr w:rsidR="00F00345" w:rsidRPr="00F00345" w14:paraId="10817E62" w14:textId="77777777" w:rsidTr="00F00345">
         <w:trPr>
-          <w:trHeight w:val="315"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1281" w:type="dxa"/>
-[...1 lines deleted...]
-              <w:top w:val="nil"/>
+            <w:tcW w:w="2176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="631A51A4" w14:textId="77777777" w:rsidR="00CB5F8C" w:rsidRPr="00CB5F8C" w:rsidRDefault="00CB5F8C" w:rsidP="00CB5F8C">
+          <w:p w14:paraId="7A3124FD" w14:textId="77777777" w:rsidR="00F00345" w:rsidRPr="00F00345" w:rsidRDefault="00F00345" w:rsidP="00F00345">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB5F8C">
+            <w:r w:rsidRPr="00F00345">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Fecha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3047" w:type="dxa"/>
-[...1 lines deleted...]
-              <w:top w:val="nil"/>
+            <w:tcW w:w="2776" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="03BAE5BC" w14:textId="77777777" w:rsidR="00CB5F8C" w:rsidRPr="00CB5F8C" w:rsidRDefault="00CB5F8C" w:rsidP="00CB5F8C">
+          <w:p w14:paraId="4A64FC04" w14:textId="77777777" w:rsidR="00F00345" w:rsidRPr="00F00345" w:rsidRDefault="00F00345" w:rsidP="00F00345">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB5F8C">
+            <w:r w:rsidRPr="00F00345">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Solicitante</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9153" w:type="dxa"/>
-[...1 lines deleted...]
-              <w:top w:val="nil"/>
+            <w:tcW w:w="8513" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="340C1904" w14:textId="77777777" w:rsidR="00CB5F8C" w:rsidRPr="00CB5F8C" w:rsidRDefault="00CB5F8C" w:rsidP="00CB5F8C">
+          <w:p w14:paraId="1F24F3E8" w14:textId="77777777" w:rsidR="00F00345" w:rsidRPr="00F00345" w:rsidRDefault="00F00345" w:rsidP="00F00345">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB5F8C">
+            <w:r w:rsidRPr="00F00345">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F2A48"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Información solicitada</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcW w:w="1196" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="67ADC593" w14:textId="77777777" w:rsidR="00F00345" w:rsidRPr="00F00345" w:rsidRDefault="00F00345" w:rsidP="00F00345">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F00345">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Estado</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F00345" w:rsidRPr="00F00345" w14:paraId="69F29752" w14:textId="77777777" w:rsidTr="00F00345">
+        <w:trPr>
+          <w:trHeight w:val="724"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2176" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="52DA313E" w14:textId="77777777" w:rsidR="00F00345" w:rsidRPr="00F00345" w:rsidRDefault="00F00345" w:rsidP="00F00345">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="1F2A48"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F00345">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="1F2A48"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>10/01/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2776" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="17A007D8" w14:textId="77777777" w:rsidR="00F00345" w:rsidRPr="00F00345" w:rsidRDefault="00F00345" w:rsidP="00F00345">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="1F2A48"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F00345">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="1F2A48"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Grupo Municipal Popular</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8513" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7159A7A8" w14:textId="77777777" w:rsidR="00F00345" w:rsidRPr="00F00345" w:rsidRDefault="00F00345" w:rsidP="00F00345">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F00345">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Desglose de los costes totales del capítulo de concienciación, sensibilización y comunicación asociados al proyecto de la </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F00345">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>MetroGuagua</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F00345">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> desde su inicio hasta ahora, desglosado por tramos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1196" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
-            <w:vAlign w:val="bottom"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4F287F60" w14:textId="77777777" w:rsidR="00CB5F8C" w:rsidRPr="00CB5F8C" w:rsidRDefault="00CB5F8C" w:rsidP="00CB5F8C">
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1781CF18" w14:textId="77777777" w:rsidR="00F00345" w:rsidRPr="00F00345" w:rsidRDefault="00F00345" w:rsidP="00F00345">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:b/>
-[...17 lines deleted...]
-              <w:t>Estado</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F00345">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Resuelta</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB5F8C" w:rsidRPr="00CB5F8C" w14:paraId="31D6F531" w14:textId="77777777" w:rsidTr="000B602C">
+      <w:tr w:rsidR="00F00345" w:rsidRPr="00F00345" w14:paraId="3EE0962B" w14:textId="77777777" w:rsidTr="00F00345">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1281" w:type="dxa"/>
+            <w:tcW w:w="2176" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4D80B5C5" w14:textId="77777777" w:rsidR="00CB5F8C" w:rsidRPr="00CB5F8C" w:rsidRDefault="00CB5F8C" w:rsidP="00CB5F8C">
+          <w:p w14:paraId="1AA40932" w14:textId="77777777" w:rsidR="00F00345" w:rsidRPr="00F00345" w:rsidRDefault="00F00345" w:rsidP="00F00345">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1F2A48"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB5F8C">
+            <w:r w:rsidRPr="00F00345">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1F2A48"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t>10/03/25</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3047" w:type="dxa"/>
+              <w:t>10/01/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2776" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5DCA34EF" w14:textId="77777777" w:rsidR="00CB5F8C" w:rsidRPr="00CB5F8C" w:rsidRDefault="00CB5F8C" w:rsidP="00CB5F8C">
-[...12 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="220185ED" w14:textId="77777777" w:rsidR="00F00345" w:rsidRPr="00F00345" w:rsidRDefault="00F00345" w:rsidP="00F00345">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="1F2A48"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F00345">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="1F2A48"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Grupo Municipal Popular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9153" w:type="dxa"/>
+            <w:tcW w:w="8513" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="315DA405" w14:textId="77777777" w:rsidR="00CB5F8C" w:rsidRPr="00CB5F8C" w:rsidRDefault="00CB5F8C" w:rsidP="00CB5F8C">
-[...23 lines deleted...]
-            <w:tcW w:w="1417" w:type="dxa"/>
+          <w:p w14:paraId="2F7BA8DE" w14:textId="77777777" w:rsidR="00F00345" w:rsidRPr="00F00345" w:rsidRDefault="00F00345" w:rsidP="00F00345">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F00345">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Desglose de la cantidad abonada y/o adjudicada hasta el momento para el desarrollo del proyecto de la </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F00345">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>MetroGuagua</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F00345">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> y fuente de origen de </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F00345">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>la misma</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F00345">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1196" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="706A1C92" w14:textId="77777777" w:rsidR="00CB5F8C" w:rsidRPr="00CB5F8C" w:rsidRDefault="00CB5F8C" w:rsidP="00CB5F8C">
-[...17 lines deleted...]
-              <w:t>Resuelto</w:t>
+          <w:p w14:paraId="360A2956" w14:textId="77777777" w:rsidR="00F00345" w:rsidRPr="00F00345" w:rsidRDefault="00F00345" w:rsidP="00F00345">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F00345">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Resuelta</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB5F8C" w:rsidRPr="00CB5F8C" w14:paraId="7258892C" w14:textId="77777777" w:rsidTr="000B602C">
+      <w:tr w:rsidR="00F00345" w:rsidRPr="00F00345" w14:paraId="121BE053" w14:textId="77777777" w:rsidTr="00F00345">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1281" w:type="dxa"/>
+            <w:tcW w:w="2176" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:noWrap/>
-[...3 lines deleted...]
-          <w:p w14:paraId="1E891EDC" w14:textId="77777777" w:rsidR="00CB5F8C" w:rsidRPr="00CB5F8C" w:rsidRDefault="00CB5F8C" w:rsidP="00CB5F8C">
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="48EDC5DD" w14:textId="77777777" w:rsidR="00F00345" w:rsidRPr="00F00345" w:rsidRDefault="00F00345" w:rsidP="00F00345">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:color w:val="000000"/>
-[...19 lines deleted...]
-            <w:tcW w:w="3047" w:type="dxa"/>
+                <w:color w:val="1F2A48"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F00345">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="1F2A48"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>10/03/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2776" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0D71B165" w14:textId="77777777" w:rsidR="00CB5F8C" w:rsidRPr="00CB5F8C" w:rsidRDefault="00CB5F8C" w:rsidP="00CB5F8C">
-[...23 lines deleted...]
-            <w:tcW w:w="9153" w:type="dxa"/>
+          <w:p w14:paraId="64CC8BBF" w14:textId="77777777" w:rsidR="00F00345" w:rsidRPr="00F00345" w:rsidRDefault="00F00345" w:rsidP="00F00345">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F00345">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Grupo Municipal Popular</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8513" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5DAF3081" w14:textId="77777777" w:rsidR="00CB5F8C" w:rsidRPr="00CB5F8C" w:rsidRDefault="00CB5F8C" w:rsidP="00CB5F8C">
-[...33 lines deleted...]
-            <w:tcW w:w="1417" w:type="dxa"/>
+          <w:p w14:paraId="1619FDC6" w14:textId="77777777" w:rsidR="00F00345" w:rsidRPr="00F00345" w:rsidRDefault="00F00345" w:rsidP="00F00345">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F00345">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Información de los proyectos subvencionados con Fondos Next </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F00345">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Generation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F00345">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> desde el ámbito de competencias de Guaguas Municipales, S.A. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1196" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="24E4A346" w14:textId="77777777" w:rsidR="00CB5F8C" w:rsidRPr="00CB5F8C" w:rsidRDefault="00CB5F8C" w:rsidP="00CB5F8C">
-[...17 lines deleted...]
-              <w:t>Resuelto</w:t>
+          <w:p w14:paraId="7E29512B" w14:textId="77777777" w:rsidR="00F00345" w:rsidRPr="00F00345" w:rsidRDefault="00F00345" w:rsidP="00F00345">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F00345">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Resuelta</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB5F8C" w:rsidRPr="00CB5F8C" w14:paraId="452731A7" w14:textId="77777777" w:rsidTr="000B602C">
+      <w:tr w:rsidR="00F00345" w:rsidRPr="00F00345" w14:paraId="4DD443D7" w14:textId="77777777" w:rsidTr="00F00345">
+        <w:trPr>
+          <w:trHeight w:val="600"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="527993D0" w14:textId="77777777" w:rsidR="00F00345" w:rsidRPr="00F00345" w:rsidRDefault="00F00345" w:rsidP="00F00345">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F00345">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>23/06/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2776" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1D286D3A" w14:textId="77777777" w:rsidR="00F00345" w:rsidRPr="00F00345" w:rsidRDefault="00F00345" w:rsidP="00F00345">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F00345">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Grupo Municipal VOX</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8513" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="32F31BAB" w14:textId="77777777" w:rsidR="00F00345" w:rsidRPr="00F00345" w:rsidRDefault="00F00345" w:rsidP="00F00345">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F00345">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conexión desde </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F00345">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Schamann</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F00345">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - Polígono Cruz de Piedra - Rehoyas hasta la zona de León y Castillo - Ayuntamiento y la zona de Paseo de Chil.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1196" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3379418B" w14:textId="77777777" w:rsidR="00F00345" w:rsidRPr="00F00345" w:rsidRDefault="00F00345" w:rsidP="00F00345">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F00345">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Resuelta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F00345" w:rsidRPr="00F00345" w14:paraId="14BAB8FB" w14:textId="77777777" w:rsidTr="00F00345">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1281" w:type="dxa"/>
+            <w:tcW w:w="2176" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="49934788" w14:textId="77777777" w:rsidR="00CB5F8C" w:rsidRPr="00CB5F8C" w:rsidRDefault="00CB5F8C" w:rsidP="00CB5F8C">
+          <w:p w14:paraId="633B80D8" w14:textId="77777777" w:rsidR="00F00345" w:rsidRPr="00F00345" w:rsidRDefault="00F00345" w:rsidP="00F00345">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB5F8C">
-[...13 lines deleted...]
-            <w:tcW w:w="3047" w:type="dxa"/>
+            <w:r w:rsidRPr="00F00345">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>08/07/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2776" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="322C11A3" w14:textId="77777777" w:rsidR="00CB5F8C" w:rsidRPr="00CB5F8C" w:rsidRDefault="00CB5F8C" w:rsidP="00CB5F8C">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00CB5F8C">
+          <w:p w14:paraId="7CCAD454" w14:textId="77777777" w:rsidR="00F00345" w:rsidRPr="00F00345" w:rsidRDefault="00F00345" w:rsidP="00F00345">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F00345">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Grupo Municipal Popular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9153" w:type="dxa"/>
+            <w:tcW w:w="8513" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5FAD5CE6" w14:textId="77777777" w:rsidR="00CB5F8C" w:rsidRPr="00CB5F8C" w:rsidRDefault="00CB5F8C" w:rsidP="00CB5F8C">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00CB5F8C">
+          <w:p w14:paraId="0C409002" w14:textId="77777777" w:rsidR="00F00345" w:rsidRPr="00F00345" w:rsidRDefault="00F00345" w:rsidP="00F00345">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F00345">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Información relativa a las líneas 45 y 47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcW w:w="1196" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="18D1D6B9" w14:textId="77777777" w:rsidR="00CB5F8C" w:rsidRPr="00CB5F8C" w:rsidRDefault="00CB5F8C" w:rsidP="00CB5F8C">
-[...17 lines deleted...]
-              <w:t>Resuelto</w:t>
+          <w:p w14:paraId="23E14903" w14:textId="77777777" w:rsidR="00F00345" w:rsidRPr="00F00345" w:rsidRDefault="00F00345" w:rsidP="00F00345">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F00345">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Resuelta</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB5F8C" w:rsidRPr="00CB5F8C" w14:paraId="650F4B50" w14:textId="77777777" w:rsidTr="000B602C">
+      <w:tr w:rsidR="00F00345" w:rsidRPr="00F00345" w14:paraId="313A0E7F" w14:textId="77777777" w:rsidTr="00F00345">
         <w:trPr>
-          <w:trHeight w:val="315"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1281" w:type="dxa"/>
+            <w:tcW w:w="2176" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0BA8A139" w14:textId="77777777" w:rsidR="00CB5F8C" w:rsidRPr="00CB5F8C" w:rsidRDefault="00CB5F8C" w:rsidP="00CB5F8C">
+          <w:p w14:paraId="5A573432" w14:textId="77777777" w:rsidR="00F00345" w:rsidRPr="00F00345" w:rsidRDefault="00F00345" w:rsidP="00F00345">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB5F8C">
-[...13 lines deleted...]
-            <w:tcW w:w="3047" w:type="dxa"/>
+            <w:r w:rsidRPr="00F00345">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>25/07/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2776" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5F3DBB1B" w14:textId="77777777" w:rsidR="00CB5F8C" w:rsidRPr="00CB5F8C" w:rsidRDefault="00CB5F8C" w:rsidP="00CB5F8C">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00CB5F8C">
+          <w:p w14:paraId="5E7A5926" w14:textId="77777777" w:rsidR="00F00345" w:rsidRPr="00F00345" w:rsidRDefault="00F00345" w:rsidP="00F00345">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F00345">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Tercero</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9153" w:type="dxa"/>
+            <w:tcW w:w="8513" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5E3FEBE0" w14:textId="77777777" w:rsidR="00CB5F8C" w:rsidRPr="00CB5F8C" w:rsidRDefault="00CB5F8C" w:rsidP="00CB5F8C">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00CB5F8C">
+          <w:p w14:paraId="16BAF1BB" w14:textId="77777777" w:rsidR="00F00345" w:rsidRPr="00F00345" w:rsidRDefault="00F00345" w:rsidP="00F00345">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F00345">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Copia íntegra expediente proceso selectivo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcW w:w="1196" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
-            <w:vAlign w:val="bottom"/>
-[...20 lines deleted...]
-              <w:t>Resuelto</w:t>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1CD84E21" w14:textId="77777777" w:rsidR="00F00345" w:rsidRPr="00F00345" w:rsidRDefault="00F00345" w:rsidP="00F00345">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F00345">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Resuelta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F00345" w:rsidRPr="00F00345" w14:paraId="7C0D8868" w14:textId="77777777" w:rsidTr="00F00345">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B4AF50E" w14:textId="77777777" w:rsidR="00F00345" w:rsidRPr="00F00345" w:rsidRDefault="00F00345" w:rsidP="00F00345">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F00345">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>10/11/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2776" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25A7E88A" w14:textId="77777777" w:rsidR="00F00345" w:rsidRPr="00F00345" w:rsidRDefault="00F00345" w:rsidP="00F00345">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F00345">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Tercero</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8513" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3590B06E" w14:textId="77777777" w:rsidR="00F00345" w:rsidRPr="00F00345" w:rsidRDefault="00F00345" w:rsidP="00F00345">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F00345">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relación de actos vandálicos cometidos contra vehículos de Guaguas Municipales, S.A. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1196" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0ACD2B94" w14:textId="77777777" w:rsidR="00F00345" w:rsidRPr="00F00345" w:rsidRDefault="00F00345" w:rsidP="00F00345">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F00345">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Resuelta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F00345" w:rsidRPr="00F00345" w14:paraId="5F040368" w14:textId="77777777" w:rsidTr="00F00345">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E36EE1A" w14:textId="77777777" w:rsidR="00F00345" w:rsidRPr="00F00345" w:rsidRDefault="00F00345" w:rsidP="00F00345">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F00345">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>11/12/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2776" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C5919B7" w14:textId="77777777" w:rsidR="00F00345" w:rsidRPr="00F00345" w:rsidRDefault="00F00345" w:rsidP="00F00345">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="1F2A48"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F00345">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="1F2A48"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Grupo Municipal Popular</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8513" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="513C32C8" w14:textId="77777777" w:rsidR="00F00345" w:rsidRPr="00F00345" w:rsidRDefault="00F00345" w:rsidP="00F00345">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F00345">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Certificaciones del contrato CA 4-21 (Marquesinas </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F00345">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>MetroGuagua</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F00345">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1196" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D75106E" w14:textId="77777777" w:rsidR="00F00345" w:rsidRPr="00F00345" w:rsidRDefault="00F00345" w:rsidP="00F00345">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F00345">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Resuelta</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="16C931B4" w14:textId="77777777" w:rsidR="00F21DCC" w:rsidRPr="009505BE" w:rsidRDefault="00F21DCC" w:rsidP="004521AA">
+    <w:p w14:paraId="1FA328B0" w14:textId="77777777" w:rsidR="00F00345" w:rsidRPr="004521AA" w:rsidRDefault="00F00345" w:rsidP="00334587">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:color w:val="1F2A48"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="472A8519" w14:textId="07DBD148" w:rsidR="00F21DCC" w:rsidRPr="009505BE" w:rsidRDefault="00F21DCC" w:rsidP="004521AA">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F21DCC" w:rsidRPr="009505BE" w:rsidSect="009505BE">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="16817" w:h="11901" w:orient="landscape"/>
       <w:pgMar w:top="851" w:right="851" w:bottom="851" w:left="851" w:header="851" w:footer="851" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0CCBEE97" w14:textId="77777777" w:rsidR="00237236" w:rsidRDefault="00237236" w:rsidP="00F21DCC">
+    <w:p w14:paraId="54F6325A" w14:textId="77777777" w:rsidR="00026030" w:rsidRDefault="00026030" w:rsidP="00F21DCC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="625D6EFF" w14:textId="77777777" w:rsidR="00237236" w:rsidRDefault="00237236" w:rsidP="00F21DCC">
+    <w:p w14:paraId="24ECBF94" w14:textId="77777777" w:rsidR="00026030" w:rsidRDefault="00026030" w:rsidP="00F21DCC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1008,169 +1719,162 @@
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="461E8C00" w14:textId="77777777" w:rsidR="007511AA" w:rsidRDefault="007511AA">
+  <w:p w14:paraId="59DE1E5C" w14:textId="77777777" w:rsidR="007511AA" w:rsidRDefault="007511AA">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2C61203A" wp14:editId="251E20B9">
-[...9 lines deleted...]
-          <wp:wrapSquare wrapText="bothSides"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3BD67C86" wp14:editId="2E73E757">
+          <wp:extent cx="6478270" cy="474345"/>
+          <wp:effectExtent l="19050" t="0" r="0" b="0"/>
           <wp:docPr id="2" name="Imagen 3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Imagen 3"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="6476365" cy="474345"/>
+                    <a:ext cx="6478270" cy="474345"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln w="9525">
                     <a:noFill/>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:anchor>
+        </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5E093430" w14:textId="77777777" w:rsidR="00237236" w:rsidRDefault="00237236" w:rsidP="00F21DCC">
+    <w:p w14:paraId="5EBBE6DB" w14:textId="77777777" w:rsidR="00026030" w:rsidRDefault="00026030" w:rsidP="00F21DCC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="586E3F27" w14:textId="77777777" w:rsidR="00237236" w:rsidRDefault="00237236" w:rsidP="00F21DCC">
+    <w:p w14:paraId="79814C29" w14:textId="77777777" w:rsidR="00026030" w:rsidRDefault="00026030" w:rsidP="00F21DCC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="06799740" w14:textId="77777777" w:rsidR="007511AA" w:rsidRDefault="007511AA">
+  <w:p w14:paraId="121ECCEF" w14:textId="77777777" w:rsidR="007511AA" w:rsidRDefault="007511AA">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3CD01D50" wp14:editId="17016A8B">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="416C7DD0" wp14:editId="7A236B40">
           <wp:extent cx="1984375" cy="577850"/>
           <wp:effectExtent l="19050" t="0" r="0" b="0"/>
           <wp:docPr id="1" name="Imagen 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Imagen 2"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
@@ -1290,176 +1994,175 @@
     <w:lvl w:ilvl="7" w:tplc="040A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1830099657">
+  <w:num w:numId="1" w16cid:durableId="1079399922">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F21DCC"/>
     <w:rsid w:val="000022EC"/>
     <w:rsid w:val="000051ED"/>
+    <w:rsid w:val="00026030"/>
     <w:rsid w:val="00033D26"/>
     <w:rsid w:val="000557A7"/>
     <w:rsid w:val="0008534C"/>
     <w:rsid w:val="000B113C"/>
     <w:rsid w:val="000B351A"/>
-    <w:rsid w:val="000B602C"/>
     <w:rsid w:val="000E1E99"/>
     <w:rsid w:val="000E6179"/>
+    <w:rsid w:val="0014009F"/>
+    <w:rsid w:val="00182477"/>
     <w:rsid w:val="001847F2"/>
     <w:rsid w:val="00216DDA"/>
-    <w:rsid w:val="00237236"/>
     <w:rsid w:val="002B6833"/>
     <w:rsid w:val="00310EF0"/>
     <w:rsid w:val="0032103B"/>
     <w:rsid w:val="00334587"/>
     <w:rsid w:val="00351C87"/>
     <w:rsid w:val="00390C23"/>
     <w:rsid w:val="003C1405"/>
     <w:rsid w:val="003F40F5"/>
     <w:rsid w:val="00401C73"/>
     <w:rsid w:val="0044381D"/>
     <w:rsid w:val="004521AA"/>
     <w:rsid w:val="004C4DCA"/>
     <w:rsid w:val="004D16AD"/>
     <w:rsid w:val="004F7F30"/>
     <w:rsid w:val="00522CB0"/>
     <w:rsid w:val="00544890"/>
     <w:rsid w:val="005A5548"/>
-    <w:rsid w:val="005C328A"/>
     <w:rsid w:val="006866B4"/>
     <w:rsid w:val="006E26B6"/>
     <w:rsid w:val="007251C4"/>
     <w:rsid w:val="00747293"/>
     <w:rsid w:val="007511AA"/>
     <w:rsid w:val="00793693"/>
     <w:rsid w:val="007C576C"/>
-    <w:rsid w:val="00806025"/>
+    <w:rsid w:val="00885AA8"/>
     <w:rsid w:val="008E456E"/>
     <w:rsid w:val="008E5620"/>
     <w:rsid w:val="009505BE"/>
-    <w:rsid w:val="00970EBB"/>
     <w:rsid w:val="009C6A62"/>
     <w:rsid w:val="009E6A09"/>
     <w:rsid w:val="009F4640"/>
     <w:rsid w:val="00A565D8"/>
     <w:rsid w:val="00B153DD"/>
-    <w:rsid w:val="00B556A9"/>
     <w:rsid w:val="00BF4DC6"/>
-    <w:rsid w:val="00C17832"/>
     <w:rsid w:val="00C832D5"/>
     <w:rsid w:val="00C927FD"/>
     <w:rsid w:val="00CB0922"/>
-    <w:rsid w:val="00CB5F8C"/>
     <w:rsid w:val="00CF0059"/>
     <w:rsid w:val="00CF7AAF"/>
     <w:rsid w:val="00D11B3D"/>
+    <w:rsid w:val="00DB26CA"/>
     <w:rsid w:val="00DB4DD9"/>
     <w:rsid w:val="00E11649"/>
     <w:rsid w:val="00E5667A"/>
     <w:rsid w:val="00E57207"/>
     <w:rsid w:val="00E62EA4"/>
     <w:rsid w:val="00E73772"/>
     <w:rsid w:val="00EA3814"/>
+    <w:rsid w:val="00EE0257"/>
+    <w:rsid w:val="00F00345"/>
     <w:rsid w:val="00F21DCC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3BA101B0"/>
-  <w15:docId w15:val="{C7F1CB53-3316-4FAC-BA2B-7029A5EC8065}"/>
+  <w14:docId w14:val="2AA98C4B"/>
+  <w15:docId w15:val="{DCE69467-B9E3-4647-AF7A-01BDE4B99E57}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
         <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2051,77 +2754,51 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1414817888">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="2001422220">
-[...11 lines deleted...]
-    </w:div>
     <w:div w:id="2048026227">
-      <w:bodyDiv w:val="1"/>
-[...11 lines deleted...]
-    <w:div w:id="2076246387">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
@@ -2395,66 +3072,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>102</Words>
-  <Characters>566</Characters>
+  <Words>203</Words>
+  <Characters>1118</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>4</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>9</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>667</CharactersWithSpaces>
+  <CharactersWithSpaces>1319</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Mena Mena</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>