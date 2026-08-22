--- v0 (2026-06-23)
+++ v1 (2026-08-22)
@@ -680,67 +680,51 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4079E5BC" w14:textId="77777777" w:rsidR="00987677" w:rsidRPr="00987677" w:rsidRDefault="00987677" w:rsidP="00987677">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:spacing w:after="83" w:line="183" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00987677">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">o   </w:t>
-[...15 lines deleted...]
-        <w:t> Jimena Mercedes Delgado-</w:t>
+        <w:t>o   D.ª Jimena Mercedes Delgado-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00987677">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Taramona</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00987677">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hernández</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F6F2F45" w14:textId="77777777" w:rsidR="00987677" w:rsidRPr="00987677" w:rsidRDefault="00987677" w:rsidP="00987677">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:spacing w:after="83" w:line="183" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
@@ -2398,62 +2382,52 @@
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC0C7A">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="8"/>
         </w:rPr>
         <w:t>Concejal de Gobierno del Área de Desarrollo Local, Transporte Colectivo de Viajeros, Solidaridad, Turismo, y Ciudad de Mar</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="8"/>
         </w:rPr>
         <w:t xml:space="preserve"> del Ayuntamiento de Las Palmas de Gran Canaria</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC0C7A">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="8"/>
         </w:rPr>
-        <w:t xml:space="preserve">. 1º </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>. 1º Teniente de Alcaldesa</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="74E9D437" w14:textId="77777777" w:rsidR="00C672DF" w:rsidRPr="00C079A7" w:rsidRDefault="00C672DF" w:rsidP="00C672DF">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6A5F">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="8"/>
         </w:rPr>
         <w:t>Presidente de la Asamblea Local de Nueva Canarias en Las Palmas de Gran Canaria desde el año 2011.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="497F2E24" w14:textId="77777777" w:rsidR="00C672DF" w:rsidRPr="00C079A7" w:rsidRDefault="00C672DF" w:rsidP="00C672DF">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
@@ -2467,58 +2441,61 @@
     </w:p>
     <w:p w14:paraId="2F19E961" w14:textId="77777777" w:rsidR="00C672DF" w:rsidRPr="00C672DF" w:rsidRDefault="00C672DF" w:rsidP="00C672DF">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C672DF">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>Consejeros</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="101B00F6" w14:textId="77777777" w:rsidR="00C672DF" w:rsidRPr="00B41B67" w:rsidRDefault="00C672DF" w:rsidP="00C672DF">
+    <w:p w14:paraId="101B00F6" w14:textId="77777777" w:rsidR="00C672DF" w:rsidRPr="00877C46" w:rsidRDefault="00C672DF" w:rsidP="00C672DF">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
-          <w:szCs w:val="6"/>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="4D4D4D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7700A538" w14:textId="77777777" w:rsidR="00C672DF" w:rsidRPr="00C672DF" w:rsidRDefault="00C672DF" w:rsidP="00C672DF">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C672DF">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
         </w:rPr>
         <w:t>D. Mauricio Aurelio Roque González</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6ECF5CF6" w14:textId="77777777" w:rsidR="00C672DF" w:rsidRPr="00146A9D" w:rsidRDefault="00C672DF" w:rsidP="00C672DF">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
@@ -2608,170 +2585,127 @@
       <w:r w:rsidRPr="003E27F0">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="8"/>
         </w:rPr>
         <w:t>del Ayuntamiento de Las Palmas de Gran Canaria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="8"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25C3CF64" w14:textId="77777777" w:rsidR="00C672DF" w:rsidRDefault="00C672DF" w:rsidP="00C672DF">
+    <w:p w14:paraId="2E3A2F83" w14:textId="77777777" w:rsidR="00C672DF" w:rsidRDefault="00C672DF" w:rsidP="00C672DF">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63F80891" w14:textId="77777777" w:rsidR="00C672DF" w:rsidRPr="00C672DF" w:rsidRDefault="00C672DF" w:rsidP="00C672DF">
+    <w:p w14:paraId="093D7FD2" w14:textId="7FE42B70" w:rsidR="00C672DF" w:rsidRPr="00C672DF" w:rsidRDefault="007E7727" w:rsidP="00C672DF">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C672DF">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
         </w:rPr>
-        <w:t>Laura Giannina Padrón Delgado</w:t>
-[...45 lines deleted...]
-      <w:r w:rsidRPr="00C672DF">
+        <w:t xml:space="preserve">Dª </w:t>
+      </w:r>
+      <w:r w:rsidR="00C672DF" w:rsidRPr="00C672DF">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
         </w:rPr>
         <w:t>María Inés Miranda Navarro</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="175D5CDB" w14:textId="67B654E2" w:rsidR="00C672DF" w:rsidRPr="007F1BE5" w:rsidRDefault="00C672DF" w:rsidP="00C672DF">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146A9D">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="8"/>
         </w:rPr>
         <w:t>Abogada. Consejera del Cabildo de Gran Canaria</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73BFEE8F" w14:textId="77777777" w:rsidR="00C672DF" w:rsidRPr="00C672DF" w:rsidRDefault="00C672DF" w:rsidP="00C672DF">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F1BE5">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="8"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00C672DF">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica"/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">D. José Ángel Hernández Ponce </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="252FDC36" w14:textId="77777777" w:rsidR="00C672DF" w:rsidRPr="00C079A7" w:rsidRDefault="00C672DF" w:rsidP="00C672DF">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F1BE5">
         <w:rPr>
@@ -3857,61 +3791,61 @@
         </w:rPr>
         <w:t xml:space="preserve">, 35008 Las Palmas de Gran Canaria. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="785CDFF1" w14:textId="77777777" w:rsidR="00E40E80" w:rsidRDefault="00E40E80" w:rsidP="00A214E8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E40E80" w:rsidSect="00F63A9C">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1701" w:bottom="1702" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1054F30D" w14:textId="77777777" w:rsidR="00B765B4" w:rsidRDefault="00B765B4" w:rsidP="00A51298">
+    <w:p w14:paraId="26350F77" w14:textId="77777777" w:rsidR="00A17CD9" w:rsidRDefault="00A17CD9" w:rsidP="00A51298">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="73B168DC" w14:textId="77777777" w:rsidR="00B765B4" w:rsidRDefault="00B765B4" w:rsidP="00A51298">
+    <w:p w14:paraId="5FBCE047" w14:textId="77777777" w:rsidR="00A17CD9" w:rsidRDefault="00A17CD9" w:rsidP="00A51298">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -4012,64 +3946,64 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="5400044" cy="375059"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                     <a:prstDash/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="74773134" w14:textId="77777777" w:rsidR="00B765B4" w:rsidRDefault="00B765B4" w:rsidP="00A51298">
+    <w:p w14:paraId="642481D0" w14:textId="77777777" w:rsidR="00A17CD9" w:rsidRDefault="00A17CD9" w:rsidP="00A51298">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00A51298">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="08AD9505" w14:textId="77777777" w:rsidR="00B765B4" w:rsidRDefault="00B765B4" w:rsidP="00A51298">
+    <w:p w14:paraId="5864BC91" w14:textId="77777777" w:rsidR="00A17CD9" w:rsidRDefault="00A17CD9" w:rsidP="00A51298">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="52C59AFF" w14:textId="77777777" w:rsidR="006F7FD0" w:rsidRDefault="006F7FD0">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="es-ES"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2820D39A" wp14:editId="0E628A86">
           <wp:extent cx="2238560" cy="579116"/>
@@ -6966,51 +6900,51 @@
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1277560951">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="24982928">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1031609035">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1669672338">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1663852933">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="131221227">
     <w:abstractNumId w:val="20"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A51298"/>
     <w:rsid w:val="00022106"/>
     <w:rsid w:val="000424AE"/>
     <w:rsid w:val="000717C7"/>
@@ -7020,67 +6954,71 @@
     <w:rsid w:val="00125171"/>
     <w:rsid w:val="00144A9C"/>
     <w:rsid w:val="0018676C"/>
     <w:rsid w:val="001A3697"/>
     <w:rsid w:val="001B5717"/>
     <w:rsid w:val="00277829"/>
     <w:rsid w:val="00284C7E"/>
     <w:rsid w:val="002B0532"/>
     <w:rsid w:val="002C1483"/>
     <w:rsid w:val="00383797"/>
     <w:rsid w:val="00394BF7"/>
     <w:rsid w:val="003F11E3"/>
     <w:rsid w:val="004A5261"/>
     <w:rsid w:val="004A767D"/>
     <w:rsid w:val="004D7E0C"/>
     <w:rsid w:val="00543CCE"/>
     <w:rsid w:val="00571071"/>
     <w:rsid w:val="005A3B09"/>
     <w:rsid w:val="006E58D8"/>
     <w:rsid w:val="006F7FD0"/>
     <w:rsid w:val="0070586D"/>
     <w:rsid w:val="0075479E"/>
     <w:rsid w:val="00756234"/>
     <w:rsid w:val="00760410"/>
     <w:rsid w:val="007E5786"/>
+    <w:rsid w:val="007E7727"/>
     <w:rsid w:val="007E7FD2"/>
+    <w:rsid w:val="00877C46"/>
     <w:rsid w:val="008F51B2"/>
     <w:rsid w:val="00987677"/>
     <w:rsid w:val="0099164D"/>
     <w:rsid w:val="00A032AC"/>
+    <w:rsid w:val="00A17CD9"/>
     <w:rsid w:val="00A2096E"/>
     <w:rsid w:val="00A214E8"/>
     <w:rsid w:val="00A343C0"/>
     <w:rsid w:val="00A51298"/>
     <w:rsid w:val="00A724AB"/>
     <w:rsid w:val="00AF5E7E"/>
     <w:rsid w:val="00B10F72"/>
     <w:rsid w:val="00B53EB9"/>
     <w:rsid w:val="00B7472C"/>
     <w:rsid w:val="00B765B4"/>
     <w:rsid w:val="00BC46A6"/>
     <w:rsid w:val="00BE07B1"/>
+    <w:rsid w:val="00BE4501"/>
     <w:rsid w:val="00C44790"/>
     <w:rsid w:val="00C61B9E"/>
     <w:rsid w:val="00C65688"/>
     <w:rsid w:val="00C672DF"/>
     <w:rsid w:val="00C9693F"/>
     <w:rsid w:val="00CC35D6"/>
     <w:rsid w:val="00CF0025"/>
     <w:rsid w:val="00D0237C"/>
     <w:rsid w:val="00D43E5F"/>
     <w:rsid w:val="00DF54C4"/>
     <w:rsid w:val="00E40E80"/>
     <w:rsid w:val="00E71E78"/>
     <w:rsid w:val="00F34A66"/>
     <w:rsid w:val="00F6345A"/>
     <w:rsid w:val="00F63A9C"/>
     <w:rsid w:val="00F95D45"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
@@ -8218,66 +8156,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>1787</Words>
-  <Characters>9831</Characters>
+  <Words>1781</Words>
+  <Characters>9799</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>81</Lines>
   <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11595</CharactersWithSpaces>
+  <CharactersWithSpaces>11557</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>German</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>