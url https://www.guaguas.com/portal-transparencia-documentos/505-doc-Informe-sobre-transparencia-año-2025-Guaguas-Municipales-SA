--- v0 (2026-04-08)
+++ v1 (2026-05-25)
@@ -504,395 +504,491 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>8.9.4 Otros</w:t>
       </w:r>
       <w:r w:rsidR="0063209A">
         <w:rPr>
           <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="002C50DC">
         <w:rPr>
           <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63212C0B" w14:textId="011F91E2" w:rsidR="00AA1604" w:rsidRPr="002C50DC" w:rsidRDefault="002C50DC" w:rsidP="002C50DC">
+    <w:p w14:paraId="34D74BB5" w14:textId="1DCAD6BF" w:rsidR="00CB08F5" w:rsidRPr="00CB08F5" w:rsidRDefault="002C50DC" w:rsidP="00CB08F5">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00663F7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Simplificación de la documentación</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB08F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En ocasiones, por la naturaleza de la empresa y sus actividades, la misma no </w:t>
+      </w:r>
+      <w:r w:rsidR="008E43BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>genera</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB08F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> información o documentación sobre ciertos ítems. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB08F5" w:rsidRPr="00CB08F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En estos casos, para evitar que el usuario del Portal de Transparencia deba acceder a los documentos cargados que indican que la empresa no cuenta o no genera dicha información, se ha especificado esto en el propio punto de la web. </w:t>
+      </w:r>
+      <w:r w:rsidR="008E43BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Es el caso por ejemplo del punto “</w:t>
+      </w:r>
+      <w:r w:rsidR="008E43BE" w:rsidRPr="008E43BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>5.3 Aportaciones a planes de pensiones</w:t>
+      </w:r>
+      <w:r w:rsidR="008E43BE" w:rsidRPr="00CB08F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="008E43BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, donde</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB08F5" w:rsidRPr="00CB08F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en la propia web se indica “</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB08F5" w:rsidRPr="00CB08F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>En Guaguas Municipales, S.A. no se realizan aportaciones a planes de pensiones.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB08F5" w:rsidRPr="00CB08F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>”; por lo que el usuario puede optar por no descargar los documentos editables adjuntados que no aportan mayor información al respecto</w:t>
+      </w:r>
+      <w:r w:rsidR="00A879F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que la señalada</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB08F5" w:rsidRPr="00CB08F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63212C0B" w14:textId="3D029340" w:rsidR="00AA1604" w:rsidRPr="002C50DC" w:rsidRDefault="00046553" w:rsidP="00CB08F5">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="714"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por otro lado, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB08F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">también en aras de simplificar la documentación, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">se ha reordenado la normativa aplicable del apartado </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00046553">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>2.1 Normativa aplicable al sujeto obligado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de cara a facilitar el seguimiento de la evolución de dicha normativa.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BEDFD6E" w14:textId="6DFBF413" w:rsidR="0017117F" w:rsidRPr="00AA1604" w:rsidRDefault="0017117F" w:rsidP="00AA1604">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00663F7E">
         <w:rPr>
           <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="es-ES_tradnl"/>
-[...1 lines deleted...]
-        <w:t>Simplificación de la documentación</w:t>
+        </w:rPr>
+        <w:t>Nuev</w:t>
+      </w:r>
+      <w:r w:rsidR="00663F7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>os</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00663F7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> document</w:t>
+      </w:r>
+      <w:r w:rsidR="00663F7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>os</w:t>
+      </w:r>
+      <w:r w:rsidR="00880611">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y apartados</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="es-ES_tradnl"/>
-[...40 lines deleted...]
-      <w:r w:rsidRPr="002C50DC">
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00663F7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se ha cargado la nueva documentación del Sistema de Gestión de Cumplimiento Penal y Antisoborno (SGCPA) sustituyendo la anterior que ha quedado obsoleta desde noviembre de 2025. Se trata del </w:t>
+      </w:r>
+      <w:r w:rsidR="00663F7E" w:rsidRPr="00B26F39">
         <w:rPr>
           <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Catálogo de procedimientos</w:t>
-[...25 lines deleted...]
-      <w:r w:rsidR="00A371E0">
+        <w:t>Código de Conducta</w:t>
+      </w:r>
+      <w:r w:rsidR="00663F7E">
         <w:rPr>
           <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00046553">
-[...81 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00880611">
         <w:rPr>
           <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
-          <w:b/>
-[...22 lines deleted...]
-      <w:r w:rsidR="00663F7E" w:rsidRPr="00B26F39">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y el documento de </w:t>
+      </w:r>
+      <w:r w:rsidR="00880611" w:rsidRPr="00B26F39">
         <w:rPr>
           <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Código de Conducta</w:t>
+        <w:t>Canal de Conducta</w:t>
+      </w:r>
+      <w:r w:rsidR="00880611">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00663F7E">
         <w:rPr>
           <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>revisado</w:t>
       </w:r>
       <w:r w:rsidR="00880611">
         <w:rPr>
           <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">y el documento de </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00880611" w:rsidRPr="00B26F39">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00663F7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, así como de la </w:t>
+      </w:r>
+      <w:r w:rsidR="00663F7E" w:rsidRPr="00B26F39">
         <w:rPr>
           <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Canal de Conducta</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>Política del SGCPA</w:t>
       </w:r>
       <w:r w:rsidR="00663F7E">
         <w:rPr>
           <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>revisado</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, así como de la </w:t>
+        <w:t xml:space="preserve"> que sustituye el documento de </w:t>
       </w:r>
       <w:r w:rsidR="00663F7E" w:rsidRPr="00B26F39">
         <w:rPr>
           <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Política del SGCPA</w:t>
+        <w:t>Modelo de Prevención de Riesgos Penales</w:t>
+      </w:r>
+      <w:r w:rsidR="00F67759">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vigente de 2020 a 2025</w:t>
       </w:r>
       <w:r w:rsidR="00663F7E">
         <w:rPr>
           <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> que sustituye el documento de </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00663F7E" w:rsidRPr="00B26F39">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00880611">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00134150">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">También se ha publicado la </w:t>
+      </w:r>
+      <w:r w:rsidR="00134150" w:rsidRPr="00134150">
         <w:rPr>
           <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Modelo de Prevención de Riesgos Penales</w:t>
-[...15 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Política de Regalos y Hospitalidades</w:t>
+      </w:r>
+      <w:r w:rsidR="00134150">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, que debe ser cumplida por todas las partes en su relación con Guaguas. </w:t>
       </w:r>
       <w:r w:rsidR="00880611">
         <w:rPr>
           <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Asimismo, se ha añadido un enlace al Canal de Acoso de reciente creación (</w:t>
+        <w:t>Asimismo, se ha añadido un enlace al Canal de Acoso de reciente creación (</w:t>
       </w:r>
       <w:r w:rsidR="005C0D35">
         <w:rPr>
           <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>julio</w:t>
       </w:r>
       <w:r w:rsidR="00880611">
         <w:rPr>
           <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2025). Todo </w:t>
       </w:r>
       <w:r w:rsidR="002F78F4">
         <w:rPr>
           <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>lo indicado</w:t>
       </w:r>
@@ -966,77 +1062,77 @@
         </w:rPr>
         <w:t>Solicitudes de acces</w:t>
       </w:r>
       <w:r w:rsidR="0095762E" w:rsidRPr="00090EB3">
         <w:rPr>
           <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
           <w:b/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">o a la información pública </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E4EF7F0" w14:textId="77777777" w:rsidR="007F6486" w:rsidRPr="003B4ECE" w:rsidRDefault="007F6486" w:rsidP="007F6486">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="568A6717" w14:textId="76BFBC2F" w:rsidR="003A0D04" w:rsidRPr="00523F80" w:rsidRDefault="007F6486" w:rsidP="005E5E1E">
+    <w:p w14:paraId="568A6717" w14:textId="344A4898" w:rsidR="003A0D04" w:rsidRPr="00523F80" w:rsidRDefault="007F6486" w:rsidP="005E5E1E">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00523F80">
         <w:rPr>
           <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Se recibieron </w:t>
       </w:r>
-      <w:r w:rsidR="00434730" w:rsidRPr="00DE57EB">
+      <w:r w:rsidR="004C32EB">
         <w:rPr>
           <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>cuatro</w:t>
+        <w:t>ocho</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE57EB">
         <w:rPr>
           <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> solicitudes de acceso</w:t>
       </w:r>
       <w:r w:rsidRPr="00523F80">
         <w:rPr>
           <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE57EB">
         <w:rPr>
           <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
@@ -1049,256 +1145,402 @@
           <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00434730">
         <w:rPr>
           <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="003A0D04" w:rsidRPr="00523F80">
         <w:rPr>
           <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> que se relacionan a continuación:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1899263C" w14:textId="530AF591" w:rsidR="000236E7" w:rsidRPr="000236E7" w:rsidRDefault="000236E7" w:rsidP="000236E7">
+    <w:p w14:paraId="1899263C" w14:textId="5A8FFF90" w:rsidR="000236E7" w:rsidRPr="000236E7" w:rsidRDefault="004C32EB" w:rsidP="000236E7">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000236E7">
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> desde el ámbito de competencias de Guaguas Municipales, S.A. y otra de información relativa a las líneas 45 y 47. </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Cinco</w:t>
+      </w:r>
+      <w:r w:rsidR="000236E7" w:rsidRPr="000236E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> solicitudes de acceso del Grupo Municipal Popular: una para información de los proyectos subvencionados con Fondos Next Generation desde el ámbito de competencias de Guaguas Municipales, S.A.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="000236E7" w:rsidRPr="000236E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> otra de información relativa a las líneas 45 y 47</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="004E12E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>y otras tres relacionadas con la MetroGuagua (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>desglose de costes de sensibilización y comunicación del proyecto</w:t>
+      </w:r>
+      <w:r w:rsidR="004E12E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> desglose de cantidades abonadas y adjudicadas para el desarrollo del proyecto</w:t>
+      </w:r>
+      <w:r w:rsidR="004E12E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> certificaciones de las marquesinas de la MetroGuagua</w:t>
+      </w:r>
+      <w:r w:rsidR="004E12E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="000236E7" w:rsidRPr="000236E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="465C947A" w14:textId="00D7AFE6" w:rsidR="000236E7" w:rsidRPr="000236E7" w:rsidRDefault="000236E7" w:rsidP="000236E7">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000236E7">
         <w:rPr>
           <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Una solicitud de acceso del Grupo Municipal VOX sobre la conexión desde </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> - Polígono Cruz de Piedra - Rehoyas hasta la zona de León y Castillo - Ayuntamiento y la zona de Paseo de Chil.</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Una solicitud de acceso del Grupo Municipal VOX sobre la conexión desde Schamann - Polígono Cruz de Piedra - Rehoyas hasta la zona de León y Castillo - Ayuntamiento y la zona de Paseo de Chil.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23A3F71F" w14:textId="1ABFD8A9" w:rsidR="000236E7" w:rsidRPr="000236E7" w:rsidRDefault="000236E7" w:rsidP="000236E7">
+    <w:p w14:paraId="23A3F71F" w14:textId="1ABFD8A9" w:rsidR="000236E7" w:rsidRDefault="000236E7" w:rsidP="000236E7">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000236E7">
         <w:rPr>
           <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Una solicitud de un tercero para la copia íntegra expediente de un proceso selectivo.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="5A0B880A" w14:textId="5636D120" w:rsidR="004C32EB" w:rsidRPr="000236E7" w:rsidRDefault="004C32EB" w:rsidP="000236E7">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Una solicitud de un tercero para la relación de actos vandálicos cometidos contra vehículos de Guaguas Municipales. </w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="58C00740" w14:textId="77777777" w:rsidR="000236E7" w:rsidRDefault="000236E7" w:rsidP="000236E7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63B63F4E" w14:textId="644C28A4" w:rsidR="00640EE2" w:rsidRDefault="00640EE2" w:rsidP="000236E7">
+    <w:p w14:paraId="63B63F4E" w14:textId="60140EE9" w:rsidR="00640EE2" w:rsidRDefault="00640EE2" w:rsidP="000236E7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000236E7">
         <w:rPr>
           <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>A todas las solicitudes recibidas y relacionadas en el párrafo superior se les dio cumplida respuesta.</w:t>
+        <w:t>A todas las solicitudes recibidas y relacionadas en el párrafo superior se les dio cumplida respuesta</w:t>
+      </w:r>
+      <w:r w:rsidR="0073392F">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, con un </w:t>
+      </w:r>
+      <w:r w:rsidR="0073392F" w:rsidRPr="0073392F">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>tiempo medio de respuesta de 7 días</w:t>
+      </w:r>
+      <w:r w:rsidR="002352C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en el año 2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000236E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C6D9317" w14:textId="77777777" w:rsidR="00A9474A" w:rsidRDefault="00A9474A" w:rsidP="00640EE2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
           <w:b/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73E608E8" w14:textId="23E9D3C3" w:rsidR="0094300A" w:rsidRDefault="0094300A" w:rsidP="00640EE2">
+    <w:p w14:paraId="25ED0216" w14:textId="77777777" w:rsidR="00BB4FFB" w:rsidRDefault="00BB4FFB" w:rsidP="00640EE2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0094300A">
+    </w:p>
+    <w:p w14:paraId="29A436A7" w14:textId="77777777" w:rsidR="004C32EB" w:rsidRDefault="004C32EB" w:rsidP="00640EE2">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
           <w:b/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...1 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="5AF0A61D" w14:textId="77777777" w:rsidR="0094300A" w:rsidRDefault="0094300A" w:rsidP="00640EE2">
+    <w:p w14:paraId="73E608E8" w14:textId="1001A1AD" w:rsidR="0094300A" w:rsidRDefault="0094300A" w:rsidP="00640EE2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="0094300A">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
+          <w:b/>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluación de transparencia de Guaguas Municipales, S.A. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AF0A61D" w14:textId="77777777" w:rsidR="0094300A" w:rsidRDefault="0094300A" w:rsidP="00640EE2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="5D218DDC" w14:textId="177C51AA" w:rsidR="0094300A" w:rsidRPr="00686F86" w:rsidRDefault="00686F86" w:rsidP="00640EE2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvética" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Helvética" w:cstheme="minorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00686F86">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B967FFB" wp14:editId="7DD80B09">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B967FFB" wp14:editId="23572DAB">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>2327275</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>397510</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3081655" cy="2423795"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="168713336" name="Gráfico 1">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
                 <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
@@ -2034,127 +2276,109 @@
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F855750" w14:textId="600A442F" w:rsidR="00551D83" w:rsidRDefault="00551D83" w:rsidP="007F6486">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Estas puntuaciones también se pueden consultar en el siguiente </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> del Comisionado de Transparencia de Canarias: </w:t>
+        <w:t xml:space="preserve">Estas puntuaciones también se pueden consultar en el siguiente link del Comisionado de Transparencia de Canarias: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69738947" w14:textId="77777777" w:rsidR="00551D83" w:rsidRDefault="00551D83" w:rsidP="007F6486">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10665451" w14:textId="77777777" w:rsidR="00551D83" w:rsidRPr="003B4ECE" w:rsidRDefault="00551D83" w:rsidP="007F6486">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Helvética" w:hAnsi="Helvética" w:hint="eastAsia"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve">PUNTUACIONES EVALUACIÓN DE TRANSPARENCIA </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="00551D83" w:rsidRPr="003B4ECE" w:rsidSect="00A9474A">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1843" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4BC8A800" w14:textId="77777777" w:rsidR="007B5871" w:rsidRDefault="007B5871" w:rsidP="00D169C5">
+    <w:p w14:paraId="0FC4E6B4" w14:textId="77777777" w:rsidR="004D6F3A" w:rsidRDefault="004D6F3A" w:rsidP="00D169C5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="56D2220C" w14:textId="77777777" w:rsidR="007B5871" w:rsidRDefault="007B5871" w:rsidP="00D169C5">
+    <w:p w14:paraId="38F5C0BF" w14:textId="77777777" w:rsidR="004D6F3A" w:rsidRDefault="004D6F3A" w:rsidP="00D169C5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2264,58 +2488,58 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5400675" cy="371475"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="41DAFE9C" w14:textId="77777777" w:rsidR="007B5871" w:rsidRDefault="007B5871" w:rsidP="00D169C5">
+    <w:p w14:paraId="571DC65C" w14:textId="77777777" w:rsidR="004D6F3A" w:rsidRDefault="004D6F3A" w:rsidP="00D169C5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3D59E7E2" w14:textId="77777777" w:rsidR="007B5871" w:rsidRDefault="007B5871" w:rsidP="00D169C5">
+    <w:p w14:paraId="051CB6A7" w14:textId="77777777" w:rsidR="004D6F3A" w:rsidRDefault="004D6F3A" w:rsidP="00D169C5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="460041C2" w14:textId="77777777" w:rsidR="001B08BE" w:rsidRDefault="001B08BE">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r w:rsidRPr="00D169C5">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="es-ES"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A9F696F" wp14:editId="709C86B6">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-241935</wp:posOffset>
           </wp:positionH>
@@ -2483,50 +2707,199 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="13D511C0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="68028B3C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="159C404F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="764E1236"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2595,51 +2968,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17D208A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="82A8078C"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2708,51 +3081,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18621E42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2590672C"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2821,51 +3194,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23B62A7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E1C736A"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2934,51 +3307,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34253E4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D54D166"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3047,51 +3420,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3AFF1706"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0F7A0E30"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3160,51 +3533,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="46A14242"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="77766B9E"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3273,51 +3646,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="740B10D5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="27C280D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3422,51 +3795,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C8B27A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC8CDC8"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3536,207 +3909,227 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1117144690">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="736830189">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1139421385">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="285623540">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="2093745178">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1802767902">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="563296524">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="2059667299">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1125922940">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="2093745178">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="10" w16cid:durableId="1061904456">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1802767902">
-[...12 lines deleted...]
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="11" w16cid:durableId="2018574691">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="130"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D169C5"/>
     <w:rsid w:val="000236E7"/>
     <w:rsid w:val="00046553"/>
     <w:rsid w:val="00090EB3"/>
     <w:rsid w:val="00095229"/>
     <w:rsid w:val="000C4F25"/>
+    <w:rsid w:val="000D2CCB"/>
     <w:rsid w:val="001251B9"/>
     <w:rsid w:val="0013327A"/>
     <w:rsid w:val="001338C5"/>
+    <w:rsid w:val="00134150"/>
     <w:rsid w:val="00142AC0"/>
+    <w:rsid w:val="00145013"/>
     <w:rsid w:val="0017117F"/>
     <w:rsid w:val="001729C8"/>
     <w:rsid w:val="001B08BE"/>
     <w:rsid w:val="001E1AAC"/>
     <w:rsid w:val="00201573"/>
     <w:rsid w:val="002019A6"/>
     <w:rsid w:val="00224649"/>
+    <w:rsid w:val="002352C8"/>
     <w:rsid w:val="00285C3D"/>
     <w:rsid w:val="002979C0"/>
     <w:rsid w:val="002B22A9"/>
     <w:rsid w:val="002C50DC"/>
     <w:rsid w:val="002C60F9"/>
     <w:rsid w:val="002F78F4"/>
     <w:rsid w:val="003169DE"/>
     <w:rsid w:val="00323174"/>
+    <w:rsid w:val="00326045"/>
     <w:rsid w:val="0033512C"/>
     <w:rsid w:val="00371A18"/>
     <w:rsid w:val="003A0D04"/>
     <w:rsid w:val="003B4ECE"/>
     <w:rsid w:val="00402E61"/>
     <w:rsid w:val="00434730"/>
+    <w:rsid w:val="004C32EB"/>
     <w:rsid w:val="004D1863"/>
+    <w:rsid w:val="004D6F3A"/>
+    <w:rsid w:val="004E12E5"/>
     <w:rsid w:val="00501C16"/>
     <w:rsid w:val="00523F80"/>
     <w:rsid w:val="005337AD"/>
     <w:rsid w:val="00551D83"/>
+    <w:rsid w:val="00577A72"/>
     <w:rsid w:val="005C0D35"/>
     <w:rsid w:val="005E5E1E"/>
+    <w:rsid w:val="00612784"/>
     <w:rsid w:val="0063209A"/>
     <w:rsid w:val="00635502"/>
     <w:rsid w:val="00640EE2"/>
     <w:rsid w:val="00663F7E"/>
     <w:rsid w:val="00686F86"/>
     <w:rsid w:val="006A608A"/>
     <w:rsid w:val="006A6A9F"/>
     <w:rsid w:val="006B28B3"/>
     <w:rsid w:val="006B6D5E"/>
     <w:rsid w:val="006D1282"/>
+    <w:rsid w:val="0073392F"/>
     <w:rsid w:val="00753896"/>
+    <w:rsid w:val="00762FEA"/>
     <w:rsid w:val="00781131"/>
     <w:rsid w:val="007B5871"/>
     <w:rsid w:val="007D6C78"/>
     <w:rsid w:val="007F6486"/>
     <w:rsid w:val="00804B20"/>
     <w:rsid w:val="00880611"/>
+    <w:rsid w:val="00892B79"/>
+    <w:rsid w:val="008E43BE"/>
     <w:rsid w:val="0094300A"/>
     <w:rsid w:val="0095762E"/>
     <w:rsid w:val="0098742A"/>
     <w:rsid w:val="00996A82"/>
     <w:rsid w:val="009D6C1B"/>
     <w:rsid w:val="00A064F0"/>
     <w:rsid w:val="00A318D4"/>
     <w:rsid w:val="00A371E0"/>
     <w:rsid w:val="00A42A1E"/>
     <w:rsid w:val="00A649C0"/>
+    <w:rsid w:val="00A879F7"/>
     <w:rsid w:val="00A9474A"/>
     <w:rsid w:val="00AA1604"/>
     <w:rsid w:val="00AA4998"/>
     <w:rsid w:val="00AE06B5"/>
     <w:rsid w:val="00AE31F1"/>
     <w:rsid w:val="00B26F39"/>
     <w:rsid w:val="00B449FE"/>
     <w:rsid w:val="00B52FDE"/>
     <w:rsid w:val="00B56B91"/>
     <w:rsid w:val="00B661CC"/>
     <w:rsid w:val="00B7459C"/>
     <w:rsid w:val="00B84E3C"/>
     <w:rsid w:val="00BA3990"/>
+    <w:rsid w:val="00BB4FFB"/>
     <w:rsid w:val="00C53D69"/>
     <w:rsid w:val="00C652BD"/>
+    <w:rsid w:val="00CB08F5"/>
     <w:rsid w:val="00CC6639"/>
     <w:rsid w:val="00CD7048"/>
     <w:rsid w:val="00CE4F20"/>
     <w:rsid w:val="00CE5C03"/>
     <w:rsid w:val="00CF0F75"/>
     <w:rsid w:val="00D169C5"/>
     <w:rsid w:val="00D530B3"/>
     <w:rsid w:val="00DC3982"/>
     <w:rsid w:val="00DE2C66"/>
     <w:rsid w:val="00DE57EB"/>
     <w:rsid w:val="00DF7FDA"/>
     <w:rsid w:val="00E056D5"/>
     <w:rsid w:val="00E34E86"/>
     <w:rsid w:val="00E54254"/>
     <w:rsid w:val="00E87988"/>
     <w:rsid w:val="00E96FB5"/>
     <w:rsid w:val="00EB06BD"/>
     <w:rsid w:val="00EC580A"/>
     <w:rsid w:val="00EF00B5"/>
     <w:rsid w:val="00F0694D"/>
     <w:rsid w:val="00F11571"/>
     <w:rsid w:val="00F14457"/>
+    <w:rsid w:val="00F324C7"/>
     <w:rsid w:val="00F3548D"/>
     <w:rsid w:val="00F358F2"/>
     <w:rsid w:val="00F67759"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -4137,51 +4530,50 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="007F6486"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Encabezado">
     <w:name w:val="header"/>
@@ -4484,50 +4876,53 @@
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="6.0409841526743842E-2"/>
           <c:y val="0.30011289890007881"/>
           <c:w val="0.91394913753847296"/>
           <c:h val="0.57886461928338906"/>
         </c:manualLayout>
       </c:layout>
       <c:lineChart>
         <c:grouping val="standard"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Hoja1!$B$3</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Puntuación</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
+          <c:spPr>
+            <a:ln w="28575"/>
+          </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:dLbls>
             <c:spPr>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
             <c:dLblPos val="t"/>
             <c:showLegendKey val="0"/>
             <c:showVal val="1"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
             <c:showBubbleSize val="0"/>
             <c:showLeaderLines val="0"/>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                 <c15:showLeaderLines val="1"/>
               </c:ext>
             </c:extLst>
           </c:dLbls>
@@ -4931,66 +5326,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>551</Words>
-  <Characters>3032</Characters>
+  <Words>686</Words>
+  <Characters>3774</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>25</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>31</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3576</CharactersWithSpaces>
+  <CharactersWithSpaces>4452</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>german.vega</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>